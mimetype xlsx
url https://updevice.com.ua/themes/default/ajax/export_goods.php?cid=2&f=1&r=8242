--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e34f8670d40336ed1c99846b20b6e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f877d5970ae5e63ffd56c959907b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224c22cb06b0f26bf063bd74d020023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e78f4ceedc2b9521e82a26186e7d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584d3a85b915c851987058d84735a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ac215ef3bd301f71e78372cc30706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3410a7450e3cde5cb5c3a7f17ffadd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a1c6135f36885518ed2306a728588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa38296ba3aff9acea6361e819106c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305914fd372c4ef47a741c3d13bd43b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce971d8960c237fc3312944f6259ffc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d89ec205fb0df912a3980a83512912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4bd0f59cb9f68a4cce88f4541d30a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30d5954c0ba26ed66f0a8c6c93e6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4aca2c52ae24e4981ec0e339d5b4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d24fa0ca0413b6dbfc8f0637e6a4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0073b0c916d5379d4aefca100a9a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ee95ba828a6b854b70096387608218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e75be51f2d856aa8504fb74bfa70219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1bb24e5a631a8447fb0c31fe66fb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ef2187d2413059344a185786851021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fb026edab22b23788fd5812dd438822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df73d5d22486105347b02074fe785223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f81c52afcf9acce48ce737cd8ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8526a8d5d47c808a11faaa5f4df39225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2458fd8d555642bec185e98df3a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6571adb0f3e6b876482af5b03f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90dd7081b51aa7e5ba61f163cfea228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818db2a1d511cee4a87efe4347f2ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399c5d2b80ffa58a8d8b3e4f9adf39d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935434b009e83726299c7ef76df78a3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf12f24ef0eda8dc261219ce5a0d7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83b7f687b465251486249d6c5460f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64c3318b440e431a9619d0773f7a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466d8c0d96ce63a6888bdd0d807d0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f19c1b8773b3ce81584103abf371b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488729c391c3de3cfb7e2b457f46c65437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595ccc1c08392531a46164ec085ff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c756663b8c60f5bc772234bf5f39939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fde2edacd9d7ffd99412f744fd629540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7185d02c96abb289f289fbfe7f61a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe003a35fc5f63b973916510d44b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129647f55f0a92e516e5ffaaa5ef9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea850cdf97df302c01a20e7089d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98617ef2245f0472a0975b4147c3ef945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c4a3130030d8196e72bb0a9aa50146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943869066c61035a3113a86329a4d7c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40446f4c1a549f2957b823a764f63248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467b52261bcd5f29d85e047a69ea5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770450c456728d8ebcb62cf69b61b9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47341aa07738a1fe8be2bd4c732c51751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8469bba465814a7bb2af3945d3b71552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad19cba170fb95377115e6608c05053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a0d682f2d2806e2f187b603e699e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02c0f940fc3d03fba454d8a721ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4131ae7a64587cd733ee3f2167ab4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78c615d28d6288728e7e99a1f8b64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0503ffe547219fd0fe5ae4361097f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec83592dfafb96d1ec52c2698205b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a94d41d0c7552559082721876fa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22bf9006d196db4095b4599ed93f0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3524a7ee5d8b403444ccd947f1933562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b2dad1fb2ba7df18365dc9b6557d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e09ca5bee04afa7bea5dc75abc97064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d44d695ac4d0964a084978cc25be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0715ec5f58094b958b0e8de40f36366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a832e7846d5f74ecaad7f43050997967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b8397b9ea82aa6defee8e9993ff068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ddf5906c79027a2208a296dec0a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece67072844ec1cda9f04cd72af546270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c03f2d8e0b9bb6064bfe020f8df1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df67f128af5f61b9b462bc8ab6745b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc0a0fe27bbec4176e6f5046cd53a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324caa050dca197df10ac7e13a750cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404395c0dceb278150f96e20d7d674f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90beed001f373a12800e4ee3716a21b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae956905d5a755755823f72e47019d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02051d8e9a15d2b9b88663a3b90c2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80d387da4d3e99f335652e7ca468a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb0e9f9165a287407b8f0e69a2c1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d38fc2fb4ee33b1143fe1995c07d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c5881631528f20c530868d22f56182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b508783862d820a6ab914c64a701b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ca40bdadd9e554ec74fefcc992b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80fdf591b17fca5791600888f5c98c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee512469d7606e116ae6734f1f428686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb80bb3ac25d3920474f398812bc0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e98fb5ea28c9eecb0df890b7226d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a296648fab63766a4c78489b79fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214a44e49ae10d6ec22450ee3d56ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a79b86caf273bf99acf6a7c3693c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac55918475768fc886693050ff2c38292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4f6b35d3d87c805caa0cf52b79eeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d7541d863642589dfcb7ac63113094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976eefbfd5a33ba4b432e90d15011795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f22902601e787f9f549cee0248d21896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765c844bf4a8d578d70dfe39ac4c4f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49d3b95b271864f680e976839b4e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec83a729fc469c8997dd81fff0dd0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a238815afce26f333cb69b576410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba29dcdcf521f47e2ccfd344ab34c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9f41cd05aefd52d20b9db74a84ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f6d3095d1dd623869a3985ff30622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b582e8d0d3606132795f04e1183e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2deb3813e3e68ef4b76d63ad26f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25738b22ed2749320dddce08152b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d6967ff25e47d623deebb2ace267107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f86fa7b9f9b2a9ea186edbe50596108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d55e42c8238578b97258b89cd497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d8281f4c20c2695cc7922f6dfe90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef969da90d3abf99b035819e377a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb86bf279eed62703ae0bee2e239a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1706ac7fbf86147488f5dee5218163113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37666b248c3a9e50606661038579a2d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7df5d48fd790f720e163c1a2596c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d999485276623a368a3a72e43c1ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6741e1ed5a723f5727bf337d56f0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6f4a71df1516510c4b341106f30d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2c2ebc44d605627ef1ceae689596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723feb86c0098b7a5acdfdd44216841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212784163d8944f638db98691d2822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066544e185b6b567338af11794e30b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b20ea798e9f3bde5a7684c765bb8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f49c57736b718ea29f9ed02bc3f18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c04a844ec4130d051be79f4d5bef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916ca80b0e199519821ee433f5e6ddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f74614e80056b6db4ce74c01bc6fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b02d80fefaaef33ed6bd1ebe8c59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b468f67f9ff594a2b4fdfbeb5708f76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe698abdceb7e49abca65f4fb18fa419130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6790b34728cb8a83b306bbcdeccef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5d917525b34ea0c40868ad387ca4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ccca959372814545f27bcfb0753c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c060212816fbdace0e8ebb17e3b054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b90d676e49a4e83b474c1061f35b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e592ee1ce484e1e669f439bcd1318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389582ce074f8da636e4fb58edb0f291137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454131992e4906176202dc213bb01d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1082654d98399074e5836d5ad53e26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8dbd80329ccb49c656946d62edf49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d640a76bd31f830e735cdeedef59b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a6bfbed2b3ac5b5b7270e9f0bab0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f7493e09e1660c106a8d19b6b75a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c85e721215492e97192eb5a688b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097813128e2bf29a58525dbb9645019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e3371e9347e4012ce25fc05385cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f48d08bac641fa6581548ef15d8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a90b3e1d7dd681796a612d6cb6007148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9268ebc2dbc9238ae1b749a3bf60da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c44f8df0f38de1676cfe989e33cab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71fb05ba9b6f45810d289ee74f3ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d82807562b98bd1bdc02af9bdaa83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4799149bcce48ce4573b1025e69caf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63bea76c42bc7ea8bd9df50829ecd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f967d72eadc365729d3d89c7e363e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4feccf9507d9ad9a9808b40b8c85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3404b0aa7653839651ad7dc9ece295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1b7c10c8ecbe17ae5d75807310d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727db8245b366220b78ffc0276d0ba1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5e68b29421ecbcbc66087f676a05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a2ca22606974a557da98f6a370d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba300e77ac99e3d8e3cfb2f3708f29e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9826c4e3b5e6776006a7687270c63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384b6143516707c5c7d272eccd6151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c562353a82a8ab16b95b0f4ab09c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9007ed61bb538054be04c010e411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980b0d242e19942b80de427f64093b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75a4c4aa6891de3bc911eee9e2418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b403061b6ad8a308dd29114cc0d46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff620265f986014bbd543bfb47ec4671170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e412f6af183983e3325de039063e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519dfb98c7f7eb09f12dc034723c88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1b9399d1cfba5ec0acee9f6f71b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7338305c24f4ae25879dbdc048992174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71facab6f7ff83aece877bce8e55f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854de38927191946707e209829df424176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a3c17911c40fb6feef15be77a752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b3130dc6b349e16f2595f9d155a40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c6269465a840365ebbf77b97d100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ec83cf5856655220b93b40865803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc738df25639a4c5f486182e84013181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4e167ffc69ae65426b2faf3a117d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde9ae75d293b1e2e450cf16b8620e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e2e93ec6fb6fd881584e2e06338ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914061fb34c08ecfb0d42680cc222d0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04840b8381d765d3388214225f60e04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2047dd72cc1291ef7b0ca5c0b764ea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf345a903a0ab6f93bcce2ebc54ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d99a306a6b75e8f832e12bd99dc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0078146d6f5faf802db7bad727cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f69e253bd237357048e2b9892309191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6509e52ffe7cf70355473cdc802c8a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89627ce60fef2fbb4fadad25029aec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46b63253fe4756f65610f8d57cc73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf28dc6fc0c746e97e2c4f6aa256b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c6ad6270c18ab0ad4485ab2c722a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386895884eca3aa857de71b782007241197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a863f8f0c1b94a25734956d50b91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bcc86719384af393543c7a01cbf7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf600323b5ed17b4a2bdff2923e56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f90dab30ad30ac858e0382610004201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837945ad52c0a0631571a5b433cdfc03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2e798953c321579a17d7fd71fba95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626a71a5ee015decd3e0e66c6a629e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032031b8f55ca70f6e154631d2139d3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb1cc01380e2c13f5a2ff444e3df4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a90850d632f27606adb29a8b24a94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32c303c58b136e8bc08552038f58b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869db91d47939fdda1eaae9beaaac99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc91f98c4729c5580e8b3b4e94bf6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103c6e627df7a7fe086cb018552a41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72231bddc23eac826f510d373362a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7bf58ce224a24f7dc89aec6ecc62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c69533a4a0b3bd9e27d4a3043c77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb7f70a0b888de1a9487ed0d38fce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8ba11353c7db889eeeb31a36b1a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dba7f1c7a8e62231320b6bff055d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d2d9b545483653c93911707ffbe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e23903ebfc70880d4fc26708a940219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5537cdd3c210a21e0e678d19f1e1b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287b24b2d25282c262af2b1d758fd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6c57d2711295fedfba316e8fe811222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453703b863559adba127dca46d1b439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116121139a4b296d8a2a3c98c05292e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f507bd995cf1d2c643f85a1821741225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa59663add9967c82fb693e9d4fc01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342917d9feedeec7e43c628cdc7eacc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7ad5e01c5a2449faebcb71a16da05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e9068eb4eb8cef7998886b7f952a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab162fb1f834a265429af568fab72ebe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d6193b566a1338d8404b5affba2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57819989b3387ec0a016f8ca06d086232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b09e680dd2dc4b2fba0121cadbb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9215a5b921a341568f9ab6d08796a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c121f772e238ebf355bce5fa4be8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e520efae9bb78301ba240335a7baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b99aabf19b3c33092612e1bc04fd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b72df0116dc1c862f91f1c07141b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ac11cfd51256d035d524ccb6b701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a4546422079362cbeca004c69e6d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72401700ba5462904b23315e84c097f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe3b0969f9060817e452e94930711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47a8a12a262e75f106d06fdec1239243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ee236d6b52e8f70ba0ae33603fa5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e9131ce6a9975c206ead2bed4adc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fa04b4b1ffe987ffa06cfcefb5e63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ce67bcb4395af346ce6df97d9be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abc08b43205c274e92b89deabb658248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac5833b06097aeab420a112f7a0d2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb6710c2dcdd9c3196684bb53dd30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3f7253eb684405042ed8c176afe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474456dfc2597088b4f504ee4b1cfc28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a58ccf238d51b2b09896a7dba1307253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb261e54848ec143037dd3f7b4a08f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c01a625032292d91cfd1c5f7817e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719e85ea213ed3facd2ab5e8cb83e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fddd284730bb59bcb98b671882b0e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff934c6da605506e790c0b4be4d6eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788f95cc0396c7ae60c14f218a1884f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7ab7c60ea9cfc6ea9e20a52af760260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe94fcda1b38d6367d449dc4daf3ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861988bf2b15cec73927b94c66a9852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12ac03234e09ed64540579b1b6e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfa52f808c5be566f9edd92a2c46cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2f2bc17a72bfdcdc8a6bd776eff3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d78d413fed4b538c5ad630859b2fa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269faea3aafd44cc4d34a7c95ee680a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347be359568e0f410dfccd80ec50a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7d4e35d9cd4dfd41cb2c4d11d599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8197e0f02aa815fb8b0b6962a1fd2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549044e32e9655ac47faa9073bf2403271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14d6dc581356ac77e4feb8c432c59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae22e9e041b37f95462acbc032a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e804fc80071094a0d21d66890e7d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54a876ee4e233df536fad83e0868c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0cdd0ac8ee07510c9c4d4e629972276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f174bb4ee7999cb2ccaafe3640df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64359330b7f1562dd0a4566eebc9bc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6aabd5a3aa3c110cb3a7c4f3504b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d6dddf116acbd40bfaf3acacd2a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f6edd6bafc431c2bedc5e0a88ed6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727e076e2a16957491d46625672f17e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9726b5df456291a5dd2234364858a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5284f8bd6692b46578334ae3cb295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863353d4dadb356e3aa4a83135dea7a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc2e92c13fe89b876631281d78fb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94660ea9f27c362c327dcdb595d0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c3bbaa8a30f412fb98132520e792288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d97adcf4783097c006c6daca5102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db6de5b428d1d2defd8ce2cca58b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51525b96317e8b7fdcbac4c26e2abff5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81623200c0ba406dcc02aa834e2e1fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b3ec53506605cc23332ebf10e918293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8d9a268cd2505bf7c363e4708913294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37e1d96f19e43003d5ae87c564775295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88621aed533e93fa05b6a683e67dc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c36887571cf45db38094e0b669228297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e2f705ba28143282aecdcbec15029298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884e16fa866f2591b49d2c9cb56488299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01017b46cf38f04e832f87ed0b870232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55a9a234a0fadf9bc5213d5046f4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce36d35c0fec862754957434fe68f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f75e8d05411ae7d0a7ff77599c427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfe39c9776f3911415a824331be46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c8338b3a78dc1f4bc64ad7fe0b719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cbdc79a98a106d46f54624acf6ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a68165a52d041520709e532a264b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a175821849d3073aa42cfb55b783e3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d958f76406789b2499e9a509fe4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc57576da9f154640ba5382754558bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cdc8e6a05e2fff6104ceee0305302311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f820a1d3616cf56b39e32da65e38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268d0b43b94f3cad5fa41aa0fde24b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0253d894819cc31eae102e6aea917c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc92eaa42402134118660e170cf3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef69cb41f901941be3e8cdf9ff3585316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89216d7a150ad0bf782fb7d1aad07306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1b2f7aea820636adfb2f3e0749a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359175dce5e94f2d99338832af38425319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff19eea6bfb197c04d5de91e166c74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd2033c997c5655d7a1c44c0142f57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b592d4016c1f6029c905342d0fd1c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357c910570628f417fa6fb5653360e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0479f90b50a7f07b16caf5f292c28b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31246663095b2cf9d1cd4b6116167fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f44ee72760595e4c70f7da1f2e3b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3104c81ea9def5c058fb6eb2ea4613327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d53efcb8a284fdb988113d3f90b4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a755a112fdd29f63e2976d225549329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8525404bb3a1680a508fa09f36a697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611dd7945d9881c993dc51ac8ca8d24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb67a52c2c856677595341b846def332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aad1e26597ee2059dd8bae9eaf40d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb4a73089096a9f46d38807cdb9480334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233793cf793e72ce82cf53e421b19e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbf1f668b5ec752bb908d4f58f12d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe725c74ce7da5eb568d3ce24468b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e634ca592c4acf6bbec31821c55ba1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b8692429b99c8dc1568cf8bf77c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb45019a2aafdaa3b160ece538ac54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116727d7d913945c857c653dc1f8457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e93095c31ff97e99567d3ea7c4221d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5adbaa5f029d69413738040bc6a162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa07fedf99a55e45575ac3341f8271344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd6605b96e649499f1b6fb3b6ec14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b33811a6d3450fb4d5226b8f8bf18d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c94376c9d84a47cc2e93915f92814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e81161154b931f5744547b820962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4665d3323fc43c76cc07bec1db36ea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b773922cd9dfbe7bb9cb60b211173d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a5755c50e2b0a293a22b07f73c614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f93575b24176b9f63b71d9cce1953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612e6366119dc5e73c3a6b031b60f4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03be30edf858ee8100b63654afef04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864be6069ed93efafe7fb661e34812355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb1542de6ac3ee1d973e2aa08a74f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ded0640483ab47d0d8eb43fdaa33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d913f14898dfcbdc2f3b40bc67a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0efb1012e5dfd7339d7cc5ccde16d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3229c592ff57fc3a5e9c01b5d10fa2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e65e7ffa45857f8d369681af58cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3bc8e306a021835ebcf3cc4dec98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580bbf6099211ff0d5bfd7d9d6f84b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dca9a871cb0a8eece7f7c7df0b209364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67295f66dd464f3de090fb3a6798c6f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361428299872bdc5efe2f6ac17eecd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34dc7181c1afc87ffab7db1d847cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750016ed79ccbdad9efc99ec93d7c42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6bcd0211d6e35f59c0cd0723a494a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce896f240de6119e91d6236c910f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b34cf7e51b4de275dedc759937264371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38617224c8be2ab511391510d8763372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b58f70ca1542cff020bb4de5c77c34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eed1c20c98e4c5d9e4d0902c4ee93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ba065f1e347c2ddf6fc60ec8d1cdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1e7d685470b9b5b055d5b6a780c09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88338fedf81bbc9626f44af3e66c03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc9811ff96adcb43bbb6299bac630b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0263da76f5fff418dcf4a34124759d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912185a913924d9a6bdbb7f4b9e223380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2afeffe58bea4de29ad8bd0b7a55a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18786edc7fc10a902afaa3fec63ef76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebc2bee13c7749b882cb9d14301ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aacfa195d49f068d84dd00c1f3ec8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a7d8f5dffb3e40ae9afeae8a4109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b71fd37e8ac4e5752e86ee90bf160386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f181580e32796d98d45ef63684809387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1c765059eeef3c9fdf418b9d3f92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d450628bb929b15715c3eafd18f46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc73981401bf33dcffce0a65a238bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c756b53622638e9660d3ca08f736ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc3a24978b4a4d71592da3bb327f23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca22d530d963426bd18ad99d5f044393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52204c4f544b6ef295636e8a7fa26dc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572928c02e5d138af2786007836b4034395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c059f421b1f06ab618e0bcfcaebf3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01561c5f0f8ea8e8ae894b114e575b08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea2c4caeff3e4733bc7e68d3dc5fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be06bfb05ee9f3de9dd19a1c39a11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb39b6e635fe100690cb79fdd64f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a31d087cb4acbb5a8c608cde66e49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb5929d8cd5f25752d91ed53c9fb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df91cdb12d7ba45d8d12758fd5feab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f23f4a1557bdb375c4de5a931d8ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603499104d61416b87816cc1c6aee5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3830a71f5d1d55328f19e1909b4a845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70fdd61ad2f0ec68c0e3fe145d426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36386cfce24c025f5eacc5ad7385f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ffae1c597adc134ce4705c9d00dfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec92a627645bdecb1855da3b4a7594410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedbc8ac84e7b68a765061ef2103f2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674135efd731a2e41cfb1e4569425bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c6bf2684c2717e753e0e4386a21e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521c086d3d156404d9ea013fbe4660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd00170e9fc25513e36efbcaef7221415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff019412e0502d754a36ae109d9ab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b8a2709d85a1f6b8a4f20ce1dde41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773541a076dc6ddc605a47ca4a882c88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff858eed7c6a98e72fd0f9447f9c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc938e3b5111928d5dd08fd6fab57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5a72f731ff85d44f4734d4e95e2d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472de4f412934a3ca3a4239f3fccaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7fbb0db095e3f504f79e220ae65d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c639af2af5fe1f30af3789049373424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94fc4e3090b76c2ee030318e059b54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581d2cce42452afa4423e15564203af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7245200e8ed29a050c2fe3fae04615427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e80603f69f5f17bf8fc5fef322c8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a6f5056a72793a43a9bcb83169c90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff32482703387a90603ebba2e4e00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828e3cc129b1232ad7911a946112190431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377fbaaadeeff69149c1a9eef1a9c59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a9d12cc925c616f81b486ec96ed3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c72cc8e51d38610cc857d3ab86ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2823de05082e2d1f983483467f3bdad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f500bccfa42363126351a4ae6ac5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ac1710e6357f5533e1dbfa402f1e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea8b63353741a65269e44da4aaf9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86de477b08bb54d9a0cc0e19954971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7901e89610584a4a7ff9375b0941f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9514834d16dbf212293f0d2583b579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1bbd1c580c63da1316dc5e5519652442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121d13aa8e5bb5bb316069bd0a5e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f5626d3b94ce44b4d84541b26ce2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbde396274ae0570333b86316e07c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d6e4964c1c84f2dd86214c6c8f70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d7f48271f7ce29425884bf354af08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076acea32256833d5ebd2de37bb7fe21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ebcb50699e1f1066fe23fe585e127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6154f34e05a58555c90893faccae15c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b8caba08602b7ed6ba9403fbf1db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a67faae86b7197c93e10c613c5fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5fa896d19a7dec13c05bc66b6ae9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e464f7ad68728a64853fe4680918dbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51de017803f8229e8ce5d42675265455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729026f00f66a91ae849e261f491454456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e98b637d6d7e65d2afc6820b2a78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3fdb90c9a11fde9989fd1c72364c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a8717e33a0ce97b156a1f8409f32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090098893fb542f499d47739ce8a66b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5ef0ad92ebb7f39b1dcf0ce04fdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2379490b5837a8582b1fc495eb93a57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74919b37d84273e83a400307db926c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c65f540c7021f5da37df0b8d41db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3ee556dd77430e64c2d6a26ceea4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579d3f13fd23fce5437adcec03f1f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e5519668328d874959887bc51b4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afde96372025a33d115f0734e4bec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cefc803c021c2ef11390e294f0a8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93308d41385167b97d6846979111ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39fa650d33fea41a528212b9d6e4f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a77081b33315cf0479bb5b13098f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606429b54856cdf5bb0ff64c334b6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9387e83dd037acedef130ee5f3e65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87d0291d321a58077fb8749a5ad39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b18a19dc0a70078dddab70262b7451476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b2e11fcfe6fe206e7819da37eda7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f917f358fa628e3a31d1443488a86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f9af844747d6548d790530da826f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448cda8ad8f5221d9dbf381ea3b288c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc32353d40bcc8bfccd8f09d299b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50900341b41368d734715b2273022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5850fdafa8ecc5764044ae9b069c91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba3bdb48ee0e60c46f24ecdfa4f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc073b9cefa55b169edbdcde8bdc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b8aba18526541b009f09e77fe2d7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d67c5c15b0c6e960972a28a3dbb26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444bebd882407b871add1e797e0a61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab775ea8be887ad955a35f3434df52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a9e88dc34f14af65bb6b7a1cf78a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7cb2e82fef6e9ac4bea4a9e534743491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c09e8478031360946c0fcf8bbe16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fb5ab48b3a54b18d0c4d3f27d2c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae76b0973b6dcd089486976a0c6ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651590fb4a7b73d3b9964d7abbdebc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac500604c1f7b998e0c2e5ada24e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dce454e4a1365dd3c0d798b167748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631746e8eeadd862175b2cd36cb01256498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852af9fbcb83a5da9de90bcd59486b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2116a3d7514c1a6b2a4b7fcedfebe7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69842d06dac2cdec39f3a724637f5db1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bace33a7736e9dfbda7171165e7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468af7e68011d2eaf8788d0ed2a2c66a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678d441cb393862987a47f06ea467b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598258ed26e1a0fd075a16ff6c02ec42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129068acc81f831d3aa3f32876fdf46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5063a9bc9595ecf00b6e03106b5cb8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210189453912cd772927c7b949b372c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b1772967538af323f011e2f2f99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4dcc90f32cbb10b148c50705f15d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1462a05687b16e923ebf8a7bc52b801511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de00dc57edccbf0aa1b7fa92809056512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a034c750ae5148a1626915c1ce9204513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53bf11a7e9b33d55868ede94ae7eb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1cf5c6be79b231bdef968c91aa392515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e315d0ef6aff91aa58189d3d3e9e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f310e701babacc09b832733ede830517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f06c01150f33cc1dfa87a5f24745518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e83f49ed3b8c87f654a318ea8acc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eaea5b8ccf9243fd3ff137e40d023520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560832dc84ae6d3f4ccc8385b2fb294521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca394e8a2f9649ecfc0745b5bb99b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a90bc3c9fe5e6e60ead0f30f2b67a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4260eabc536bc2363bca8cf0d5af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162d0062699eec15a9b3b06ae71888525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fd6080ff65dc6c1709a26dde3b4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff69ea7cf5398b84d62a87ca30932527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d38cddc0e2df157e1c15b5947be9a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d07dd0ea60d35a88819e2fbc04786b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea708be676c2e9a5159cf16f8c334c80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439144afd8659ea509e41db897083eb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f8ddeb13662147ef9cf1a884c4118532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5caf8dfc9181b4f5d171c88d6e1456533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724b095dce55807525a5d2ef29b26f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e4ce36b519da36cacb75dbf5fc07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc15295e74fd84c6634c3f68c3324d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f902cacbd0715541b968ee53b3be1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41d3f4680bd7f4537e23626d9a7887538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163847cd12589dc45aeb2acac7a95cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019002f544e218fc1af8c76736cd913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a5514006f208d8987d4bd019c445541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11821a325793361d1028ed5ca28534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2625c4e7155b5c1a2f50136ba2e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e770d616573a7b97655746e86b1a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7f1991fcca125839793111b568cb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d26f728da7419d441b0c92ad8c23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8657fc9fb05e8abd749ed2d6cd18f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33031d513bb835ca5976bf86a2b4c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68451a386365b743e375ac0b36bcbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344dcb9ddbd7a2f597e6e787750382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e32c753ee546d97a710a81501eb01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062728cb4eb4b48998286f126deb465c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1a35f72338575534ab8e8dc606d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baae0383134ada90dba5ea87813c17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee570d1e88379de9920f9decf83becb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bc19ce023e8116d7a8412cd06f8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b26b18376dd66bf53f7b1f88f8d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30939b73daae6d6883f4d89d96596cbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4182c417884158cb061ab69329f6776559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5428d7c6409ad0538891c4a70f30b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba694181bc318eca0b8c92f18df0e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f3d87c2882bcab5c76430b56b9d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c1d47914584f0e4775213bc10971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273f6661eb318dd571e6e0525d7ef7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb280d8d82f896912fdd7b63fc85ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493ca1c10528224725173e42f7a392566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18069502b4b27c73b8ecbe1bb26ae0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebc5c3679ac417e7e6b74824437c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d9f878833d0fbe95a3043f71d9bfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cea22b74fd48298d99de80d8eca46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565579b8187b1af40761144271ccca8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729bfa48ef3d4984a8380a901517272572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54824989b1afd49e4c09e0de771c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254c7043f703338528aa260f3dcbf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b1bcc2986199d79dc6aadda2520f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ce3b0da12aec41f4415ebd7a470e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef7187f135f12924fccef263267b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f6a1b5171cea6f3cfc485aa95b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae30326eb26fb75f736bba51dc83e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022a9199263c6b5fcbc9784d5c72a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7069599798e4f45ff73d930f30b12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f8912b86a0aede232d2ce6a52bd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d4d3e240c2e5ef981ba9931356ebc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a9ad167a638eafa05b553515b811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8a546fde2537a928c32bde5a0db1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749f3124aa4386f14b62ef226fafd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d91fe56a49407637595c22ae4444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67adc36228e47a67cb7ac80fc88bb8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a5addb3911945bd8595cf13c98d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a31ef5c3a493fa0d24133c6c1c4ea2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd01de81705beeef2a95ca988d0059591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69b5e5b49226989c6ffbd5355c022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c8ec786b3540256d27b2d044a857e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4da01881c1759afcd050e2ca00170594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575a83853d0bd14cd1c2fe49582d936595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ac37f20405cba46ba845eed4bd9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e497c02bef2a7b232fc53f9ed566597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5f9bf90c0ae882f4d1d431f43609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d4833f64082206dd313c3e346189599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce5e4100ea10ef8dbd2b2226f7c90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f00f2fb3549d276f4139a15945c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8496e623b8c898fac022ed98a1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f1525a558c379f9df6b364addd86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d08492c2d88aecc7b959cce5523e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6bbb6af75594067f6eb4c3d5971a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7ae4a8310a56a9c8cb279f8e974b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a4cf8fed13315a095cd5a43d1c5a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c1aa17dac71890458d575b2e9a1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403fba2689b424d7d0927de351e5c4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fb9c3f0b82f34ba2691adbe7ea95e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e9761b211a3eba249713e04ebef2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02d7a9f607900d6b5591c219a298f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89ff85bc0824a3cbbda2fa6f33722613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518635a63302505e2c0b9b28dccbed9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde60524aa1dae36ab97cd780dbae314615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c4807474a4dd00254e30f2f6244f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996c2eef41564eb8ee464fde4e1b75d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d51597d29be0a02882eb59b20ff28d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7bbc97d6c5f048078a9741c26c523619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e7adef9a311bd08e04a80946a0ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990ea1ab686ec7479deedb07abf489621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1cad77b9cc788829b8fc56552741622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649423b662afc548b6a21542098a8a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3daea5a4f2a9614a41020ead49ec7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efcb088593a1eb2f19fe8fb5c272dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef095fd30bdaaeec8bee2f48ae3bc5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206141b99bbc97308db71c7a1844116627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e54c48e36423819615476ac40054628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9939211a462ef887405d10a11c769e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aafe6dbad88a4f62c0a27fa012e38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064d5c822356a590edd0411af2ed63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c6a0d93377ea9207a0a3c795d2ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443466323746747c9a61f7f72976eb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d462721122c9694478ae5cacf7504f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8fce6195636b5a3aaae5f1bd5be2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0144fe78a6eba2fbfbd2e1e6265c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674c14dba7d98babb2db54e09f409e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242c33956f9861d58c82f83c498d1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea28383ff0f017e528ab997fc3c8d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498322184948828e5c293a4c3c1d10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa8338d0049770d3690184ddff23a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c88fd2b32d6f8886c327c11d47a0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41d8f23f131cda4919d40b7ce24fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f3be0abfaa67f551ac3dea1dcc72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe301227487d21b77891ab730e6b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d43f2f80736a8ef29efb602445d69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba61dbf050462ab84bb0f9da2ec13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236fa738a83a628a242dae81cce20eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b381dc3f67a23cd14a2fbbfb89187649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0fabe27da5221f5b4485cf340f2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930d6b1ace1baf28c2827c11347eda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a16352b1730cde4ad9e519bb1d9ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc118175200a5c7af754ce30e4b24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c085795642246529b339af291b1f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ae4960fc2015a2b178c55b58cf05c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd48683656fd5fce05d361cde9726bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e47a9646149ac4405e4c1fc85d96f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d1137af21f3c1f334c5a6820e63e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0787a48c99e13deaf513d17029bd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588386288e75bc6ffb29638ed58a4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c3e604db2303df252b2d738a2cf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e0ef05060aab37102997bd6250188662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a6cd81363efe6e533256e2b628b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4f8eced6ed5e19872011ee7b5f2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec380f56b60a0d3eda7b2e5630ba7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0667b63136942f7dae3d5e130bb13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88574183b5b01449ef11c444a99e6fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40cb18d4dab2cf9deb89b638b2a00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80947f10021b9a8abe26f78c41dd93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150696550637ccdbc88f594232640e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f258a2c52ccf7a228a539673aa1c81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac065f7e26500c919e2831401c430672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba7652cc7101a6d7e916176d76ef2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e8a890f2909cf90bd831253b99b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7aa24ba76377d8f8aad5b300b54b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afa0de57a25991c0464f8ff229d95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e9d3362b299b925e49791e52c845677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c2596bd3c3f1f587fd6f9a301b0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ccc6d35d9104e17cd74629adc59c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba05aa852bacbfb130e8fc7dad7d72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73ae32f3243e1beb105e97b8e46f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15d9b8b64b81286c642c3cef54b564682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918b7856b8e1e7eecbe574033c9976683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ce5e72b437ef54a721e5355b6600684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f39059af13dec17b35262077cfcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e052f429b3aeff7602e3e79549fc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a60efd92c2c9106e372d11f72956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7311584e0ebe487c68c08ae29589688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96ee9c7d3fd5fac57c01270f337bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0bd90e9041d1b4a6226e36faecd21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567ad6bf63ebcd65a1606c35500061691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698cf31e96310d2151c00745fa6baa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723fdcd59e40c7a3ea1f8a3b2923c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af18a737352144d7387cd13fcb7ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db044ea7acc7b8aaa5a233dec31b46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1e8ce9117c00a4583b280fe8937a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a88357f4fe44aede9d798fed3cf3ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d1e77a0f8ffee139253715ee47997698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb177c0f5e5774d656d98f94df9e7b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f97d65c5a10c86ec0253ecddcd094700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c962470e5d04e7982c15b728be7b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f5b8625b2bf5af775ebf94eb90bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85230c451de1ace18b11eff7c1fa67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a545fa9399b3910c48ec599d52210704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a91b180c578c7167fd46cc9d4f267705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc6b932940db1fa97a5a0432197a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e6eb00781a33776eb8cf0b2c9d623707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391baff3dc8b7474ca2b19a8fde84f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dbdc65f0d3089a7fb6c96b050e93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19afab39617d7185c519a37906d9e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b9972764b92abfea311908f4c9b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a714008b4321358b23c9fe8adefa70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3ab1ecb02c53ac8430534e2dd310713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ee18bd68a0a6104524fc1759a2fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce0805a639aee9f3c030d1f90e3593715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd20688ec4c5fe25399cbdcc500b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601138cbd65ff3a1fb98ae8b8e97b94f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1631b26837d0cfb20340ad2f3465a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1806001dcc377ccdc9bf1fc625bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f6af72bc9074ee9db36655cac7c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a3eaa3ea638bd82eb75d7038c1c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81e00334d07da0976e7dd305f176b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a60b75c18cabf04371b9d04b13c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1db532ef0a577b56226357206111a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a890bd9bf51d9e935d4912075acb77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f5f53318ae371478a24859f207bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae9e097392aa09036fd76033a4fea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2a9116c463a01f83854ccbe47094728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534707703691ba603c7008cf2352e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e545b03a43612b2cd1759c9bc38e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5ce580bf5fc2ca1255fdeb0404bb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7492f5b12e22f053cd3a29f34af7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e131373b6a90c354d525bbbfd92f62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447162fd761188cb64028715eaca1ff4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384303aebd93887b3d8d92eafdec599735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbaacde8b9f246810a3cc0aa061559736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986547b6fb87093e0cfe80f3efdf281737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd7edb7c3a61e839888fda8b342ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef18882a9a9bd8a52da06abca4588739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8a8cc82ed36b165099d207ee3120740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e774276ff3f0a0a6fb6242f4fe81d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa86e0ca267112871a6c04582e537742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54fa2c219978b4127d4e5bd17023d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141b1847614bf6428eb23bea49faed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a768f4524a25d19001257651c58cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994aaa2ec64da887e18e04d2012940b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77551bcad1ee1c6f1643880d1dba89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ae2f6998a14a3673377afbe19851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02e69c2229c569b9a05c4cdac2438749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808e99b19bf9b454e2d222f294a1d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2e23b91d7860db15ffe642257d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2680488a028502d4244dbf0e340a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99282fd0d58eb78591cd02e3bbbb51c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7a607813bcd98ae59b33800e2b4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2afe36c62c70ca9fce2c7683bc6ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6f2f23d3604f826cc7dae850ba3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3eebffdacbfc0539fb05f6821fea9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083df59bc37408e487efb7436d0ae26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53185edc6002e79dc366f6bf3fd14a2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ffd73fc7907302c4b1501e3fb670760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17910dfa6d78493d85161894aa9c84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f8fcd373b1e2fe1b180cb75dae57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d2d8813e3ccb41ea6b46c5e37012763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada2749f9ff7fa108601185b765e30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19748970c0a6880858ca1a70fe73fb8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83af3abb6058c652da1f51e750046766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5dc90898a98c9a783c21e05c03ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0bae66b8a57dde1ef5f7444736c56768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749ca6157d90f6add9c58e7349c476b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1a5e4384a6b09769b7435aedc35e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212406bfcf366c4eba6684f2ffc705771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5290094ffa7da9135ba340adb5664e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c38401fa9edd5185eb89b9af64e9f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eb68cb1fbef9ed493b7d0a4abeb4e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c72e261941a6ad9d93e2393089b00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d911208f4ce36ba77caf1510f6dff48776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7658faa2a5f48cbd8509a58c2e0764777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86d66fcfeb0c0eaed50a219b95d57778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715cfa9f88af4744385d8aaa9b6752779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67882fef78932e0eef99232dce629780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaa1292102a83df2b35134ca2fa2b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e747a63e5db76385b090e3598f2ba6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e84737509a7994c2a9e861ee2de6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c48d6593ad0b66075b4242062248f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b50d9cdbb197c6c53f9da8dd0f21d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac7504d05aa8ff2fd0305f998e5f2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b74349d39f024d573765f98669eb0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85ee927ffa2f99517991e301e4f091788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1470c6f3dbca51ddc43d2457982827789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11647e277378b6df455ab58eb0d5a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4059bc8a0db6e71e3658f140a954791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b2ade3075e633c453050d6540e3a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2615c394bf7c09a12b661c4a1abf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15907271742d5e6fda687e2e4ac24a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3dd472f0602985e2120d8dd7a4db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ac0b4fabeecba943f8a3d7616db5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ae1359e530bf4a2fd7d4a8c7a4ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38844647ae0085e6bedc7790bc056798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd570f70de0c9c975001797b19c10799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1b4c8da63c4aa1185de9a1d69db8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab03c9629353a09c3bc344d3778a1b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7138e95f153c475b7ba5711c81cb1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae59d4e4a5640eb3c68afbb0c01f0e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac591668332a6c3c9d79f0581bcb722804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794410b750a097bf9393658b4e9d55a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469329b5df02a84cc6bb2e616e3731a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472a280bab4e65f6e795321b6cbfde807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d12dcd5cbd8322b3d2be792e9baaa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e9957ecfb1cccc480694d14a2125c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c5ed17cf3a1d7d8cfe197c69d770810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99cead85de923df2ba6d36b0d95fb7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a14249248bb0b2f5dcb440b34fbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e425503ae156b173b09863669b9d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e262a7b1038170f52997a5a1b2bb8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1659cb09b6e50864b98ead33ef974815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37939a2dbbb2ad3aba5a4b8d2129ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f8b9f0e108279759690b46473a92817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05940523cdaeed3770957bbe1f644fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c480229c644a4dae05ab8f8a7bc242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3045317b8f3b699463c6a2fa0cab9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38762ae9d3a0841044d8af922da48954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4402c29c38cab5019a23763d928a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72ef08756f6a7b8e5d53a980cbf446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157630f1bc77703fbf0b0e63be34e927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328a0dce6ddf833bfb847549ea152e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52027555fd87669889039f464bcd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c363f92ec8b13988f42a021f73f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5255ff83fafea1b09e18c10dfdef6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41fac85b6aab2ea4280320c2e45d0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483a840e6ebba0c2513ec0749b59d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c2aaa270e3f4333e9dcbdb58f53414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af86ea83f5277201feba7032eda3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ce6b1c4c906d0e50a2ba3cbdb89f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59407db7600a3cb6ce29b7bf3fb1654617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d7fa5073345bbb10169bf090acdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d288997fcd716577aa06a4771a8de919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd506ae9aaa3d4a3cbed951c7e31279320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eeaf5ca420e099193187bc34e2ffb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ed0c436d1828a0d613b1cd8c2b62822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc00a333b23fe5e71be79daa41401223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca523c7facaf5ce44d1f6e81cd550824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211544c4c647f90eb02766e22d944bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215af0c5ea3567fd68943a6d58511ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4e96a98f70606b8c5ff380caac32027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432306aca744c25d845020c775ba0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb075fe5246614a3bef652e3af28577129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209d54f1b64ef206b961f6fd53cd3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f23f73ca201fb5b6451d4df0c66f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d37a574228cf2703c3e3f132e99e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44ecb885a91aacccf5c7bdfea212033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb7aa792181ec5c8acf05d4aef314134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0b8c4d47c0d64a0c1113f32e7be835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9aff940b13c365b30dabe9d2e01f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee044d4e0d34bf46520d781c8af2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded6a235e38580f1580651ed80fbe2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c25d5809381d8d5638c254d0cb19b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e087b4d13eee533fb676786ee254a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c8043cde113401cd751b4372b73a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b29b8b131143f3762b7bfff5f5214c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a73ea61a637e06b72e16e12ae67c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469793491d8b387e026341be59e3b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d2ba34e952dac35fab23ffcfca3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6ee717a55b94fd60b14be9fdd7f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfb3c7741cd6ba5b8f8f8ce51c7d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520255c71a428336d27215cb2334a7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dede8063f0852a7d606ba4e78f03d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8307cc4059dec862d5198dc1392550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93433f5f600060d56b6e8bb3b26de3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474a720acdf15918bacd13b715084d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339229b56a54d03243e957c2df71a0cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9fd45a331ace20904170ceafb6e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d1d857b1dba666e9e8a28c565ddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da341590a18f3315a80d3a05a3a0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a4a91a22eb01c2e9cf3fcbbed81bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fca7490f7df419a54d7efc2899ee458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3cb399d1480c0ad98d43c0b56e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507008c86822f939eaa8c36d15f40d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20dc75dbf38457f8f4f99201e5fbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ec1004429fc87573cdaf628cacd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f37180b85e47defa05f0d8c0eecd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978675e71e79a93ba0120942b8c3bcf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a564a90f38cf1b15f7d0ce591e2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185e04e39697cbd684512fad255dd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0fd32d45b6503177a2636b75dab1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9254118270c98d9a61a61335793a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb63b3c1c07e770382e10f4e5f49669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a42e966f72fb8013bbcf4969e77a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b019f0d24606eba5d98bc96c920e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469d0b2f5bfe38c180b86cf59f1a5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a301128ab91cc6491a07c1905085673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab36bad576b13605732e6023e9d9aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf4dae2b2c58f3944042111b50644175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c8eb250c9a8250ecbe31bd3f5718076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361879cbebdf5fc2f99417b92f013477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73c37d02462cfa11eb4b4a28fa9f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5e501741099c6d7a3e8a1a466efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d7a89125cb3e538559d6d6e7d33c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76fb17ab01a5286ef95be18297c2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf404c22e537cb2cb6aa97729f11d3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351001ba6e22e4227c904806858570a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141433dcc0a231c27ca1254acf7df0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226fe81de9ace4b0cf1b6840a68e95885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1dc58bc6dd71d4ca1984213f70fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ba7ba6ab3fd8c193f4796aa1ec2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10642f92cc55fe623e6c015c5170d36688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df3164787266b2ea879e4ad8b32fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7258eade709c89b2c5066e85158c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb90a31a9d5731832a72b4197d88291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d878ec889ab538dd8f5b4e2ac9c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5ab96a82bf9bc9c1c95d5c027f5d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee83a47680f00ba4fd3db98170cfce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554449a84c56fc248437add7a154c6a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd058f07f6c69c40c426fd63d354f6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40569a6e79434cc58a2b88e717984df797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bbf6bd8bd7da762ac7910a996a6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e3d57fbe3b9aabea4105fee8c132999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203b43c8c208d1e41a5a1bb8d97dbde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420777fa2f96cf2dc8e5d690b8ac82f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae70c85de91b351d1bc3e30939ca0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175379e2a1e765fef3e28e540af7969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017bdff54ee7cc1ffe43a2efa69f9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385de94ba15b67bbac7b42ed6f7ecfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917eaccc1e612422e70817ab37e3cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41f67182ff2d265a8ff0174051565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2eac608fb12d6804e3c5426dd0dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951be5e57161d5e171524dd847cea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee07b39f02f9c3c35b0d653c9f921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aefb85f047034700d0509d3860cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5eb00e4eb4fa56758302b346a2890112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec53476ec115a4766ee41db3de7d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9402fd0b124e69ef635ba753c8ecc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bdb31a86ada35068e8b49c3836b6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54acda60cb5a2378a356bba61e1e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995929d2c92e32b07394c566d0bfc5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c9bda14a9245bd9fc0b216a3f55e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdec5cfee2fe05a4d4e0437b8116f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f3b5038a05e67b94c065c8342679f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0eba9d78004c4325ffd1c71f106d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf5cec1614c492e7bd57e5b4b9c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3f9b2e2326b9386e487b1bff7cb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba81830cec8e48e27ca245f23c41bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd8c69f1df6adddee976df2f7a740125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66379c1f51734252fa6845fabfc6f3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e136acdf47821b08377317d6c45c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1dff2d37e6f490df3eddcb127503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd7b8ab327547bcf38f61bffa3cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521bea6546e0b80beee81e3a18c56e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b867149a6e68f27094361526dc0f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa77bfaede1c0800dda57539b5369132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3013ff1ac8231d94569213862068b1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9859d9087060da4b4ffb4e0e6561db0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69522a0c3659c3205969d6b6790bac52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206c88e708cb710eb9df3058bbdb47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ebde708db162bdc6a919b7770ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb63bc185bd64cf177a53b13c5dd37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4966aad39154270e4fadac6b03124139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345c5124d0480e24215a472dd2f88d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3fa64101648aef04b8cb2001cd4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47eb134ebd0daf269764efe5425b43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3a08c8f29ffef4fc6a07513abea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc8f147f67670cea393c02493dbc76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fcd63a47ecbbb9306934bf327cf97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d522525d34f75776d3e50ffe426d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2784164818196410132f95b0c82859e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c69b794b46365213a7849e5296f0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea72ba438f9e8b5b087530bd1e6154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aea97f4b86410592a731800327489150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4d506e2757f912a83214203c40b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3963e57b788568de12b9cb0cf0c50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99edae6bacc0472d8f6ae519a6ee40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f43348a6b67e91f9335b72b031b6c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d146452008cb729aec308e8720bacb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821c12ad832c60e7b0b7a8f14dd142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea53fcc0d1d7c93372603c07bb9c11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089921cb5bbca7fd28da860c07c7d5b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340a94dbc082df0b6cb9b79e7b039c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2372ed5ddfe7b0176133843495f56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce94d63f114ef0b06fa043ca58b604161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba849ec2405044bde65003872f8472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd8811e5955b64ed5a53cd99348853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57735c574e06d9d811761cd961f95b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09344898a6a5801a6651f29001002f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885dfef49a9b740a8807d484e5d65a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942eec705d405496e5f40a51c1d9dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fca446ee1bc0c62bdc137a0d4537e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2685fc235a70f2f4f586c357ff534169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6011de0ba2d597bd6ecdbbd999cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a1f6e6dff6796118edc197502a9b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f2fafd849806a166752da7a0e057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b7de519956f5d3bd2a175f90e1de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679059c1d23247c407662d6ab2fce988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6d8405311ff033d3682795ee2532c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd3b3497025b9d5183eb75a16d9c0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b19914bc181eed68ec54b3e82c395177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc557a1eff32d46cba95e4e660ba76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add19592a93b73b09a68fbcafd5bef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616329b0bf4613bad64f58e1449307f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f963ca4c677508ad8077eed61e9b6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250dd2c89fbdd9ca8878b9bfb9fbd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531873355680e32fc9c75a6ab4ca3c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c399cf0f28efb8a80b624bf359a4f1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f6897af9e43223db4bca5790b5e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d8cd1ef1228c59f2f1ba2a8ca52d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d1a0ac51bba5c06c782368734158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f78274d284dde9c839489499ac8dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b500958c792e5e1a3425aac173069189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc29e9ec07dd174a3a10054f4f2c40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f921b5608d91708c04d26bf8a67cf52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1e155a85e833499ca87425aaa153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d741bffcd08ad16d7637a8589011c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378580ac39421921f03c8791dc5cf4c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb121e42147c83be20f94b3556fe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20b34c52c770855b19455eef8f4bee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749668a997055f1afff94cbcc43bcdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc7e6768334d058968110db9414c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998bb9ccdcebd43c578215b9004a62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c3b2860ecd1c08a1801d3b5706d3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d305cc2fff2cb586e6c3f38ff96c5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3c7ffe7ee6067cf7c10539d3dbdbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ab6387c979cc0fcfc3eea6b15aed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3277a7fc52cadaf4f0f43198d05a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd96529636c74b64f66bd3887c8d2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842baa5e6724c4864f957515364ca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e83a7c825567daab6ab6aeeebc25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea7cfd798858191b0e5f23e29e2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2a6c574b79720f27476221a6f224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8751577d5225e61f1ac3d86644e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9759634dee5d43a622eead5b75fda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4950f764cd777418a13877d76590b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1681282871cc72e059fd9e48745e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461aeb97691d3a2653115b93cf18b9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ffdf5b925dae4c3a07a89f58be7d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c32527ce22e61246675eab038b15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9494a8284ad7d998035e3af3d46db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e3febf1e0fa8a09e9bb53bf3dbaca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5c482a014156a079995bbfc15bd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225e579be67b0c7450bb69ca4eb063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760af627516215e87f13c91b57108a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660609ce60d9cac830b8ae319c599e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53efc0b8736576bbe685b7c800ae0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259020617dd8a4f235837c7581be4b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7583782852e37bcc7d8d7f0b987ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eebf42131b4708a361892b49ca7000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab50133a695d2117594e2c77032b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6c6ab4bc227ebc550e7179c47370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c93dd4c79122c58aee85d6d0ba9f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfd32c0e609039613f161b0a60231230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b16cf8186c070237a923562f919291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0fbd61a23a519ed14e9cb5ac4b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af00bfa440d3d7ad3171d3df570d2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ad34b326569b22f0e3847bcb15fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e1ed665b92006c13843481fed29f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45631bdf4a248efec954d2f93b3f05c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9fa651ecc0b5b7f14384b946fed7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4480821465b4482e4ee4c9ebb91f09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01e082bea8d6da436b36ca07fc13d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833397c61ac73ca784725a1897b8e33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37729672af5f9c90ff71357b86fc5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447330c73f94d41c5dd75a11eacbb883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1d729d8d7f94afa0fcd8b4573fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f89e6420417090dcb422ace837b89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62cad1f20ae2607d617a3954f9390a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaacc2636971da7b743f2a3fec00feb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f7e8376ff0472b91c1d2211c1814247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb3196d4c4856168d207910f82668248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc469e5f207ee40a37173c4629a6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7bbc937a6f351bb9ab96a4c76158c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83146f04e9f4aa871c04a318f3cee9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db011f4176e118954e857e6cf53c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81c17c1f76ee045d200953ed8b189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2284b03d0fceb3253a4f0302d8ab54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5ccb82adba48856c3477cb7da8fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c7e019277d11e3960e768a327425256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8fdb74d18611d57791bcbea02afde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb7f79956e71b9a8531abca2d78922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855c63b7ecb2c962c37fc5a571de88a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127833b42ce9e37250f00334ed316efd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0c17cf03736522f5e11e9390d423261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36d046c678425ed39054c60200382262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c1c645dd8ada30573a108619251a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8676022ab1a01bb73f57e6e35353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e427dd4b38bb765f525842114865d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e189dcfd41ad147f4c0d930fc566f00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070261954eeb72f50d6b7ef7a75084a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48953aac8c0d2db619330e1cf5f4752d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488aba8575bd65c88bd4ca827f2eeb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a6c3339480dc149d20b0dc48e3df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c524470cfdce210e10224c4fe97db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ec150e3570c676f4bb2c5e63e8bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57adca3e0e044877845cb6c9c0557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6d1f4f9c210be1002c7f9beea0c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3282480d0432c82619cb7149f847275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8b90c77211b70332145bbb6f1cf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee7231e551e64d1f699637e983132277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a4bbb4e3313ba5b0cee1ac4af6c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0145cc36d23ba47cdf1268bc9a595279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849687757a1e74bba163443c757f82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444b9392e2198e9ae620f57183ba24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880e8156405822b7296a2670fccacd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334b70777dde4623e186a3ac2e2a7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941555ff408036cbf8280bfaa9a9831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb2492a549bfe0617be36aafa8d2f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca74db4ee5b1a52a857682d8cde97f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ede5946bfc7e349ddd271bdc7b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce9d773abd6b2933911e913f5bf2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39a6df5f272fbc1d4747e91409233289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2cef71d757afc90479621657ed80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b958c92e4c417fb457a9b9f9283cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff398c6506fd96a412233a8cd94d85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01157d1775f9014339e4f83fd21e76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a015ee060b5231b93da11bd222afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123b6424bced61977e62e9771b30ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533937a4874f9b93629c6e02622b238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f645572534497f81b52b5f74d1f0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d7b672c96ac26095255e0b2661bf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60bbedfc4b4345c1e5b077669c9fd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40358c2d755e07cae1b07654c2295fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539941b776b74619d47fd586efdddd83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b841ddbedebc5351f032f04ac39b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03035749637625c98a540c12c47c646303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e39592911dc8d9da07e415019a39ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d39015f6ada1b128bfb0f5f41bbe4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9ca7d9706323355815fd3120a8c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885691b50b5d1c3e24309c00ddfb0d63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b1a25c7ebaa0a78b77690ffb9ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa313053f2d5e906ee8fe9686b00f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3a1ede61a87915ebb5de7465f2c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc849c8ab15df2211cf61e554df8fa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b72674565f02fd573c2c29299b0ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f7606d25b0b3924524570af58a4cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef63590d92c7d570742487e89e9452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522cd027e06f76cacbbe28054196fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c23f1778197570843638badd05fb5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b48d3634102ed260a3f95bb35284317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1279fa3c05f2c8cc188029fc4d1aaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6411dde9525a67509e510389f7b5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5565e368b1bc78b3d97348f300d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9755ae1cf549a1efd23fa856ec0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5934cd74e5f55de57e977e2b8875983322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec1121f35cdbcfd57739dea9667dc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c094bee98ac1839ea6192a2f7c25c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015b35e73719cf2cbfd2f9550faf2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe2769f532f43084953ef3cf9fa46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fec92bcae3ab3b7b72ff7a70b57bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922020df683a429b57f8f71d2b07841e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17698116be555d2925ee9ec3a8e7b59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5619544332f74985034db817542c4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f3a2143a3ce1957fea22a0d89834331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5ac3670172ca50797bc8deab5465b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e78bd5671c4b3c1ad1b1280f4a9a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040109e1ff0703fecebbfa27d9699f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c497fd8bdd4ad677f5693398e47a0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553630ff360f7bac24a20143eb20f3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6817988bd7f2ec50988586d4b17d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e436b8c2ad2d031f145587fa4774ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ccd8bafc355c4b9298a6d6c31bed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce4e87db594023ebe33e34871052b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960c8cd0cfa5c5aaae14ca1f7aa943341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910a73cd8352f0d640138fdad46802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed126614fb04aeff718ec621c9d11ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289fe32dde5662fbd6305ae1364707344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10afd7a5ff33173fe724afe2fbfcf9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e69f52d5504db13b294fdedc9ee3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbae404d8ff449ed19c9b812677412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec69f71806af6ed97127017a2fcae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddd60973f9ec4d568f3a9b583e8c35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc09a739c2459b33b939b85ce208be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740783db1a0aae75d4e2147456a4e5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7b0e7e6a04d69ffbb8b9469568982352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c627b8b540bb3b7594335842401dc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46db8873e4fef56f3a193f775c5bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ecb02dd63d062a3addd3b02b7bcf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a7cdba489333bb957e5e65abd4e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e3c71a5a5684397d74de38451fee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab864f9f34dfa1903010c79645703358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f904bb3999be5671d14b3c0f9ed66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbe1866e061695fe66efb3abd0771f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9087a4bc597be6d0e0e200d0007f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94a25b576278bfc8aabc6b51ccf083362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120955f2fed6eaa5c964a95b3f2e22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb083359fc72869ceeb8b0d0d6610f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5756026d6eacf66b1ca90fc51175976365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b72aa2fb9be3fb1ba034f3aa86c234366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3449d1c86a1f984b06738addb81c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacffb4d68e9c1eb19125cb74ba7b19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264f160a781e6c6710551447902a95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f1cf65b5ce542d9b460b5f969b0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a31ba0b3b2da78beed743d3ff1aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf242b2329445675e31e9e3e28022372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667472bebf361e858e45cee520827d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc020903c0a45e0a40838ec72ba826374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6426976778c871a202fdd24f6949c67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681be8520e987b80db645c9e4a77367e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381e59f5803a5015fd04bd9c985ad6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275edeaeeac9a3c1d8de116a479d09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7310233982bec1a4ea233776c7e9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8043095f2464d5c66b8770db50ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b2791284ab71d4d4425b535357f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d90c11c0d7ff23255b1ed5f89375b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca32ca6bbd524aed1345354f72d8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b90a8e4d82bc4011c90c377e8e160384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19e66ab74f9180666537159c57efe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f74254f8e7beabd13c2b6d2d1a286386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547f5fa5d0b038b828a32cd6f0ddd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f4ca18b513a56e1f4aacd6e27bd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f3ae94228ae03661fde596850fbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebb6a0612944196614465c914414e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a62283728d91a19d483e539142ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afda21c9a7dd5f8d0f69d50d8a2b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99f325511187425ad63f5914e1f38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863700069398b2cad2f96bf7018d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435e0ba0c871e74ffbca8bca1734ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51060c432c8cdad6f0ef1e3213157343396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51057242a8b3b15d66f7ad87ebc9cc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe0d2807de0a2c905345337727365398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d0036620f0c7df549a14cbab4d20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b74974ed48fb652ed6ca207d8ec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c144e472ee9ed7735b5baf09d7e8ded401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d961821dd078bd21fc88f864e953d6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba35935492fda0c48da4d366a56363403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043c4293b075cbcb681b6ea6f85c5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9d4ebb826992c295d98c48768a39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b457b9927abb6a77239ec780b41c91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea010e4958374c8ff5d88fbc866d9f75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9d30b23cc947958bb64b56e6e41e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f7e7d07f38d93f729722dfba98a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3935f9e8d5648eb89c665d10fb6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe4525d1917a4b55ec73646e7fae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca724ccb55716fe98b1397b73aae0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c34103395a4cc9dd7ad80df0d3ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e494a373b8dd63a166a1b80d461e3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b399819e23ee0c1981b803c691ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4819de5ad3ac258d82039a09d0d00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc45a07c81133cf919bd7e265cab54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658840db9f50f251f35f3452e63902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da13994497ed17f2a7d284d82fccb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f695a056655f29daf6c8714dded43c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb9e8b9db5bfd1efef37b3408286ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411cf8bdbf6413af996b296349c463f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d931cf7879defe6dc93e06773db9e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0318a000e49191fe26ea51523eec05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a2418d140db187ffc7b31a2ca322425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e504703cb3ec4d245e478570e51a1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96407be7f46ad5abd8bb4ddce2e30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92d9aed0b66f2d4004c16486a024d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2744ebe7266c54c09927b839761599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb7a1cf40a5dd244322ba97327ea2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6b2448ebb00e6b7f87ca3f59dc14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ebf0c5f0fda838fa1da3b3a91391432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5533898e5666059bc752049ea5055cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7cbecdc3b7341f0d880f0f188e885434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f290348700825bae971adfc88182435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189da0b723985efdc1b9bdc7ba72dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9b9971ec722f9736f33aeac512b66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b0671a746913fae3153cc26db868438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da99e15d49af60f0db9ae539fc058d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81db0f76f60f1aacb77a5747bc356f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad455c3ff2f9ea4653d832447fc82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382d2d12f14f8845beaef30d1aa8e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c54eea8f7169391c92661a92cb8b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f77b0f87ff2e1c97e04bc28123b359444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5217da1fb584a073d133689a64f11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3005e6e456baed542813de3e8801446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4269fe9dfe5273dd8d5ea03e3b7209a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2bfd2965b4f159b98757bb4d80e98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08a06c4901c57e03b6fa011033e858449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88745b37870999f12b46deeb090a270450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95054e0c30903688b64a7c9936b11f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9bba05492778b8f2c56dba39ec3f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad64c2ae14a347b08775fe1cddfc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779debc2123a1e8acdfe1cd676a213454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ee2b78c8fe42ced30d86518a3457455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035f6bf4263fe78d4937222cb66cdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05938e42c01e6ab5238bc56cc595a46b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c90b9f746f22056119edf32672555458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b15aeb569fa51fc9dfd3474daa039459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bb0d8e4f91b63044b50589eeed0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b37f959368e91586a8b9f5059759461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb80d4aa6058a7028b2ab2e34e99c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111cb6d3d927ba2585df6f74a20b76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50ef3a88502f11816506c760034b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce0486ba39299edafe91efdd5b316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fef844fa3b7585c3b007c4ac0b5bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c5a39d8f86b1260433cee4467a00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f99aab82afb0e897869ee811fe3ea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bd00cf8917b0e1bb2c3951c972385469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d60016964a8db397d56e47fa89719470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b75cc20ba216f4a7b48a300f9fb3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9b3da54f08a36f9fadfda09c7995472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8bb33617dd56bef884347bff3458473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e840f1534b7ddc48e7f846920b88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc70e67bf7c50b7293b6e713799a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c52bcb6fb1cdf8739a505721bd28c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55953716459e5bf92e2bb7bc0a7739a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e6f94a5d6db7009c01aad1472e9a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3737fafa8b3e51729e5682545407479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b3ce487d1c09b2bb7f7bf0c5935b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98d77671b574f2e01241d8b27e6f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f97c09d43e42981df43771c94bcfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ddda4ea0bdd5baf5828d70ed0044c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317218f00959cbb99e363d78102db1fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e624e15f2ef4845af3f2cee5b60c1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f7c939691e81ca992eff7454b461b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85dcbac0d65aea498c10b52217aab3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c94cbc5377d4dd8a56e2169c1a02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e80943bb310c9bbf9176e077cf36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f6ec82b78f9be3bbd6142da09456490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3890cb01c2e84d1593a119c4b1c8ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c60fce785af83f0aa116a60a3000492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d1a1f4ae5520ec77686eca75a094493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e297ff8219b051c1f70d983756fbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b23ac056032275deef5adc484e081495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c20191fc0f9ff12e0fcb6cddac348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3bef00c85d24dfd65eb13af4a3a29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877659a9eb3ab8583dd6c9dd58bfc53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf08f0fd543153a5aba361036d8fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742078dd2f7b9e172dba342ae04b83e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603c9ea2d1b29744fe4e121fc2e4c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3367846b6510210355ac18f8a5161502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092945d06fa95ac5b2b21340b7c46ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0318cf896d62fbabce3161d94470760504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7e1980ae2565fc42cbcbe825e9d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316bc0743dbf09134274ae0ebcb9a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212c1e0c68847e272e44231bd896c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f512cdd5f1b57fbd7f944909ff602508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce9aad1200b5f2058ceec20c6d646509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ebc87b019d9913ba999a33186c3f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e5eeb2f4f5900885b87c57f710e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc94e1d6255f7450755a65c4acb1af7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a8f3c17b44d93c73f1db3f93c62c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26f58d48fb35b01203a213ef2547e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d0b342a4230d273c3dda57533ccb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521c457f8ba9661415d9445718eeb84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978ca399257f0e16eb956a62f9ade91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5f44aa3c3106abce959c0ce9cdb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf59615371d77dff4da7f1537239897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7be2b47f86de0e7b8d2d77a4e27b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bab1e9f1cc24a0c694967fda630ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e256f3a5b59135f5cca1c140c8da0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb1a8efb86814be48a0a3e23d215f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6eaae18024ad69ab1ec543433407b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31c70d2c63d5b3bbfc83e210e4291525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb50715bda8f2991fb78883c375ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32af9af1da5a884adc975980d0338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1a67ac9ce47f244b80f88f33bcce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256140f8e490174ab5ca25e972f97510529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c96b0d2e4ad275cf118ab8fb8e76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1754ebd4f9e3b9656f39f983cfecb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715028c39c97f69a229ca885cc5ff10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6868f4784a071d0d976260e1ea11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616ec6296b529dd5c60573d7d63551f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b1fe002ed4c494aa2c555b0fe521535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c65ab5fe4297baef31013dd2adaca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10621d6ceb8f10a75b1ccd82e8d709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b1d99212cdb06145be46c4a600954538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efbe120c222a870279f1462f3b4c0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd396bd9cc86ff24082fd3bc76b833b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313432241bcb064ce7337e1e2bbe7c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a062755cda4cd7d7ebbe97c5961bac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b723c8a1e99c829d675f988b730243c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262036685ae9cb783750624186ab97e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8405a515cb10c68ca31db0480d3174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3851c7cb2fc83bd2ea303e082c9a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff852438094a491fd230f95ea27d4c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef355004aec40f323ee3039fcf86c7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b7e5d88da8d044e18bad2e41e204549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc9353e7e71b4a6f16c9ee4a025da9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e52f8c378ee4cbf2785900e9c69e53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8092aa2236fd9a6855b81baeb5531e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2daef637746831ee30c4886b1d53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ab94ab43e90d44d08f71f756f31b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfed8c3bf7bc50d289c6eaf27d430c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf03ac9379144171817790bafedca9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc6783bbef37f9f1a190b3addf9b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a6a3111041b7ea343e8dad6a98b10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6d24a1520fd9d38b7b8e7e9d72fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccaa7c309413268c5b9e6982d368c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1b225af2464f0ffa96e12fbc6437561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e3a7ce3ed3fd8de719e184cc7d21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6c49f769c18f89794b89cf35ad01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148e001ecd541fb37d1b9ad1255b546564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077510745ca9b9dda48974f46dabf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8ba9a3a17148ecd4d532b688c087566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6708dd438b47dbe57f16a5369d73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e3292e215c40c2227c468e9842e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1bd4d212ec54c40232cf2ba5c8d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c31e7a52260163c9e53f0b81d46ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf12471cafc59978e81889836a7699571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cead4fe6a4c46e6dac5e623b9978572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20975a5531c6dba344718cdf820ed27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ae0e3416203988129ed9134d333a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec367ab1e8a50d6120f01994d54d95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906db3fd8a27edf3f4bff5ddbdbb9ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c359af360a6feaf7d1dce4e27d605dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327bce9d43af0250480a5c31eb43f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6885040c001fc4bfe023ea2cd1d66f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196714262612135c8e62d2cf5336c64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f40bcc26b6a8400581d637cb2702581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ac43e2f0a8622fc83fd9544349b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdaf059a7f52c8bab5e4cb094e1677583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853b2a2fa9441a531d96a40b504b60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573104c39b672e21d47256201324b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa490e4d2dae02270ada40235a6eca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c875b631a4c736bc41d2ce2af59b7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b57364466d2e2f2a7747d2c0f701e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ba79b0fefa559cfe00720a07e444589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e745fe9316c243b240160d22fb2463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cecca6d9b2269adfe00423868a0d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eec51957b3150429aca0a7e74b420592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7eaeff40fed8eed75a8fd6de0e407593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0371598c8cb77693fb511c23fdb06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba973bea6b8123e9eb33682821363a7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c79c47c6637a47da791806a3e72b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cacb9a16130e2f20fe46f986e5d80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc094ed9dc6aae81fbcedeb591a763598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1fe0541b01880e97c5c46eea6eaab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf4530d3b807b604b4d7d7cd6bc74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599098e222878ba9ea5ccb9091de5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b740aa10c204543aa53519fc21520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0da2802a9ca2e44498c9a7b105612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b6e2605732ca8921b767843d7124604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ed40e8880201b62d87b5275eb1021605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c7932deb07476c818f750b11bc46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154355c311b91c136e46067c792689e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d8bce5f5c70d6256fa10c746c628608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a5a6f2116dd75e51e34a058d263ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b144628eb72731ee544647df65a84b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd5d4ff59d9f6eec47112ec115024611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c5651e94dca782a77fbae187d045612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c5266a84a5163c2d05be3a9cc4eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741096e98d7aa7e9a09b1ba42461aa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad982baebea741de8e3fe2d81e239615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc27a0b176926a5bce3b2ea4867c3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a148b554393ef648aafacbc37e7bab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b926d4e328d117b57ba1fe00dfc7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c5b162d465a0aaf608db0f2c2299619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69a05059832e5e4b1aacf275a0730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e83298ef43953e8478557c10067ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95325f53ce78cd6b9c0b3ea25258f5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083c3bb744731445fe309ac9d322866623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e240184943c0329a506ee3a80c0409624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74a92e83bea478ce54551e94386bca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a1570f18a7f0e0569f5702932c34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3d198ec0cacb8fdd977f2efdebfbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba027d5ae8da43eb65125dbf473bcb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a93d41f5fbda9862917b0e6de375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed8e282a009d19e924c9bc8332dd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c560db73f4921f4e37c6dc987f8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd423c2b13e820896585cbbfeaf7b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65958a34a459d6aab7f6bdd02214e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec612d8c9a8f8df0bba5912d8f68dcfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb531220cdfa8c726a664189ebc35d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad52f7d0df070912c9c4bab08c10a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41dee7f9f7d9dc565eb5a833436e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96dafe41f87db62ecb72e80c794b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1caa7bacce9547b9f0f615a5a352b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe346e7689dadee4a207bef5b0e902640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070b2dd2931372f19b29d74fc92ca12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd26085352f8cce5906749ff326fea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48989998429da879206d987c667893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ae906b39b1a811ff9563bda906fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55614b96442b5f2ccda94d9cc0fa860e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd8a92c64de089cb0104a4142e068646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332e9ee94c636891e7ceaa9306c79a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e95c2e51e6d2b9a7a21a594470b66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4481b81d7ba87d11da40a6daba4258649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765932c1576603fed5b9a4e3a1c50e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17287597959a900abc59a6e97ab4187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aed64dd7d735e6dfa69c22f06b820652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf46a09f64316bbd89b2ad1734b64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb333e1fcf6b41fb8cf9b9b11a6bd0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61179ff292dfb1071773c88bda39062655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ba3f24ff65deb6b7de0c4531e649656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfb32d3c43170a59f50dfc040faa97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7032d84fdad727ed8b5fc0a53a43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6094b8281ebaed7022b4cfa92117ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe3cb188df95141adc59bd5a856d48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48e02aebac51b822b2e755056437d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b815b49692c737b96c9bc1d4ee61a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe989daf8f9c027180b4e504e6795d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c623352bfaa1aaf4ea6e1aa76157c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fbc1d773c8e8a12f4da78a9b2306a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f894aeb38dda38c969a193ade0c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463bef036222b2c1983bd5a5d5b48a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f6dd4c141941a0e7d5ec8cd337e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bd018852e5f9027ed4f612ff539f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20117578ea5d1f1e6276fed8664126670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6283013495b31bb90b091d959d48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30efaf5f63dd806afefa83459d6a050672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72781e0dd803a6d64f166ce42df9d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8b58baacc74f0c31a54b45e77a22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b380f76abeb92a33823ff8554d0b29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ff2c59b252c3890728cc23ce67b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed7ccf140dc3bf1f61f6c5e5760097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24900468dbbae63d98b190a8b8281678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12437b2fb1c5843f9b069f8a45dde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb81c3657bee73e334418645aad42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc345a843992ec4d47af046e4fc776681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d08aeb2dce2a2c8216574ad99517682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b544ed7bdc94be143fb15b3ce3279c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950648f4005b72dcaffcbd9f2a5e219684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f60d97d16fc7b2f1d3b710d4abbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942505545b177df574a3673e5646537f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c95cf6ab2465d7656c2c3a6b8cc1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aec0bc75fab90a3982dde9fcc1412688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb0b03bca281f9f739e1eca337939689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d208ea587267887e3e4bdd6bc30d33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158ea3ad9dc2becacfb52a807c76b64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f9560c4b3922e1270fd249f59e484692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac45509613797bef5064eba9c31e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951368626c0805ae7f2262d1302ac736694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad886536911742dca1bec7f075f0ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d43e0d24e20f74c0b21eddc4757f8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebddae60da7e84ead72ea0678d5840697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418507462e577b98c6711d605238ad3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcedfbe1bb2d6dcfd72ddac71dd7812699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd127854fe6eead49df57e993b413700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0f3c67d41100f45750ce4848e208701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c05e1f1feb1a39f0bb58ecff63d79a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba9a6957fbcf5a6d0423c316dc5a8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9177584168fe780d6e7535cb9b47a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8630e6862f6e1ee055b9b414bd866a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f484cebd5094c8cb948fbc4ad49bb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f6ca10b0d14764732ad82d37db0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58b78cd3a4efda09fe05a86f55b60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95921c96dac7403f057052889f49e95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b282773de62fec6633e28afa692a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b26e2521a89f1cc143b255e2f6bcf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462be1324b2cd06da307c1734b78a99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fbcdb2f496d98f63fd75bb8da47da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf7addba86b7ca9ab4bfbfdee8739714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd99327c1e5204a17629fe21ba228715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae67777fc894ff537af494f9f2fd33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020b96ddcb0023a77e3aa57b6386d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68030da02e0b6d7d3e29e0f7c85e6cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda4f8363be8e748adcbd4da7a26e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35924aaa98008a4fad9b1094a431508720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939639e5511242c933fe204d0bc86aea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f37d811661c21a0304a140f71364722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5d4f2ad09efdc24e28c9e6e03c6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a34e01bbdea19362aea80638a053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b0f11378bd40bb1e983d8cace4d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0c65e42ec28487bbe49153d87dba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb40b92dc135b5d95a3029013eff2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be710e73f957ae9fae75c57494a96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18337c47a062ff532e895a7cd44a74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8ff103af6447552b94e04d3fd7bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114cd4f4b33822501fda59f277b71e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1f993ef9b4d1b3c9a8e5b50bcffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422e0df69212ba9fcc212eaeb9eb1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e7c2b133e53e70b4f953047de61fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8c76bd7dcf652857456a21709e66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e9747496d839d6a17cb512d70687736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766267abe5f98f191141cb4d43b2b92a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b509d2d95cd0234c4db86cdbfb6ad6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650908c0a2bf0034e21faf98ca0c08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999a03d98629c659560bec9a2f1ebd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa81fab551829282220d5ab79b44d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb296d05f3c72c01fbf3a3c968f6dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9e295324fb6b03ca7363fb075085743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf3c36d7e49599687630cebe5d69a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f799bd215b6f0b6d4eedeb81ca6431745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e985a053cf8af14668a5fe074fe760746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dfda82a389636387611d5d5a7336a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243436306a0952553a8d145671d19c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4c39a293c01a99a6e369d27fc738749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162409ff5907d604541a8e2054499d26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55f5178255bc6969a580304349c0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017732fe406b6ba21f80693733363803752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3b9cd286719391004ef93f096bf72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36c030cfd3568f00d8bade5d5a5fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362d91b9e63c549a5f50ae59843c2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827b74826cc45082cee6607f2c152e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a8e2450c46a8b81f63416237eea48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93b3aedf59138567becafdf3c6481758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5794b29c9fa4294ed66d606a9b76f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a1d784d5d5e777449c6af2d351488760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445d73dd2470fde35542e3a6003feb8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a90d0008990c281160d97ba209b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f995b418808f9a88f2f486153ed7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea382ca69684017363a6a3cbf3390764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7399611993fede28aae8d14c04ff54c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213e245dd95fcb28bd3ff87b2d6597766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88415137a910ac6136994e6ee2c52767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>