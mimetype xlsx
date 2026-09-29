--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71dbca4e5c15a6197359a9c2146271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ae2a5fbd7ab7b4d738529b7319042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3b391fda9fb8b3a5b892f34f9d243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced79b85a6eb346097443be85948c5fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacb17b5969c88652fdb6254d2e700d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86eccc47e674d832374c950d16db4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0e2e657e5b19f56fba49eb1f1c2f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a307e555b5e6228e331c8253c63c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201fb8d016ddeec8964858c2cc0aacb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622117e1a7b98a6ff24d8ec3ce028ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6e0f196da38c2625abbe91cbe915d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df3aea994c41af502c1ad0e4482c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e22366d5f884d61b37f53d7b385da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02716a63257bf258ad88ccae0cb6a5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d2704d5430b8d0e439d7a6a5f75915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92931b646808eff39f66b85f63d1fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0ab73d8821e5274e1e2c549eeaef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c3d1edc62f2083306055daaf943118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad62a130fc6db7836a7f8c723cb2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db7dae6aec6f6c2ff15cbc19dc3c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390614d1e9328c9c88cf92701e21a0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6b6f97cfe570c81a353a7d867b87f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6064623a5ae3f4b47ea697206f77723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b9fea7520bb0058bcbf750beed2c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d158f8b183d3fc1bf0a84f4974ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4410200e9047009848e559304da07926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d0b87b37ae3ae968a8ab496377a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309437673d779c50463831d55d5569328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0666d0951b9dbf6179b443a7f80bd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f048e76acd32be303d2e9281fefb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5809b82a6040cc6a7d8d790f8d35331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b370c54d7ecbabe43c7983e51a4e7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0c7fdf8e8a7e3a881c68c9c7073133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa806e7726893ce23513e4a0a59e905634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f51d60663439a984a5850e83e14035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394dc7f137a58e8f95f70a4dc2cb4c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e530a9daf68110c30cd9415f1d01a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8ba220ad123a7dc9f6f3ee2cda8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ebfc28a604b931ff2fe42c91e4e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbdefb2865076d78e34a8e12874f6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e168cec1a13dfe5d43d8d7ed44197341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d72e7818b944f81deefd3ee8c4a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6321930936685b38e45e2e9aecd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f579d81f25d932e31234074355e1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd2cf340f632d0f5e9397e037a19745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe631b4bba7d5f7f0be1738df6d5cb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692eeae1d1726b654307f75468d20f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000994f1053e374bda0a6670ed7c3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18df709ec174e4871d43a467c2f9a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdbd62b6e92c0ea515e1cceef547e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e6c862c8b23894b22f90a0e5645451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd678d756df0c4cb0b2926869d51fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8a5ff5404a487f0ea3f5311d05a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340bb282bdc14d21efd5c510cb153454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ddc4591ab21ad3977b0f5c8ba461555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385e8fee0a1b68b2fd516fd459e3cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a9fd1fa216cd0c23d8b87feb92e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca4cdb287ebc288b69ad709cf87fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd1c48a4a80f63bc028c10dc0e6e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45bf7cb5c66e767000ec35629c311260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a68c0558908435a92468737c5a73961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2243c1ea9821c96ff21e82c69e98a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7cd330695bef02b2284e4e4a4a8db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e5c256717e74aca815ff0f2a377064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f3bd256e520558583eb02e43e220b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ef650ca3e15cd684edd6d62b70a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7ce70bf548653fa7d3db2a2c496367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f914cbe18dea0990f339bd876c635a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81b3fe83e660d207d6137e3a7b93f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1990bec1f9dff3b01a19e7492c134870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b7131a93d610e1aac218c6cc148271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a07a18b62db4329ed8e37ede39f2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83bff21148fcc2bf61dffc14f38e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546f2dff5c72f0fa5f4ad50b286f0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96849928fcd56e7df2b928c392da65aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf6758d76fd26bd130f3f1da4bc6d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b8380d30dbc5e6a784d3eb29012277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3eb3bf3af593364fbbcafdf3ae95c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db84a9d85ce57301e1a8c898107fe579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a397f310c03e7155907537c04492ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de83cd49111a9943149768ba62980881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a974560f919cac4da47f4b56312d19f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c3530cd142915a7e6869f805bc9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbadef1c358f8f6b8bfd233e7470b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e51ffbcaf98c6505df6d6451316c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a1b5ea8ceadd3307d987a0aa098286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc37243d1e17fa7f0de20a4724104ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0de452d8d8851cf8871be24ea367f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62706448f4149ae7668bb5d6f398af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38334cc2bf73c981dd42ee97fe89f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cbce6fd11c4874e5c62956855343e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd885cc4d0754f325c27a56765a208992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3c8820c8ac6ce193d8d46d6fb08a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07cda18066b411792c79313a43c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901ba8fcf23082b53787bbb3b2cf4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c340171d1978a23339dbd6892a4b8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a4bc350b1bfc08a43c152934676197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55707a5ecf7aec998351dfd215a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cafd8e25767a6e898adb266073361499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be3dd5040633d2bfe52936617d9a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b51e45e6834f871151ec7392d399101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e46e5fe827c0a295467b911b757940102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c73de83f1807b9315f309f5c2e7f6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022e341bcac531cb7c99682a7b160b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a46d36799e0a1443d0bb953daafd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a851989c42aeb54a9060803b284b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63660e052c1d46122446612d0b600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f915cabfdd936e09b2300c0c7d1ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de81b8530fe8543be4271e218b7929109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392be9ca25ea0b6511eae5a17983c91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346a54edd25e50c3c6c582a293cf88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269bc5a942002c64e762cb5ccd19a40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba6025d6c20f2285e3bc684bab09c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c16f758b7c2fe135c9b18e12b7854114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa82e913f9f62aa8678143563ff510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efc67a3eef43c1e48feeb3732ed21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0695ff70e6b2d111a2a1aae625256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff3845b289cd7ca86cb91c57016ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a031041835710e8bf98d0080bbc66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ba72b8828ed4b4d9f47a9ce35e0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e33f74e7ec5569d21430fe3ed1fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2195506bd2e083c76e188d678ba31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c52c2fb3d20f8f2d308a9e612845c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41287ccd52ccda900d005c57d2794f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3163cb31ae48cb21e927d486f26af64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08027d043edbe18d402c061f693dccda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e288b0e7e2a6e71b163df6d50dac3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9da33f8e3f18f64c77c0da59f0ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4399eed0c540842a03a445d1e1b81e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787c8ba126da85a41764a1c8bb1818130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d38101d94c542d2433c2595b11f03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9511f7497e404bdb7ecffe2bec305132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dc9dcba0142cdf70006f2d872682b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76059202a223d63331c2460876be99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a720df6ac930c44a43b00f9414f638135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e122442539a0018c16a0d051e318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36551b489f9bc1b68dbc37000db85d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284611577ac92ddc41f5c79e00023623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac19ef407c71c8b515ee142d447b8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74cd09534e4584a7dfd0fdf5df0f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d6b9f3110340d33cd67f21875377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8def6f63e1cbdcf5143c3245653b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f80ffeccbfe0cdc5a32d30a2edc7b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b0e875dedcb829546ac2f3eb75bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330cbbf90982a84e1504a7dca354c7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b78c7117b6c4a9eacac2f8a715a1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1246a2cac86955be4aae44625fdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a8a3aef7b1b6954a744f808c2a22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b23dac3ad99b3f129851afca0fc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7aedb60249609c9b599d897d524d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9b45a9f9abeaebef26102d7a0318d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8137176ee5ffdcf8f94da3979aaa6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299692dd515413fc3de2243e3e241b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33b451146c70b213311f182fa86cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495babe44ef8f880ae68cdcb938a80b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b58d9a8fcef5890324224ad9c9f33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add6928384aa7c23ab2dc61b60b2d0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965d6c71884385028010491b1a3f04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4026e868ea0f9f4ba3ccdf176db8bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763e2764fd8aacdfaa8fc27c93f836160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fcc11430456ca360a5a910df170c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80909fca300c32e5244423aad93d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712fa2fba7002d80701fe6891491da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf839766edafdf759a15eca033e3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d28d5c6c6a56356b124f660e176c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d97ff7770f4d5023d68c6e8c027bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e9ab0c7da0488f3819a7636dcf00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3607b2cc0dfb6b5f65c489dc593a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d69f01f483ccd293029bb301667442169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608538b1decdb47b234e18647918e9ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eabe1d32dc42eb218927d36cdecdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa19616ebfb3bf556f19d5472bb0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a924a6743a5870365c1c1f30421b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f84381c8e5cb8299bf9ca9ef4cb88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f54880bd34666619e0e17c376e0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dbaedbcd38080ebc39b59f2f32e81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292af7521f88edbaf3d286aea1dc86d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d15125c8e134dedd829b5711bfe70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73d5edfbf375f9f8df0b0591de1b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d802ed8ae209d16b8aaa1c2e17770a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be78776722f859b62827d267b966fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329938c579d27558459b7f3d980336d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3a069f8e322df0dbae4480f9cdfc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb98da46ad536bbd660dc444521c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cca2eae2c611e53c9fe90370e9e8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57a059fc95db516973948daa8c586186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518bc34d21069dc0bc3ee9eaa735b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac608165a3ea9728a21141f9a0f353bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817316f9124eeda9290156592f9a2f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bd4e07863a7669c402ed22b7f3361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0f16b3728315055e223a04a3717b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43260618157dcd91363216a31b56e01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4cba9d958d0b8f2d4b32ffa335ee9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ebd161461f4c9a30a73918e303678194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e67294713859635dadb11aba6b8dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb45815d3556985d003246799056e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710be27c006f657423161d2341276f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0cbda0a4d41d2d41006b06e49a094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b54ed345888b45e6029c63ea950ee0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25701f1277b0864f1c7522f189f28d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11bca07049a34ae7767ea0b9a2ecb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4349b129a050f7f5dddbe3d93fa75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a58c47cdfa0d2be1729e1f020695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910904ab9f3079f72768b7621aafcdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522333321d38c43c1624824aede04529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4361fc8510ef5676d1e3c38e3d70b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf4ada328e1b4e288f541f11222c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d5c3502cf70c697c6dd158b1cb13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7041d783b9ce21573d74830cddad66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b36935d2616b99ff41289ee87d6234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a330e4fdda774789452889bfabf3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815b0e82f2b19804d70a095aeaa405212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9464acec7940c30e03e186cc108da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2119b35bb935b884a1325f4639af5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea44bd884b2243331ba1f5c20f5fd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e10b602bcc09c1b3382bbe37c40a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060375fd8aed7ace1a7be657f04236c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228ccaad8fd8cee574e606c1f17396218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1f5a7ea783d1d63c4809bb766e53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23305ca993286dce2f25c6fc4199a9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e4fe58ecac47441ebaebf5136492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6695ff3f606dfcbce6fff93843aba3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f0927742cfad60788c84366c39f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac1c9d12ed79d7326e982aebb486b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1387cd8db60842856876b4440f8cc6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49692e5aa9764acfea6d275d4fdd041e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fd3022bcfcaacf389ad5c4423cf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797bf9a24a2b6fe61cadb0250dd2bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc499d90d6dc59a5521bca1b72f463229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2631e64e40b7a03eebfc751bf424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d596e2ca8f9c2a7b36a4dd19157a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9650ce4d00ef466a4d5b7530fa21a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bedcf56f385295f04ecd53260209f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee156f7da1fa42dac7cdae74b730d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b245502d37e0700497f602112a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3df4419b8e3a33c2e41b731b3465c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ba506391e52a4fcab464c66831c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477549dfe6ad8b26912e05b111b011c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaeb1aaaee75bff0522bd0bdd3a928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263b9888900fd6e7f1c81dca969ddd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f9c7f9bc9645d8d6954a436ffa35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c4bb6ba44aeefd380a43f05003e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82499d0d29b53861e5076dd369b352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ead38b58c535415e025b78c944db3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011c2eaaedd3ce206b3cc2551211823245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3865358291cd2190d55e514ec1a5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4b3ee073a46de3b2ef11bba053ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b6c8fd1a46f37b4bbd95d8f9af048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d9af71133052dd13659eb62ca87e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd195bef8eaa822237a60e34876fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419bf652451e768cbbee4095c28578251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e0178ddcf9cd991614a71a61f26e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f261baa6b1ab78f9c35aa1077177253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f0f272ec649fd6d85b507c894cda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499952dec8d4ecd3b19be5a2df3734c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c7b424e2b1a6c4ec8e4b00202975256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86703abc003e18f3978fb11b895e19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e3cc566555c9e3b29e849f02cee5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5ccdfec156707335466a78760e6e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ba6012ae8ba6a913fd35ac10c837260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174bb7f1c76448574da16fe70ed252a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33781539f9cd3ce082013deb8b99eeba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a15c0263ac6c34828d88e6ab74f0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b70ad5a0370c9a3f4b12a978f39d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f14c1a6dcb62ee67ce3de503f0ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba234aa7bdaa2566aa8dc7856b1baa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5af0d203faeae4e1dfd71276cd0b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc2d86a2ee95645c2f120a8064b67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774860b996179564c81149066288a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c94fbad75363ea92f1767ba163f172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b64ba058b42572ba88dbea47c272d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101c0a8183086b3d4485e59097a4de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712045972a54319ff1b28be14c3518273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa764e4d9612ebed6d9c8523c34bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89b81a61866c70f16a3719710ff78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3320959a997b8019daa78797de35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce04867c63f0b5f835f501e3dc9504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae477faa9435ce0ba83285e0f29f98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cfd83e3632e4430a2c5d666a8798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ca6ffbad95c65c51a6cca3e5e5669280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1b61a4d4e0139afc477c320e29d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c41e3de75610d1294656ded7ce2b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc442d01d7a846610406423b74235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ee1d51f98746f7b5092fe2ff478f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d922d67bd4124dc3e3fd006495b9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19893435f1d9d7f7bc1263c81d6c233d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ef88bb7c165631d330148cf6f5c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f109b76c5217289cff196b69aca37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d704cd654b5f82ffe71773a74cc5a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0b8f8b03dabae8434da5c7514b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd11c16b72b0e8e81e1bc5c1010804291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2f9b56b3baa6b18927029d45a0bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf939eda3e262e1edd07daaeab15729293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9969fb54201203aadc46ace5294571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770967ef02252c524002668f3d0276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397d343126f034d0763c38c5c720c9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a7c9068e017c9f2d7380c7d13088a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f07640921e75153adf36755560408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b938fc5d97af55d0c372c6f97ba6c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901411ccb09021c5ec1b8dab116e3aa8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2271e3e1f39aadd0cb0b5f38c56bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb45e24ea755bbf9cf4fe2afaffb7b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462a449d59eecaf8c0888a44da83d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7bcf83e2fc30643d518ed374f25a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7345360e8484a66eb9d0bc31ef72bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e537a3aa3ee15f3716c22059f9f7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e577c1e6469bee5666c7bff34cd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a13eeced2051d4d21f71c540df494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e2f264f3d770779bdaa9a0311356309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce05e2fa00cf07f08b82aeb2c1b394310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf9d6c76f4c42b748c25d8d308c8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b6cbbef2c5590a055371bf5df5cfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9c3fbe2cfb38e4da556ad5229ae5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa51eb718279c06f7789f3e5e6a501314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b239efc14d1b3405beab03ae9b4012315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf22f120df909e2a1ebce5a09d4e54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92b8b212ecc114ae0a46855ec100b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa5d955f7c3a82862ae493191df52f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b61f1ab140170b1da5eb97e654e40c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c9ccc275d74493578f9bdc48d62d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56dcbc782aa390d2af3b50eaf4c265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d0fa215879e763c94cfb4ae3f7dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583ccaa95be5092fd4f60b13695a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95c7749fa343b0e5b225f9c6d8b1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e496426e5bd47ac15a9f86bafbce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31c7b09c93f0d41c264bf1c84293e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b29e92a6197b2854ddc8b354eb74d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f94daf21035414a1dd18863ffb229328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed33bbe970d7c9ca73e203eb4b5e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b2242acc0cef9c24f295b018ecb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295f10ff513180889a8f1d0a535cf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593115b1c584a22472988865c075e66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7484773df317d2e2e1d51706a0ef3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59646637171a30cdfc0194efa667cd8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc13d7571229166a3cc2972c71b019e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632d0d607ce3b9aa92d02982950080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142fd08845d5e6748abf975d09d779c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68553d71399e04855204f39a2cbcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28cddf050dd1e98c84a5faaf9a091339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534ebd714a3f52b48d08eb53065c50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b499980a18a7fc966c1915e2038acd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3978824495a8ec7dd92fc367d6579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e21d8bcf4ff7ca8ef0ffbcb14dae26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ec0eccdd04eab765ca38e079bfde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ece657d8669bfb56b2b38f642eff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f84dc67f63691c1f97cf5bc5399e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0cb0e6240c76332362d1d7e828a8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a1cd37fa8f54cf5e22ee749ca4dfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb5f64839274b57cea34908c9077e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66247af6802c28c64fd5e17e15c4f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed763feaf1375a3297196377cb20c141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5212ef2035efca4e73ecd28af1dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec721c23c0ac16ab6ef858ca39fd5c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17daf877ffd6b3f619ac95e0c56e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d35303c525cedfaf4c30c79b9a171355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36414484d19cb2dd73687c86c2f225b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ded5d187d642974fb3624c440503a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000f4334465654572ae735f9119300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac6f16ce59169a5ea90e352d3795f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb57b6448229feaa30bbe68f83ad4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7dc27d31e364191b7de8a01eae41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c472ab26cf71dacd4497215aea9361b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edce4b70a9976586caf2d63ab6438a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411cf8beb7e9e7481e629f5f94c2d30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda308f6dd67db4a99100a044f2056365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c11c65b77d57685681c3646f9e3e88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684551f2f4b89172479ce5eb64bf2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119585ad42717e0d1317d778302f55f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153bf397d4d0c28c19f9eafa42ec48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e54e977d39ceb04f0b837dd45b93f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a661dec46138c1bb29c38e38d40bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0809c3ede91563f6b0124fa63daaa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d61303b43de61b627cb7ce94987fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47528c1bcd6a7d4ba97e58b1bcfb23a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0292986c22c0c74d11a72e50aaa5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74ce0af56a3cfe6ed4b21c138f3e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b2c78143cceef6e9406a955177e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ab357eb74db995d9ca1ef01f6410378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3385e7ef918b04f5aa2ec5a4c1a01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ddee906af099a5de07ce9217c739c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad2a6cf81ea5b5f5d779207615f40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2678078db2a8ae64248ae06e2d49e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4100c6f94f544dce3dcbfecf143def383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90742860308a15b26ad8901e79443e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7ddc2a907abc6a0d5e871447f251385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaf231c9dd94475a12968c3c4bec8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e61018963efb4f79b8cc32e9228e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af87eb1dca86909b06485bac014229388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644def26fb27867844383c993c4c8eb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d660dc0d7271c5e12d089f78a965371390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6cb65c12d9b978e001aa8441d9ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986631d8d69aa14ff9e4dccb386bab4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0dfb9febdd2c57783e828ae047c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325628e338a6a322c7bb4bba99c9287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313907d742b50519640234abc155d118395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a0f71aa6e72c5df9167ae9791bd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314ad3a27bb56582aa435cd20e4e0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8634e5ff10f3b3feddab1debc5adb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031e28462d510f3374b1d2213e5277399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eace1e73b96ee83f4f1e4d0045abe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b8fcd2bd9bf8342964bbcd7523fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adb6f595fe27c79a51d18530f8e8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ea6783bfbc488e9e4b0924aae27d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7bdfc30fdd31d26e0f2186fd26fff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9adc7f86311480f67615fc9b44194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692e29a37f8c20bfe65388b6670ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ca715a55daf4cb39ade9341c16fa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee25d6b5d8d18f5e29d5fa41ce82e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c01848969c46d459ede95ac8ebfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166b32d484ff78769c25a479f5b88a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd429e70a3f42df489d251944a206411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bfc447de7b7cccbd3531ecdbbaf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac4261a09448fb9b9215a46db13ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06010a4b21c81f4a50677aaec864cfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca90f3061bd5a25ec448dcf0b21d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798172603b307e4db722618c51646b93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40732cc8acaece82ba19d7ac2d627e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356479b0fafed8c236ca2f519f698c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce3d2eac7f50b16154c4846e9724a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de13a119e73b7b1711dc4172b1c105420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773efb0c04dc6b597d695ca91c78705b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a051fbd504d375db8d4f9dd3a453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10c0e6df9befc0d3f5d5d389c5de2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c129969297f6cc2e99b9dbefa74d5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e2c3e3fa3ffd192fbf64ebe925fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f8ea47c3cb490bacb68660ce6dcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac76ca72f912c661cc68a97b93ac996427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1643e0a053b7bf71dde340e5bd17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed11158b235d6b34bb457e1a996c46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae3df90054ce328bd965a9714eba90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d20cfc267a16f297baa4563889fe27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6984a4456eb272b14cbad1bc4c9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00451a9ec0822b3ece4dd6fa277da6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998886ae88028de86776662ef6b637f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf343f3192c529cac7cf8f89c927336435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a70e8fc73dfe2a4b2ea3d72e96d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a98cbbd76bc6fe8364a9d258d53b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e911f7e7b958f1d9be2e54a453a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6071871b8d19cac7afd8888415c788439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8235fe735e4f47286cab1cfe661d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ca886f11f6716ffbe8daec5cb0aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762a13882d69fee9b3b81f03b41c6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092459056ed8e9c45e3a8ef616b0a5bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9806505b451c90a87f922783e80a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1e8535564736c07eb474a1831a8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa263267f89f86aa6af8dbcd161ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aace77479465eb14ae58b7ebfbbc0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e8e8fddaecf8470b67ee37b1bcbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477242c2ea5ff6bda1d6ab10552ff35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f4d523ee330927c666fdf5dd0f7db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345555d3ec12912d79c0d34ae25a980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235a587510bebfbfb501f3a1d2f641e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bcb0388bdf340255d106051c3fc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c5e8bc507a127ee3b3301abc9901454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c02c88c643c74749bfa376282fe1d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628764fbbd694b1047b505c9aa1c8af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf5ee7eb5c671c1b56595625e39d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd2e4359c8214509c0d43e46129d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d9f708abb1b5ec05d6c14b2d65ed8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c419dc5a76b0e90951ad2498a5b8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15970e7d5aba7cd878ffd95978d69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff78635e2feab89b8ea6bed6fbb7509462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71aca37338590018f2b7d9a48b357b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c54e2813ee816db0ce55d7f7c4357464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11362b8de35b107dc90f5b58890614465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909b0685f4c8a03b2b7ab933544c33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf98c34cfa1cced7c1f7167bd9341c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43cdc099d5353eabcb377cc0f7c79f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db152405d210533c34735dafaabb10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a7e24f6038011517dd42dcb6e8ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52553480d78f01a2fe552b4ae12f0e98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bfb4def52397e03bfd15ab94c45e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e72af76c7814bfc5f7e93ae0810c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992425694f8ee3cd7454f767c288220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b65f0328f49fd3c7c552dd33bb544d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bbd5257c6caa0afefba29e894e3bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e67c82e27c30a4dff9559a36db470477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783846c68683499cc66edc4a1bda11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e1a9f4b9c3b4d3178cec87ad96be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55832d2f00c6b075e7980c10092545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1abae6c3a47f27853fc5e30f1f8fe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b82ede693cbe042742c7d947d25e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854431030a7847ef2dcb4222a961d845483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24f83f750b91a00bfdd586ae7c42b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be58638a9651094c7fbd09c4644e79b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cac0089d22d513505a93211c797d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a1d57128c2cc7ff2fa8047b776ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd4e60b519b0354a1c57c72850ac13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c36f1c68f18937bc60a61803470527489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca0cfdc8572a7cb18d52e6452ccf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124eabdc14ca856e69ff7ab00d0664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23df6f0d0c7ab52fd8afaaf9b780ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfadcc4b94a2e5566ad6bf0bd2c0db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb42f79aa18095046047a83aebd8d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6430556d8488d2654d313de571b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ea9996f0660f895fbf47aa07290f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0883320ade6cd8bce84447883a051497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7db0d4ce26719018b1acbe30bd666498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d24ec675fb4f44189ac702e53db29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b6641c53c0ef672ddf071781a8235500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a312c864d59caa199c54ba0cd3c00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b93f3622f9d4263506be706587f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e05d4d1d296f3d23c9612bfabebc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2e73e312ac811daef30a9c476795504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d364622bcb7f11e367c44cdba348d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc53aed570cc4fb18c8dd2dd45dbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b03351c946b1ee6cedee244228b34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ec099060d6ac1603e75deb242707508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f3a89419d76b331a00cfb5638b248509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742992631148e96e5270652aae5eace4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c99aff563015ba2c00304b0cefd84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd205dff3a8e3761b1882b3c9afdb2a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19566ddaa8ae0a40570bf70a23d1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a815fefb8c57e8d9ebfed2bba14c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1a23d210fe12a52345501cfcfafb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a9c544e4dad5082f8d69c16920f75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ba254fac3051222b204bb200417f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbbccb00c54bd33c778ad3a199c19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0b4478b107f7eb2da240ee6f7994519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd38b0627ce2b2d2e5cd3ae6eaadfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a3a20f51eb8d95c2f2da92d359d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fcf6208419c03a6dff2a45239c2be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89867e850334fbc8d12eb336c386d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adcce025de92225a085e666655cc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebebf96c7ee0d12ac01951e8c1257d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985fc36151aef72485c7943e6ec182526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5222358eab4413024fc80f9a4f7c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9850b46555d33da9ef61328885149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9c4dfdd4d9caf3f9692a635ecfb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b225672f29dadd6bd7021b6b6e87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9536ec3385d61a29761032b6b7eaf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366838b23d1fbf6f41fd89b7f1744cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7100df2cc0763da3df3f18bd849b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1b813219b63fcbbd17a699e94f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e9cba31134176b9cecd46e9c30d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d209bea05262ab91d00788a25f88a52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9eec005c8704bf3d63c2cb1b044df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa3eb9c64fcae762a36d65510bbba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4770d0b5861b5bfeb89dd79003396a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ea4ab17b355aac87621f83518910540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca0fdf085652787c7e4d56032e560541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da324b731e923b14c48dfd6ab2bedc37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786694f946b092ec92c28e7b4ee6f14e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261295478705bf1705d30fa0baecae89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd92e9e32129d8139f59d87b552c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6236f16d5bce814e64726e707ad6a39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b417b4449bdbf3a8be26114a5abc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d29cd0dea768cd436968d860d680a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c2689466efc3036c2ccf7c5f22f75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1b74ca4d9cecaf42b183f8038353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095b9c96bbc1b9178fe01e871cb59c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f38e0c950203091f2164bda0a37b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09568d994889e9ae31271a15427489c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f47ab937ad6144d1d6de8eaf34b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522f32be9ed028bb0d3a99be552d09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3814fa3907d2f5e702350a1556bf19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02b25459fdd676490ff20b28b12cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ddc68dad53e4b2d97bf891cfae646558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eafbd4b082d4c525bc2bfc1d7edaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0692b1e9488276adf0c41a88f2e81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1381626d8a1940d57d775c4a8b35c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd658b3eeff440edbf7feb774bddb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a196e8d900a9aab1b08024c0c52ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a1c6fdf2e98675b8baba2ed27755564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e3b7632c163ad991e277b0b3631d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8d072f6be03b7622833ac816db8bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7a0154d31afacd1550e6fa094e75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d69c703aaad6e246f0af92426badb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8046976dd389c6bde40cac4ee8f24c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfe2ddf04d2018e0edc111f87de4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972af0698752037134abf49c31210d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd60a5a915a4614016ab26cd8be57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e462d55f384038574261b3a82ad74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728093bff617e483fbb882cbbab0de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0363172a5664dee9b9e9e9cf16fc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575333cd1c3938f661314ebace269d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65723aa270daef3d8d86b9b8c6fc27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb47031923e82b2b7be1a043db8ed9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721483c7271b8ce532b2427fa99d77f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a15df1d07cfb51e5e09325480eba1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47791ee202558c7623e6fc91df416c27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86c5b2322b76df50758a54b2aa3753582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264534444ee5ea0367d9b47e1b70f53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1288bd2cbc27ac00e18b9c16a21802584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e94cb4c93fedd098afd4766fc42c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639f98439e13bff4097527b90a3b5eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e97aaf5e0db4d59a89f1104faa171587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c9973dae10eed5bc06213b002d82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa31f06b7d90879fdff8c45e370e19c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a0f0844b149d1ecfe3a06ebbeb6eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc054d078d8b78d9b1edf0742244f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18573bc2aad2f83cbe7fa6a7503bb1be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd288b764a4293ea8cbecd23c543a8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d47be074c21c4303c1b1cf2e7ce88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a4e473b77cd2a60c3e989b3f9d735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d864e6784f6303435e32e3aa662dbe5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351b9525b13f09b0971c77423185ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3205134ccaf3ebcf9aa64232dcd17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8504969a5523ffaea7461d6e51b80c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b8804bb67543ae146427aa72a333600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cdc273853d0768078a89d5c26999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46a55e1875d941c5b0efdb80bf19d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f6a0bf51de880eb13679d5648326603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af541f2e18c3a3095a32b384cc74d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c1e2857f95ce6704e39afd70bbbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39537dd50f62ea1480d3e6b1169bbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d436cdba92a854bee1b04fd71dd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1f6c79a84262964c0bfbe6ff95f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804aecae58f937272b4c41ebaa1ffd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff758a36af3c9a60aa5861c61d93e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a755d12a893c3175143ca4dcd452a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c590d300bfd0458c0c78bf118b43f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6bda17542192e3646476a7bb6bde1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a749a48b845a6f446c77f5586c4c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735b2f6182cc8e472b9f18559875c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7787d23d7e369a7c3c18e201c5dd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d59cf69a3cfd8c7bf55455d2ff3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c71df260de1074e9f7bfa2b05ccbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3344b074be4e46e6b4ea5bef2da7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00258f19581e63035ff9159349698de3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e65e6d81a5dbe142472dd5abd7005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46d8534e070c3a093e1202a37c9f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c8f1ddab97e81debd3c84573d43c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17c0e3b8becb4dd5ede7221a66365624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a8a1f714ee36d24f69346b01704f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4ba935e7a0ab63af634304571a7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2283518e0d444b7bbcf05a03a8cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb5841e497d72acb0a42260391faf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b459e5850035d547e932abbbc52d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7304f818336c2d4738b4caae8194630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089376c865658b7406eb072ddeee41ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d73e08289ab688ad83186abecf0536632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b76589e55641a6661f0eb70a6cf2a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c555e42c367015c3e581ee1b69833634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3a61b0125f551b72d8c52de8e9d84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b4c6f1ff927d618fc83effb4d4d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92824cf53aae794fd8644961de3cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f5aa63fe7bf76196edbf2a2cf382638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0ab915e1d81b4c34a31dd23c115d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54473e89ff4ccaf55900f338e44b8c72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e02e2b13587f30ed00bce5ff062e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52af1f1b135c31564a2e469716d570642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25e8734abcd3faccd46dfefe78bbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31459701cbca993875d990aadd755f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d197f48e9fe9bbc30296c7eb5b55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edc974ededeec718ba5ca01ad9e9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fcd6048d7ae8b17e6e10307c11c84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77ea4ae61bc8210eea33443ffc6599648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873a761f2f857df21624cda2c56f06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc1d0db2008542958b074b1dccea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4188abe3168190dc80d40e5e20953c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144dfae1e88b8cecea814469d6a06f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343ea4be2e22bd012763b1921cbd60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382041847b7da19a20cdf116488f56c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54e1ea37c8795b7cef26d81b45a37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e379f5149e4ff29db03092213a863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a7e1df2d80d42cdab8c1098c9e46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea9d38b7b8efc386e1a1ebce748014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c8bfb01e56b967543ae0c416cdda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e1f39124311a4e1024f007c027059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed999da6e4024ec7107dd0d8db82e59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e054482b94aa0f2d5dae24414a0e1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb391c7eba9a86f5d95697965ac546663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316495c75a76c09b8b84b925beb269664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c06233937475cd86a9ad04647e34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359729af6f34dc3595b4cbd3a648abf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e0056c9b056a5423b1a57b1c2f93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc706d23d5a5f00389baa68c6a4ed7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6beb89f442a9a2e5b3cc0e7b9e5e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5bebbbafa6885b04020c8fe0590f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b35d6963608dd86228e3a6a9cf91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6401d386cf78677a7aa85c915eba1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49715608e72f566b29336935b6b5ae47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c3ef75ad03c5619043f7f9b42c51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f7fcb6df996e4e4206a7fc16428b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ccca53a6b303bd813159058626a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee09e16abc2c39e8917c7e8476d016677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b28eec4da61f19f44907b9756bcc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948867e9c1dc8b42ff462c9296a45eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb29e38872321e9344eb18a177ace680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c30396c5e9a949f6266b1aac989ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506b2def1098b4948f8175f0bdf6cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a5ebedfbe13ed48da2674fa895201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1624f0fc65bf5123bc252035954245684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e5c68e9fa492b58abe2d1ccf4d5ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf229b6b7ae834d59e7f48c153c7aa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5199d2c086ae52f303419b1b75d56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78652e3e3f31345f032a1faededd9a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb5551b7426cb76c4edd9048831a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99abfb4b531c683dd13b58b0738bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62b18bb3e91f525697de3c91fb7d8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf26fbfca1da85e244f4446721919a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad32867a3e010ad702bd9660d043a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d08ecbb473927b24c7fc5d910d3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7153cceed493bc50c70f7de6063a0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bff3c43d816ab5d07625f99abfe18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc98890063b0d70d664d0ffb1bd441697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea6acd847d3886c3e77ae162928c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dcb17a73f8e2ac8b1fab9ce0f47ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911cce6229be192e00813179b2709a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050c78932f1654b4f19a3835fcf7037701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3bb03a125d4bbb560ed18983c4710702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc613e10db56925e995cd4292d22424d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d58412f4ea66165129289c34fb700704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecadaac1dc9870eba7c8285bc61e612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094679639368a19d7ff4dbd1232b2c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad40b6aa2a7faf54eb5862be1fe7558707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be9fc336145fcc478823b2dcd6ef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d2c6a44f578863d165ccfab746f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441fd2951a026cd794f5783616c8fa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d0c784d21c59205ab49bb23c175a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26c85a4d155b25d7e16b0719bd6ff3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662fda3c89908e1747bd560de6e6ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d6081de753c18b585e5ebd0b284ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a6f9b01d8539877a4040035b2ea56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86789ace5f9c6d99cd82f962ea6d45c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd7c9e74416109c0f6d3b3e744717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7efa8690217085ef6dd5f5f2b83c98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d642f9b506602c4c270f494666e8477719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e496cacbdcdcdc348e3a10727fc56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05b84af6c70680848b6571e2e2878721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5dad5fc879370381ddd499e3af6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff312bd000546356c0c1232a1e7b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b34cb7bba39f0a20824a326517ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191bf8adbc51024915274c6bb683652725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f3989a35d80ea336e0fbf8edbdef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e9e3eaa0f69c948fad3913560a4c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa8a99f60692771619806b2c990d97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56879b474f6bf19c98b0865aabb0597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e600ee7075ef77338c168399b7cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de83893adcf88f850a35084ca09d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765053974463b6c728b9cdbbfdfef42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb85a7777f32abdaa391524f57f9e7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff32b5c940e17a87549f675812f38d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0452c4a0621e5980f51d25d30d28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b221bc5496e0d877ad3957901d4a6e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aed458865a901cfaaa2df2903f2b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42c1022c6477af8eccfe0e0a340f41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29253d5ede701132d5f3b17bbf7f92e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d3461c04714704280a33f71184c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316eb461dfb6ea8c1ac71c098f6893741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822b3c22fb8bc4c6440f753f84ee3d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604eaa76ddbd9a5e45fc6bb626fda75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163fe82528697b49efd94c08d87a2ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ddb091924d27dfd3559a79c257fcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4118b742f79fa2202866106963693b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca3a7b74375da8078ae0eb89a944a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393848468fdce2fe4fadc5486020bdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33fd3cf51f170301e1c455db398c7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c202bbd4ce36d5e0178b8b960d5bb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf1f3d4011e26e583bdfd36aaa7cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58ac6bcd13cfd81f7ead4a132ac67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de023fdea8a15b5ec63381785456b6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fb71eed116d0cb409890074a83c68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73328b7b41b618982258cc8524544d8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835abdb6dc8967b3f6a89311cc52cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a7893539469dcf60673596b5492e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e29331192fcb979257c0175dc03957758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee12f5f28c466220db6cbd71c4ed1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f7de60aed10cfec490761abb2b3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b277c0c0555ae16f87046fac71d78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7de7eaf3aa216d7991909c1dc10d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79271c82688bd422d3758466b3d9f4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0d08c1036bca961d65f419e5ccaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3fa37b416bd71bfde0c645273796765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4322010add6f656f7663720e46f1ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1e17320c395b2120d318faf8454b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72672ea3c155a3b2452399026e5bd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829fe16aa0008e62b38bbe949215767769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f164ba183fe49ff4d5fe3f61faa39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b20f4106d5989c9ec90d5192d7561771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76ad34585e72c3b51bda5a03ca5d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4a58ec03a5b0769f5b454dcb5583773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20647be467ba152014e69a8aede95d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e2c60fc3488ae77cbd7b326801d60775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6976cadcb93ea0942148b98c35825776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2da0b74e9a6f21acd358122f7066a777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f82dd3b8eccd46ca9c9714e1baef71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4336c781a006b49392f3daef0220e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23276c4e04348a3b3433cd510202533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc537ba146fc2eaed6f9e2810c79f1794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb09aa94c69fdb1d3113c0316798c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d284727a76683c8e04277ea7bdbc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec07e8e762a86f5001977a789c93f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926943709ef29634cd5159f4ad11b588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193afab83dd9a41c474c15617727bf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9532b0e36f357bf9a88aff5f22217610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc86b1ef07caff5295d76da5cd6c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382280e4060d0ee1d892109c1ece44f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d74e9f7ce393afc8b0c67b75e5de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04fa57d4392d62fc837058e20085e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03d063b24bc3a88145ae7b7b60988015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d64155da5a914b2b93ec5b97a72216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1a8a6db6445054fb36ad6b7cf08d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12667e850ac9233afcca9d484ef2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe5dbb3adcaa0f4598dc7d60c7ebc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56d6dc962e1ee686521a67f5ad5e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338578eab21a744b307941db241f2e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1bc72eb561472da144368459fa0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952c93f2de8c704fe5a6cfa071d7e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43e5a8ebb7c257aadec9678e09877e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcf3ef082be75793c1073b451b0fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a6c1c5a097497695b6b8faaa2f6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5a4294375bdfc2c53341a2b8be8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267cef287af65408bfc56df1fcd1f5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a16cfc9344646f9b05621f1e5827f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132102101ab790168d4420c344dd99f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8dfd88f73c0244e80729661fb598f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5e94c58c4a539e35ce5af564d4e9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612de0301dfd229bada49c6a5a864f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8118e59470fb4ae75e3fc1932efc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f665ab1027fa271d68320707eced9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e58c0019635cbb56e4df6a0f26dd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b57a79921f9dd89a122ee632117037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73423a1b62d04d25adec419fde91c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366e50a9694b4c0e90972ddb68393d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0ee925df4d3a5b9a193fb7fb850d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ebd8f406ed9419179609eb3c4af0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e84570ff2b9fbf1207d62be9f62cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28b35f8163f759768be3682bbea74b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc394b257895bef51d89f198c4c74644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f4a38269e59f5e2c464702a3e4d0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dba048787c9e584849555c10160ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bfa81f0e3856b38b13e8445ed881547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff398932e3d72ffc7a1e84529922d3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b487350cdbf2c0e07d44d72f5d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aefcb8e55d68f91f74454ee809ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1be2c381dc910bfbd5a4798b5b8c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf0ade763ef660cc884c2492b5d2e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba916057f7eb7a9b2654dc5ddd2367053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e11b6b39a53b67dd76f367c1a72bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b0345e89a09c8ae27b7d17d5b074a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad6aae9e6a32ed1e2bc1f5da1c7c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5df4d9a99495db0f3a1d80712fd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d213deb4a20bf7c556380992ca0254558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bebb7853af8671f4af995707fbcaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f59fbef1f0e78bd68066bb65185c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc59012c5544b378a20bc35d379a1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101aa3524e2a872ecd865f62cbe9b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc0dfab9556af41d5d3c080a810fe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059fdff4e2341c955124797cca99b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5dc04201dc36f03406c70d9ac9c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4abe815a0da11d555ce587ec549466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51839555cb9c97a93e2420ebf72d5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f63ba0f7668ad7b0280cdf8476a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930433ded670dbb9c4c3a5756cd28b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b287404b39376e025513398307c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6e886ab78a94e5c9828ea0deeda071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e007296eb097c09579da92ff5a4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d459cb6bd7cf8f9714f3f64276d4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428201643ea54c9a422567f513f90874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4094c378305498fb7a82b674221b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6573d3d2f191847fe3ce5507f49f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b44a54c5885ab262507237723ef6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573580649446931b34612a2e5168b4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa13d49b1dadd1e3a835ac2ee6f32879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34674dd5de455af2e81ca994ebc03080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc31f32b937272fdcd3f9079b42c3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986365b2228539e5d2a15e6b55266d4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ac2570fefcf7eb58ab27b1059c5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313afdc095097a4b137275b7b7e3e5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddb418e2add139f05a9363eb5a14d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36454452f1eda107bcd13ceab740c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bc7df2f2c75682f5998245d2a8f7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53acf4b78aa760388417c642a399688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556a0b89954bb374b399c5e196464a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8d27c94df53536b757355842e8e7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02ef29b4fde4f76eafc65bbe8ea4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565981424134a319757277b5c86b96092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d152f556423f76fa65abc0f4f0b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f0c45cb148279d0b18b3dce42beb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971b30b0f3ac635c36e36b0f8f4b7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de44172e7eeab5e54621cb180391a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bacc2551073eeb97350e27fa1f942797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60b2170f758075170a539e1bb237e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a628faf49207e917e6827f6e3c9b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039828fa7784bf60e0d59f4745abc0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666bb49b56ed97c51213405878ae7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d2842c293743975b94d9d900ab61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff301a898fe9e26343e451931f6290103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2195febbff30c8164e101fdf64e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342eec67eefcabb6c3755dac30a9d7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3523b252c7feb1b995f675d02c5027106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582952df9a27d29a4487e1a13b03a2ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab0fd2f7aabba4a6086ddac303055108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d67f45f48b0791c56199f91f072f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d285370cab75a055ac639614cb498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13bc3b09c3672483e8234f2e272979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befdbf640004e29fc00753dde387618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d8c6f3b6ba8a2ab52c6795e04553113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b894ad6ceb241bf97c09a7e1d10f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ef180e22d1e45b9b835ab105d00dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fbaa54635f3a3f1a9d88570c372e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2db982d8a1f676d3ede7cbc144a8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f6d81cc10cbee97a16f09ca697a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceb4e39a1ab55669631792e2589ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469e2fa39428fda189fe60158c9e2fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42943dfdf90a713517e571ee42fc3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c1acf362a1dffec9f3d945d99ceb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fe7077650bf2b0a5d4e20529b0851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf802718b83cc8ad4516d41cba4e84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bbb67c7af59ea56d542db25a3860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd584419e6439da43ecc94174494f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed3f7beb34ac793fa7c732f257191127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58612fcda5abad753be3e072439534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342c3d1ff3115746f0ee17ab4bec92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c2ee5e78e04128f943a7ef39af0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac728a2e32863417bc27718cf4415d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44a00247aa0f6aa31d7349f662d55b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef44329062eec339b4d7eb8da2a0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba86ab517b17102430a2765ceb2f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ea11737e219f11945c849279a1ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8575d6bc2d7db400bb11aa94c20a81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8df2a22d8769a52cf4b5599de966137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6dc5b2a1a34d5278605431b8954a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cea4517c34e5d75dff8661491683c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c87816406ae574b4106b7e0111c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6cda9c4405cfbed30da0a8503bc30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded1aca639efd3c804f2e0cbbd8f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73359d220efbb827b07cfd10bd5ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba047bec7cad26f6c3d267f57119e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834706a41f0a47f1a48ffe8dd57173145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792dd204d36f442f07a6453fb41186146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806d07cc395594256ed45bdf6e77c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67b7912cb941be4eb1d79befee8d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c0dbbfdc626a2c4934a8f3733250149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d8b435c5a14d43110a0e47a9cdc1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d18f04468c6389e62fab32fe77c3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ceeace007d078f5293eead6899fa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da76d2169c5de5746b5bebdcd7ca6cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ebdb394028b542ead1f4f2f479e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a129b397b578f1107bca105a4af632155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b2af831e604e9c4693fb03f37cb3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb536a469a0150a767198960010acc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce93a90d2359e21110b06af0938e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a95a903c263fbacbe3774c68e6dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfdd45fc458e48e36b738d4d7cf1ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbe1ab3da1da447a77b19be9acc44c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a58c22dba8a1d4737abf86731ffe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9cc485c520087bf114c278891b4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c26a8b70207034245f6df8febb972164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afefe9dfb57bbad7635c906df627493165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17579506f3c22b57aa8fd16b607f6ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603779212bae395a896ffbec1999b4bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb6464c705db0b0701a17d69f701d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e476b381b5341b34df1ea1c91fcc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41460ebbb90e35be4dd3d17230901e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160fbc49b07ae1c1f8e4016965d6060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5939906bbe06a720e99ab6ab64fd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b1315b30814775a12082a73357473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce989b909122173f163743beb19f1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa170324079e193a7cdfeb5a54659175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b922fb3d56758fd29b9145ea4bfa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0fbf5532148b3ce7c922552a3a705177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7368cd1c33bf3668191d6abdeac24b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d4365f88af03b5b257c50eb574a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49929169c6a989e85448f8dedcb560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b3e16b5185937c35eb4b09b265ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e89a6571ae782f7f5ef76425f17ee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9959ef17b09547d05be0c88fbea0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939843782149806706554a89b4413d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46eed69908d1e115e54486b21bfbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4f726495f7e92c1739d0769960bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ef7b97e62382ff414820a43c1486187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33150dbb1b96c208c31f0f62d9f96bf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead88d033a002345a593f924fc8221189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519895ff14cb8975cb29be7fca8c05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a9892e7897e57c0b3a57e24cd1b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de874731f0e5c8501299c8393be59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380104c5871fdfac759597b1336d59e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e94334beca20ea7b12a2b54c2367194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3c7fd96b9a6872f1346401aa468e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2257aecc4f71197a7c6e0164a9fc69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24601cd29d9eef524e543a0a827700197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a146c2f3759e45805bdf2cd7e63725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b51f726e9915b9058fa3d6f9d719ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e122bbaec2108c4b2911e8abbbeb6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da33fcfef70a0ff26ba5e7fcae6268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d1eca1baf85e0fc555be6e3020cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ac8fd7d8b9e53c7b17656f2d234b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7aa6f274413282f34a57ee7147958204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191cfa0c0ee3153c0f358faf3d1e237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff2e042b7c98a21f70595adb020b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471f6106250d013d021800c5f2ed49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a89ef418eb79e9c6834b4cccdde7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15dbea16e00028e6cb884d625002db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1bcb872875387712c512df98d896210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aaa1b6af24f26a2f13b3b32402ce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c3908553018874eee6c61e825e50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505687c83e9fd5d91410271903c6bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961937239bdbd1dd152765889a4488bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032b2f153d2756bf84602e96b0a1cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e7f09c89292258f697f1cd4456d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51a9826ae095d79de71f7b8638fd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45616b03cedbdd68f9e3eef5ad1fd148218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e107f37fb65854c18de252895ad42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f586efc4840993234473bc9eaf137e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727856dcee69c2a1c991d9584168ac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2982374b9af17ec6b0e13890cc5e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731297730ebfe07dbd6ca54d612b32e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c7d87041b88cd9619863ebd50cb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a702b6f7881d32d3cb321c26a8d8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e108a9e9179dfad4855cfd370cf1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07cea135df5e9dd91f221ff96e7cfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f51c53524f4cb3bb3cf2eb827800228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01646932528727bf18973464a22df24e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8d2103a44b51182d1306a5ae35fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30b8d486695749505d7982c4b666f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f453e77e15117ee22f10824c0cb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa6ba2b11975e9bd23fa41e378889233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52312ec524b3e54394b0d7a0978214ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60167877d56552c713ceb1d4d93ee93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481d389ea66e92dd33cf7ae68691154236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d0ea31030dca9d6626190e6fdb2c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf252b344ca508a761c987c2284ba555238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce07c7f0a8cf9123196f8fbc1baf53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e31b67c43c6b101af7abf03a0d093240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fa529538530f9cdb6941c5bca0f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750348cec5e4366933b33ca77ee41b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309de247d8ab5892575deb8931da4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0fd3018568f18d5124a1d4a317c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254aaf0e4f8bc231f6f0be5955f8573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8452ef92ebb0f59a2d1b51f3af18b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cca3f775fafae1ace0371e516c384247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa348c7f39541e49a72c5f2273cd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6dd1dea49b155fc0699479a58c97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed9a7fa14968b84e8535e1537bb4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95101c491f18ddea872fcd6a21dbb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e4d1e2fdbcac10105925abedcb1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec139715cbac2ce5209207200f261a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d93a4cdab37f35cd5741ecdae6b84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80208e2038f747e5e3a70257b6d13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852d109ae414429e6101b22b8b6a08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d37f5398dfb1cfe5fb480f2549b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17685ffdeeb801556c9beaeee4349f55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aaab2d878e66072a8f865e0200fcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd696f3338162e9818c8ab05244aff5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0f37af95f5ffecc5877f5c686b630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9678264da2fb26a9c6381747520522262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc8bdcfda30f6dc270a26e24154e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8413b0655b2269e4e8c910098b15b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce1b07ff2e0db3950253439e7cfd46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035977e5bc1cd2b87aa3518fd2bce239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a6d469abef9c346c48b8ea9253b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6a7706e4e1fd8cb655e6f7ea4d38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f165f1e821bb5eaadcd860d7e3177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fe4696988402acf686da9039748c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ae87b8b647c9beeb8fa64989ac7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df68b4fe08838f190b9fb58a601beb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891257ddda67243cfe7df232276ef06c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e97b858749fc728d7588d0490068c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f00b0831f67ee384ccba73a02b000275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a6f3924a09eff96033f1db882459f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1bd8b629864ed784224cf190f931e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6107c0b618f4712e76a91ee1dba9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff386265c772388c09158f7b1fe225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152815803c877d699db686dfc90fd09d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0a13eaa52b048dc14b89f04b65c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9696577f0663bf4eeae864416000a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d9b9d2872aad95f78c1e03288adc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d92f7c468b1605d11cd502fe8e55d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233272e5a9ba0e100d504b05f405cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8d7a98a7936840743cdba25f3344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e513e8817e6273b8dc3b8a5c568c6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793893bf5ed1a394b5298d88f11529288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e8eb7f816390e805e546dd6ae49a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb063eedaa49e6f8b672d20ef6cd11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ccbd593e0231b4095c6efecc892b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f81d6bd8d0cda1b1253edb7808b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534d9af5ad0fcccf7bfa9446dc6cd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a48dba71db89668fb8b3b72d04dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd2017e5cfdbd5d444bd35da539e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ebeacea0725484cbde5ba2ac61204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c293dcc8fb9dd4216b160ce0859b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75400b18c477691cab8d1efcfac8e19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2546eba566721ac17ccf8dc663a59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c36c1147fc07b599c95bfc16ddd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa884ab6b89a9ed4bc7f794eaa858301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea83241bd8f9b175a6783e653549194302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623c19e8cca8e34b8ebeb98c19bde4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282321a07a5f39ffe49eb93f2d495cf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084174d35470075e80f9cd602e1b03ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff867df0ba9791545faf69a1114403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f007433acf46841225bc8ba53870307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efd85bb4a4d055791f239f9ac206d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef1d113f6f20c158f6ae49ef280063309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb0a38a9e9ddfdb73dbf340e5401b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7e33144924ea169224e5a188c856311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f01a9698252119f7df99df45ac5f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3380f7db6e00c750c4f7c6e79ab140313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed79bd866be5e336529558b30856af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59007753772d3e85c9e0db131e81b51d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973874e6576fe889f987c92a8eac62ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac67b5867e3543af715bb0460ac2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999185dee204a95f7633474aeb08ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d16421dcea34f533e0060ae38cc73e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed47d73b79b6682a0777e1c31c7f16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b922152b4a1495e424eccc5c9ea0d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5dac6c58d385220ce70eafcf4b744322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581871b723d957db2a8e2c800f36f89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6c64a0bfd7b5278002e572376b7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176d4cc56e03f48d02d656ff8b536a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079dd4e4f2c3dc15b90e67168c2167b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008659ce4cafa45b2b4267952dbb9e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e7f3ede22f05a186f268ec777d71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bede1e5a76f10bf70c3cc24233a4ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b5435a6681e7609b5c0b85532505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29606340392f93a9a23495da8e78477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbd9f627568dba73ed49599ef8507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503bae485bcc6d7ada283f4c1aaf39b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3dc6813cd5b0bc0c1da60bb8828e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35468fd01e25b86503cba0212189d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d57c3f041e167fbf0744e34d9587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caad5f16532505a8b811f56ba67e3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73033c86454fbacbc4feb7a6e8c722a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974f37ef5bc803949082962dbd8d81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58f604070e86d1508907f8a841e03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f26be79e31fd592ffd8ebe920d1259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785032696076b28a28f4740236a6e178342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0068eac165229d9e39b5a2ddc96a25a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c4900157cc4399b1cc7a085cf0e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41720b5a9cc3b9c77455ebee2a2b24c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b638bff5658bd8f8d386d71f520fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d975e0977a37b3ef7815792b3b433347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df3704680afaab5df89309f06ff432348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e52e0ecd8ca50efa29b0a25450358349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fc71f542b8afd2ef1232cbe0e113350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd5751c6e8377c99420f67656e394b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a880be808a6d3a405cd3e476c20bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830a450fdaad663b39dcdf67ec6f062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6409231d855d98ad0b998a8604d9ea4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efdee18c9c3c05532b5e807482ad0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c698fdbd273eca26537aadabc93fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ede9fef941c817b7baabac414318357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92eee622afd6f6df314dcf252d1bd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d2a425c6e46e9f3136f49ee4cdf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53558c4ec779faf7f1ee2352f58aef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2165175e51654aedcfc7236987e98d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381e4c3649dd32a49bd434da9afb02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db77dce460c7f2ad75b02b9674fa9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f8d490d9b9b536b284c1685d865e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95bcd5675259016b7e8c1a5df1204365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab885a118cf94ff3a76b5bcb995e6628366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36656d9dda0748f316e273df44050fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8ff298b0865dacd0037b0828f26c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc289284f5746ab36f026c9ce4ba2c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75088aa337a4a95d869873312ac3d3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a872d3a48cfc8a622ea2267cafd31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09646e6fc667f7205de4e1afdf1f32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140573bdadb4184c7d9352c5c797508b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c210d40d037c738c1d94fd2cc20ed3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15a13914f3de7da13f83a719cd406f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e31a392d849c04c91ff68050363da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad18f7a85e4e8ef4ebf1833ccb663b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500abef7d074d30a47fc7441dbd8550378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67e7707a447ec0f85750431611cbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237fc8dd9eccbde847b96e35d0e8b83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25d770c0b59641f0cfa92ae56da202381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537297d94bdf50ee3b860ff5e8a01e15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78417245a17fea6dc9b3cb40d0f14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856606bda1a4ad061401f57843dfd41d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260e4ea37481033a28ee9665943d5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25aa6a87da4f383366970aee51e03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0879581db21a11b41ea1badd76bbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999822eb64cd82a7315240d74e962543388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0db5a70f1740e446cd67b898c662389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b3ea011c836bca4dd15b48354e5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f185005f3d1db6c0aac68c0ebf53f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf12dd4e214a97af8781fb40db580b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af09ef4dc1d5851301175b7340ffb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d216ccfb3b596cb009589fcbdd562e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bae767f2f2244505fee67a6f3d28fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f39d30541d811468a3659ccf0f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01684eb1d8e67853326cfaae2b1a0b8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f24c28e50f470be6a984a4cc5d9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff90f9153e991c940709245bfe1b91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddb069b408afafaf9962b1e48575a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e61411e8e4d415fc72acf1d91b3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071441e454c0d01543f108009b4320402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae414748643d0b46c8a88d5dddbb2b7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5897b1ab28f313b6f4e727f5b49d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd50db252074aa6d6ccaae9514cc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc33680328ca9a1ff8299053d5155406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1627038ebcc4c3a768d57cc5276d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbce495ed823acd89b4d0b016ab265408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c5590d2c1c555dfb754323656989409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f787f1cba875d9ddd8d913179e3bff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec09de67ab66e38a2260482c312ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642af492b09ef09a7692c989f2e01a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6242cf5167edb563804ee53b8dee9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723dcf3d3f4d257a6452e6ef6a9fee0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032dd5fcc342789228281fcecc513d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cbc0abf18bcd5d5607c9ecce87bfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b3ae1d6579ee7edb444be10def8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed05a261c995e2339ba1c2a25378f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8d7e411adc426bc61b1ec870c615a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21669ce1c5330ea814b70e341b2ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73b62c6450f89521ec17348e112ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ad512a85ac6ab006a891baef8674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bba2bdb4f93b0279c1983d0dd4cbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87596149f9e1b08e56eb0d3c886a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d990593117ca82f2f95fd0f55b33bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6878605b15a68870519791bf70568426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c4bfd01adb76c37141b72e41815e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bff8a5802a6d48bdc7545f4365ca8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7569d1670e776f24d135ccb225464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e22605b7143ca8712174222daee84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31d6ff700d339e84e20e59a2f6e4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c36fb9d415f169dc8fcc51684a69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8b9ebbea4cbf32bdefab6c3c508f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538b8beeac97ed767b5b00b5b3a4209434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e76fe5c8694acb9c75d475d22e039435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002770da09e0046df5854989d9975be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d93207ebbdfd6c76f20db2d0f5ed5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d5b77719d8a56ac67172b68b5bdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87a943543398fdd0782952cc45f45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1438024bec01ac88bc235f964c3108f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ce6f6703675ce88973173dc7b7e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b36aaaa52f1de4571578da9accbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e39a5740e14c5a418ff9733e26fe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4de22e9a7bb818b63eddd20daee81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27599c67b7e0105634ff619c01835445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34d9c0992bf8124b0c64b6121f5b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730525d369a8f98f2bb9ca571c1142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4091546675f24f2c5799666699720448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078056f65fe84e43af5486d0478cac0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e6b4be06c87ff98e3f2c3fc41841450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a2378fba6f6ecde306e7b311cdb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddeed275b3df82c1c7a77ac2ef280b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10086b1c3e1baf6f9d1518d956313ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e22e6324a57632eead8807d365c4f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e3f609d73b87d05f53ca7fc0cb57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d6d2409bc57d401d36d97f371051456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26d36ff73d5079486eb226d1be75a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59d404daa1cf869bb19d92c979562458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fefd63d3f851c9c2ed1688e069ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac4229c1e73377bf0e1947ac70c27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325b4a1e1e55802851623fb0ce019f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c0a1c3911a9ba6d0d2ddb64a3a02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7db6d54118b3dc405c0fe9b53cb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577068a457d2b3fb8e4d070765ab0b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1d988c0f9ec67ff65f7b6b884d5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68bdb8f32304573ed43c023c7613d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbcd9c18aa315c4c3f85ae262ba50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23e434f6a1db8a0df5517aee7f202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e55c7f4dbc26f6b265276128cbda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a01002151a1806091d9515a975e281470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73933f06f9a26bbe8556dcdaac9a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34316c9453deef536f02f20b1f27ce22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377fff591b4eb9022551e030985f011473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad2309ea618157de6be777bd00760f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd4ed64f914d6f2f4ac445b3f4990475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b5f13dd4d7d9a90f3dfead8db77f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167544c0e391c35e8e13ae690e0278ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c443746a4143c981528a141f885c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d68304287a3d2352a1cb7bf5e46d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6db4c9d35fa059b9b624c1128061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f839da0c61f1a72c6378781725d5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17295035583e4c1bcef84abd37d61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc53c97a33a2551d02fb16f32047b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff14b1e3380b6ceab64f27d88d4ca4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eef0deaf93c152328173b2ffac262485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01558cb4ab40bf9ecd78e9ffc7f4ca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344f93e083b84e5a58a4467e150255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbfb93a3bd64f9d5feec4c3432f739488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f9f72bb68302ebd70f18a9de3415c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc049bd30ccbf76c44ff9dddb1fbbffd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561213478b3fd9751d7c3087a88405a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa5f0ebf837b09bff2c9883de10f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a541824b01f68bad2cb2e637f868c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083359dafa5a0853d07e79f096c6d73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9784c61b8ef03ba0a8baa555bf7fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a4f276a9048b35b49ce198a41b71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b6ae10e18a17ad558b660ff1c5c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997f79b7d94d4bf7646624f595b1e94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62525b18c2fbd9b8fc8ce293b63a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e18fcc46d2a3c3d256c717e492e61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba2f2424492ff370e2f74e20517f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe8265a06b1bbedb45854e6e4b952502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247e95ac5d90432d4266bb6f7b09cf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271d704f7c005f9f3200ba3b4ad6da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a4e84f8e2703b8625f4bc09f1ea6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a2bb490fd7f0d80e983cd59e54da0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9adc1ad8b181d46c45f601d89fecd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eac479f5a21c34ed20edac52af314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f5e3d83ab2c1607ff1fb2fc64569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d3a7ba80afe7a78d03a7ea974851510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a214b56fcb2e7432e4288f8a9a3c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f34d0bc5fc1cb217baeb5c4e5e45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c344fb7a5c6bd33c1c6b0cf66318cce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9917a6749d7e5e27d408a14e71982fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdfc4d1fb43a209caff8c60e0752d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe497e720f9d7ec9e081deac1e3af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e596dec39001a7fee4135ff7059a70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec4b237fbffb40c1fea3c90d318b4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528237cc12cf211baf80596e7ef0a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e8c3fefcbef7ade5cbc075f6d5f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec417c23325ebd8b1b31a5f83d42a9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda809b12fbc1e696981c77bbceff73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba820c18466793d5b50fafcbb7c437a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538803e2ac749e5f987578f98dfc01b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610923a6de3e0e4a2c95b83c796f881525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937905ae7c9e4527cfbbbe5445a2d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaad8194a632a59bec2a460393b7cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a8a13e29175bc8fb8165c293a45c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da00158834fba94937483f48e830b5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e4cd13760915a812fb747b7e87e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2c86a9384605082af89dd738d0d7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3093a4851fec42638ca71badbf826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b0040d5c0cd04f62af72eb27e2e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b6dfbd1750c8a77da1bf10318061534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20a607da039348e6ff084bf2c76b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95154d27748d5c6969d48c606310b1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e824142e06c78136594c6fc5c6f6b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c91b760f4d8c0dc5c45ce40a0f9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa6cd27a59c476d649b58210c04d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69366cec3b597f2dd8e8daa3cb024393540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d2160cb2b5a67fdc11f32d0d2453541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc003f36935519e52798c761aacda0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8bf22013fb04f4260de19903ef14b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce8be5f04a44a0cf934050616791a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483711ac7910c1f1ba1a8cca7079fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad4daaae588cf5dfe0b483311b1a7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6cde4d3beef2c85da0a8dd0fa0025547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04460a85e3af74633708513d86c49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619713f5b1fac882386b9f85ffdee2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42340adf8df8879e396d48deb14457a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ceeb07de52f83370525c0acef9b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d59da93c25306037f03646954acf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357314ecc8923d934f8c1844a225b38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17060b8ab5ac66977787e2de55bc4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe89326ac8b245761b005b28785b880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ff94b2210dc227c64799f6db513c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdbbf949a9fbd4c12861d92f75eb70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba37dd3568c73cf0a551230656de7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4754d89e4c3b8f638a802d30cb7b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c92101bb46a96f2536d18f441d17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79c86c3bdd650eb9c856e89eebf18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3410d9de7f69d6d211b7a23f7706d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a4751272265e181997ded7144b70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687296ea5082a61e8a9f73f1c1d8c19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caaa418eefed50cd1c565b3bdaa347565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474187b6a478e4cd1f7f87b271c06e71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188adcc07d8b3698e5198ff7b8f4792567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb3cfccb9493d101f10fee4170982568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3707eb2bbf2e2c6191109c683dac9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2620c59f626efc284c4cb5bd2c05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479aa58ef112fecbafa83c812fbe5ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3621d06928f228f1445e0590e78c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3afe9e257ae16f11e19c6da7f8fd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504511d84e219f08157655453eed1807574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e86afed422a1864a2e5074085c01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc035391862bdb81d37486d35392ce7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8436d382921523078ea5a43a466e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853a5ab07803f581654e0765c31d10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec5d212133bfbdf236fe115a34b0a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4235c5921f8c1211aea92e7f09dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b650264671129c4bc9ad0c090ee26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c20ed7ed42e1259747aea85d2f5cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57960ad12e7ec7064ac8f352d65b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198552e7ad983a93db074be83aea235f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652330d6953669faa36bb1c08938da1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65b1703c2023c61c4a8bc7ed83ef6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e9617409420defe5d582571d5298587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec43b8c5ccea5ec08d4be56ecd928588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2af9f301dc0f4944b3d04f55bbe58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35fd37384ad4642a4e179b35aedccb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05753bb2b8a376a744fa718dcb72749591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689edc41881f579a955179777bfef584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f19ebb32e63d9de23bcfdba9cfd35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de1fb1e31cf9f6c59a7a26d48cfc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e620b379264542be04900e8a60b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376e993984ec8f3d844f5e9439c367e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475681e8bd806000f13d5d0582adc0ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40112f9855516bfccaf993edb102bdc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b5af9606e6ad567f52dcda7634e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785e9860601eb5297a39f95b968075600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036261493d85fd89aece2c3355fbfd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ef21033a9cbaee524f548d7100da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1aee8fa2567643bed4edbdfabbc8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661642059a97058cb3ea92574554b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f42cc3bdee50a669d91735341422605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f123048df3d9238584e4beaa5cfc96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6456903f6b51210134017f755c09d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae8a720060a8a34a7ef55fb261eabe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9422b3b3eb9dcef967092fdc684c414609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea201bd298b96f6f1752a8b1b8844c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942f135486b1b2f2cdf9b507856ae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c32fa0b007e29cbbd114df7f56937612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b92520679cf76ec16fff37585184613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63278d1fc8d5d3ca0acebdc75d4c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927d30c21f8642e8f8f051167d6506615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a4b001eca7abbef3287069bb82c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a8430cfe846df7174d20e975db7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c914ac3a2bdff22aa5649d08649b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a920746796c1189f559778e2d692f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51200a81db0036ef6fa61507b0be32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60437ba3d06c472b1d1f7b84f1afdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97b5b15a4dade59b03f8539ceb4d64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431f96dd1220a0fa80c3ce3cc7cb1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d169b2a6d4f8f62ff34fbe3da62d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43172593084f36186a3815630398e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e8388c81148cf324b56f5b781a78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765aabef4d11e343fe66ee6ef6ffda8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fcf0d8d5200e999e0d20b36a24ea2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736937fa971878913f25a91178e685629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8680a8055560265d00df9975a158a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84161756376926d6081e1484d21bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127895572be7f4f19cff5477ab7b33be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692de381881b7eb22ace02fcc4b1742633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f4570f364f9f6328655cdc1c0d90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0ce1e380e37cfca9d8e1d7475a96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7337571ea9173c145b757f5adb68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d6ab1af17975e1420ae04fccabf86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc2005985d0b4d1d9521422e37274638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c0a630bc64d41ace63d7bd5b014c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14be4c361030441b3a8f6453f3386bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e144eb6a8ef2c5169fe4814034f913a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3fb919a50d00071eab946a6a7212642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371994729a23b8d0793ff3d8ecb35f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220752d99768de1f3e6a41b1bc956660644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552bfb3e2a1aea6bf07c70e138f925c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342339f481019a2a30a21edfe08953646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aadf6313b24db39bcbe918f7e2cba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dd8582ea9732c3529f4389765e17e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ea5859bcdf427d811f5fa56eba24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd104da0f6872c6dc89d82f0828b518650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1321ecb988289e9df14ea0a29466651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a2f0130679dad717254101c29206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988bed66bcd01a3737f8ca55935813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e532ae10ba043bf45cd9b7b75f265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9cb836451c3fa0ed903d26d796a8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eeac062d08c40fd2accec0dc811b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae5f7f6112e158a9f51a7b70969d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da53ef99dedc4fd4999dcb339886537658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219c8d0a063c689f703231ae010fc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b04716866bc839f92f08e047d2fcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f46fe89bd52efc131f0f7bdba8867661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2d6e28305272e55f6f90ce3de0a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b751027313ea41147a57c145bd094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8893d5dd04dc25194c389bc593cc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11859f27ddcee430d3481f9e6f2d9d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3da3a63d72c2efc66a3f14f04ebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e134fb5fcddc3c33e895626adb27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a51db18347616264ba84bc2118ab3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a662591ee6c8c5b9f99349c07d57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dac936f0aae88696871cb42721287670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ca2ce5e859b7f5db38aea25642ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338dddecd1a48393717a4f63adea3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b733380fd8676f8000cea42e47a68c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2656467d7d8f2dae5edb14e5d37e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf232922282ec69f2e1a650912cafe6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fde9ff0e3778055462ac16d9503cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e214bd080fa496e643387623b234a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f3114fb89caf0274bc97d58865215678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfd986ebe20a7a08b46a8fc17532e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f01aa635676ff3e9596d1c75eadc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad1768ece14eee5dc3d9000592278681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f1143634726460af43f262563a0c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1fdc5d25fd0403ce89904e5c8b6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fa85371deb4311057ab5a4d41da5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79d075bc15ffd5d71e35defeba7341685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42332b6e105be0f4a181e7b00ad004ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c07fe3425037199731200d43672b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c04a2154dd39fec0fc831c237dad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d202afe304784bf7d3d6a176ab2d55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb1ae5ba456792e38f195e56f7f9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f81f2ce633f7152739e7499a25b5f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1c9990f7dc3de86247d9e6bf93cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85c9176d4ee34ccceb3a6ec27cea09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f394b3c26379d923168b736dcb21c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949aa4f7606998d994d2135cf68410d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c03d9708b368eecbc9192b50733c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488083cf4c68be79fd0bf389b303f396697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddfd83e0762cc69b4840dbff039c64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec4b613dbe961566503a60d8f22d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b76c535b2b81aa16d3ccdf32810a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3cdf84571aaac7af68210e8ee28a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47443133543ab0ca85924eea2a5aa91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f16e0803681f52cc0e8d2d73cbf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4cdae931e81b890e948423104b231704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb9a1dc15c0282a3db4a2aa67b44f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6abf9acc1b143bdcda8ed715ab9f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4615bb91848299d0e69d18f5e403e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f3ebf48289476fc0ff663cddd5a1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ce11d8c0c42bb5d6829a7ef704d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e12e7e2317fd742fdd717416e5f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8548f9a8aacfff19e9d09ab7430dea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c7eb3416f5a8c5dcd29b67a0c6c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c56a37d8d89e1f766b43f60add8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa47b4a70f15c4d281015fc075b66a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b6b368340181008299bffefda218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f205c7abea67135f06de732548b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e256c54201e0fc01f45f462a9e5db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662644c307d169cf17544a0e4f2a38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db69241d38a2e7b4b7474928a1335719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e38ae8cfdf6bc5a90229fd95a955720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989774d138fa00420dfd3213bf07bbc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d09dbdf29e833e23b441164dbb663722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd866378c0a6ba009c4119112687d041723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940aaba65cecaf6fbe6b5010f338893724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c6213a7accb272d6716a012119ba7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066319fb67c46dcb4349bf2ff44ca37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b4f9a59c6122d2513ce6c81e7316727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f53203bb36e5ae3f85d8b4b51af1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c0b1764eb280cdbe34433b30fb047729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f23cf62884d75c430f40bf6a0b903730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97ad148000454932a6dfb860d9539731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a35ef9e9e3542a3e91600745fe417f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdedd709727efd329206c31470cb87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59dbd1de97d2cb78dc4a3adc51e438734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1886e9e3bc14ebaf5b281bdfa10d77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e695524dc29ab5d456bfdfc0a299b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe075e5ce40e5786484b10e4566cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61187deba8ba42ea5faf42c1768f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd36b47abe52537bea58f1e6fa42751739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9795288b714f7eba81eab2c7409228740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac24ce0af8c18e74021a1563cbba5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a316129782638ec8c62f562ef03b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ecd269a43c9a611367f2091c6f9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880152b88d43708ef595c1a75924c95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1b76b3ed2194216bce08788217852745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc0e504f1ed44d74053bba592153f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c2e6052320dad4bd3bbd2a01d60d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1767640ba20450e69443343ae9b67e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf281c7ecf2ca115e35844d8cbd754749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b325c906f4e7c1da60df8ca82a4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baf4ccfdc87a380f9bbff1d10af0a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790b2812e86a9c47dc3ed943b500555752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368576305a5262755d1d79637ba3d3e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa012b4b593904de4c999b47bdbdcbc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167ec0599568113b4d48d765136d4be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188722938c17f90f8567fa19c0e14a41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ed3b3de31292a441ce164c743c5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b0bae0ffc07a177f9b4566a28c58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d30e42e2fd8d0e9f25a8a02cda317759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f2afbdbcc2aa69cee20ee7149734a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fbe2c670c202e37b41e8bf992d5a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b45fc5ff91bdaa76ea0ff786f2242762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2a6adf6aad2844c152324202ee02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cf925c0f663e4ec1cad091872184a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679053fe3cc453b2dd5c9e1c8f8a78765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98c78e2ddc3373c6c20b3397efdf1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4760a4cea811e16dced9062369d32d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec6917152912ca4df7b0f857ab6d4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d926daa44c9ae56bf6eea1f39697c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbbe0c02e4bab658144087ae07aabe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90317772deab2e566baf6f9a536695aa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da245f7a330bc135e7f75a1853f86772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd81fa7970a2d4e1805d711daa5b6b773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>