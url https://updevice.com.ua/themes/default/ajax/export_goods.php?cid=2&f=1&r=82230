--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d451d42bfed00748e12f86bfeaa9b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489086392effc0f276b58438f46a328a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8683f462091475b6c54f697288243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2a714253b6d03b93829384a3644c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e5d8ec81102463f482c4d10c93b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d2a3b862d60f1ff84f5767102a356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473634cb1d6a2e81d1959e5740874aee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89047a694d2ef61984d13703a8301e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e8f42f24e6ac716b489270e781a0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107bf000d352ae7fd57acb39b0f80610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0e0d00fe4966b2c186eee827bcac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d688f9aee00d3d175cd6bb8413aab912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483546661b5ec871ec4bcc2222e2fe1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded88737442ad06454ee4500a3777614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba46945a3dd20bbe3ee15c5111b4a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252a2cc13ec3b573d64d9165ef1c6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca4eeab04c6f9491fbcaded9639e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d0aeeed64396ad1df428018d5ca018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de76bad803b83f5fb19079ab73f8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f76097c94ad2f7cf2e334eb9310f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5a627f6e85e16710d4da9272449321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a8098f41a538b4b1ea80dd3e0e9fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d59ba3457ab21df57bec303d67f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56348e46cdc801e27dce7ee52bd7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d681c3cfbe65ed043350a6e46c598225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb89beaa4e3a4891aca0dde869ef22426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30fa51a1726fcbc4c9cdf5afb085a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c59eea7a0b9ed2e78742dffa4809128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c95ca9eebd2a3d83148eb7fe338ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51d15386ce1b06ceb483839948ba4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05f2a1c0d309dbe84bbd82e9d407f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f985387542cd1d6c0025159c4e5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200964a6dde657bae158bc89f9680ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57680e861216986a288181ae31d18634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df7647283381dc203e526987e3ff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75212a99ae8316cb420dcffbc3c1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca45978f9d65a69463f312a9c7f7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9da63905d7e0919cc7edd37763cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308943aef822444fda220357f7968ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f431dd627874c2e5868cd791b07e7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a99adca90c8c68a48dda5cf8491b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8362ac298e517c9d7d739ad69a16d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57c698ca87ceb817e575db056806e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1bb212469ea2826c75b763320c4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfafba0b428dff8c714b38134f8d8e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61caab88e58eadc1f17dce23df8193e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ffd706a1338b461dd7e30f67632b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e4af159a8d6d7c801fd39ebcb84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07346baa05c76e981bf7c538b9a0f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006855a612f04572461fc20275a1c52450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33fbe173c0c9dbd7451ac827ba05d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d463237ce3e8ed7ae5ef7533026952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9a196127627f4e220428e13d584ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc131cae1e1172b64ac2bed6ebd2f10854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671877b8ac371642f08dde63f75a59e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597916dbb84dc3fc469d8ad1627122956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e09021cd2b39c14aad7c432389d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c7df618448cccde870a1084c444058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680be84b7a618fcfe5742b7b96dce0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12c42b9ec41d17648f985481eb76660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468d2671055e3f99093a97588ca1d3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eccb08ccef09f015f4d4fcb6231d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d95e272d443c3bace5eb369f7bdc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327d5f92e3e281a350615abd0c883664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3250c8f3d39626d4dc9984f9918bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d7268a3ec2576231a09df5ba8fa1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7ca7ec018135e3dde04baee6e55867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a7ae23a63e157a301a5981d2dcf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286114b1a5883dcd7b178252afb39b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e45cfc75a835ecadf24825e4d778670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349acc3ccc275a47aac9872705c92c1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d51cc862cc823bdb050e0b979e34072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f35c825d19b46d0d6d411ccd3a11f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2590ec7a48faed9d6f748681c19f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0457bbd545e609c02683f8035e70275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f921d00cc5f507d91eabd0b6cbf8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202a7ef107af7b6e38f382451cc3b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387fc1dbd742bd753a1e3f0f27584c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a090e1325f73e1d47b25c6efd0505b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08aede584c5a73abadd0f76401bb9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bde7fc9fd2e7b475789613dfabc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e77fbf4a9c4a979aa580fffdd6ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ace9774a9181d817713720ea1a2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce40db14cf251b91a264007f042e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26efd198b010ffde5557349ca314d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceaab0c849f915003fbb89d7bde9fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b90f993e69c2570d51e2fa71c14487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fa24f247118c1b39abfbf745d1ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536402f4782ccec05e5b84202514c5b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b57d44452a7515c592e209992e69a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92147f9c864bacd662b2b26a059cea2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e6a40e35d524ef36ed8a7629957f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b1b38a65ebc050afb4575fa88a5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade116e7076a7ebbee12f5c52678040994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace53c16a3a6cecb81ba4f64be2f6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478fe7b1fd78a66c35507e21ea0a00696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b88cb6f17d0f0462c3438053d1aae797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3140ebe5e049d4c9774877887ded98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b22b70bbbb1b3390b1f5fb29f366699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdad9f60cc809a0f9920811b6fa626100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f4c19427f7ad8d870e3ac92c77524101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b4fdd70f433257597b7ff1b35378102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003980ad9c398073ae555700a82c28c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797fb8e523551b513967aa889b4c825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fdbbdadafe14a5be93e1aeefbc95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae0b8e71bb801bf50f1bd4171130b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f689a408873392adc048d6f7ea7f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f97fedd459035723fcf58e26d141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e0810a70e0b4bf8ed45cd8d85546b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d87cade40e29ebdb55973e60f62e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544c2cad70ba5af94b473cf1a5c321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63474eb7dfb4a47edf433dde4b2d468112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedbf59884c72930ad1426d46bc177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e810957150c6be46ede7cd09f6b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91770881abe7af94e726e3ab75a331c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f8fc417f24475ab3a61c2263a5bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467d52465e3402a6dfb2c2e6a9f415117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82760bb7b6cc3a41f36e725506790c4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5fbdee96109dc74b87fd783d03283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab870a50714197323661217a1fafca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452c8f510476d689c92da5956a5f59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523559c76f98e4eff7600bcedeb9190d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76168465fcde0079340e86eaeb9f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a63b02031768d98b88a8c42188a07f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d85d67a8755e24b833036dc61b35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f5a0d7aaf43ff6a12ae396fd60ab4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26545a3b3c8b6b101389ce2f579b661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea63d697430612cbbf6e2e99e5755f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76342701e8f349fa7919d51030593129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716e2912bd8dac118e710b823d185a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf0dc823b4843af4c6e57e5696257131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007e771123ac390d252c5e86ae9f9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db612fd975db7dbc62a69b3857fc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931805f68bdbd200e6d80622233841f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b55b7b203154d831d706ab43918e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bba2a887423126a7c7595029da1c35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e68aa0c7c71493e3c45a01b378a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96d8bbf42eda859a54e9802b6cbf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa9ca4828c064d10b96b3a4d02205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c4cd747bfa431ab649e4cce25655f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6743399b595fc3a6093936457546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd7ce6595fa3862d307978e5eacc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54821e4c9aa7c2eaf64ab76438a88fa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b355364cb634fcebc7e7d2d6f96da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47a8f02859fc88cc5e9488474d1b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa856f61f17edb728975bb145bae74f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671d6cc4aa1e5bf04a6eed1ac248ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af593b1cc2b837b960980d399fd84d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c26b9a4d8179542024045489cdec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153dc4de1be28002bdb6fc5fe34848150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a2dc4e2e9e55b09c7113a2ce9cca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762cdd82bf68b597c407835deebb404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa88e009b838ffa27851c02ed66167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eecd1f76428d2c9e7f70e166be1a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95702dcd429c216e6803f05e92ffcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43d6c4fff3d590f98634f2fca0a97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1f1788f137b48859b9e2176f57b86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b2afd7ab96dbc6b19dffd73e13c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695c713eb72d78cf9e1bc04f852d18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423e52b4f819f5be5548b2833a56dd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ba78ae01ea1b3a0151f62e4271181161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ca0397f44b66027a2d8da00fbfe43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e4994f4c71d158874b105b96b24f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a240c78eff0efc17805ab256f462164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148db363f8876815125e465c7ab5cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b92f0b3cf1ea6bff56eded9028a93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba50373b732fab623f4d7c980fd62e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00f9234c51bd2ccbd7720ea8367a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f83be7958697b57a15c023937f6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405989f09dfc63e6fec5e8c727005ed0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f3b3f03066773d2484fb69fb0ea3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d2844f615c9c1d0621afb11e83bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb161f7ea025bcaae0599283e33d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b378592fe3e0bec2314c332f1523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d1376aec265ccaf39b3f6e1796737175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81077e6aeb3aa6351fc4f60f6c1e202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ccb5ae9aa2d5ffaacf1030c965388177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4c3632add6fcc80942fee0852e0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc39bf42c2abac2992d9f25f31f9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0436ed07a90a88360d7ed16db89ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62126e387548c30aec8b880a519f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d6d9de494ab8aebd497529c7259a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e0de1ab5154ae0874763a57648b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403193c00a83b53604c7080de4d9f415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b381a7c3b72925aec6242e36fb7f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3634e13d4ae8fef9dad3a204a46291186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc921ccd627db6951728ef247bedd50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cdcdc0e831cb44314cb6c17c22f71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d92753b850c2213082a8b7e26a192189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9fb59b97dd8f51e3e44b4a1c6a32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3003494a64bb7245d74c417f3247b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950b8a1a6a159adac3c4f3f0f7a063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e454372dfd33a0595d725a25f1cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91019ed052237cd2f8cab7d3a3f3948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f905cc610a07cab655daa4655e89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c2f55e3ad6c2a91442062feefd1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799783a8700bffcb88a472ddd200e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8549694b2e52164e1a34216461f75e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc0201155b52d78ae0f730ef03d88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971db808b4a649bf5c4acd0f14083e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0dd15c546c310b4f425d361b48bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e64d8903e5257ff10d4875bf6341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81805458b9edeb027f80b3beeea373e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd340baacc29c8e615d0f9222230052204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061360b7a0ec9e38669f1270c113e72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbc655a3e64307ef6cdc367deeae3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7445dcc9b9fe20a11022da92c0547f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233fa9310f83c049f769bd503494047208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f3c79ffc9f8acd180aca301d4156209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce9ccb6974be634a4502a842b4072210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8c94885a03b6c76df54e3d523417211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ee64b2fc29811068cb7ce4a6f005212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a059ea323ebf28562da96f87152db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49d196c71a611c17540771cf53d74a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb972f5b1e2e354c46c08452c790b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f937e36afeadd1690d17d7ef3d743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a4db9cae75d0fd59864ecf74e048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb0b1c4ecce5c55696232c99fb391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef16332ecb519cbabc487aaa313bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc808e3fffd3feb6d5e7bd456bacf44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee3ef9d647180d06c4201ffeb105fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0903c8f57eeb9a66da537f9f8c85c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12adfa1ae90271085e7376e0a86d57e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5387fb243ae7a0f78f54209e743c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d5a41b9e45ca789b72c203db47f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc52fbd1ebcb4e07a9fd250f9caf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c16e7f41d7ea7def1b9744367ee76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f704dd6bd67f0ea47862bca8aaa6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030cb77f18112b9a2195eacf0968a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b158f0fee127b75deabc2d8aee7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b718db669ed866915c2375c9659ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25934dcacf7aff7be4350261b22d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c9b6319d9f9f6c66d83d8c5c0b80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf275a7c0304bda138e8f8e0453576234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1552e06ac27866bbe6088e2ad614d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e930e51796df936e878441211b9720236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76a0745a5276e15a5cf645d2102da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0839a6464b7159c3bd709f23167a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ea8227ffc65bab9089c4f66c8eff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56734293595bd8212da8625faa25b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797751038ad166186c5c3d880d0c633241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617a992aede7855c7fa396d98470e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738ddbcda26785b0707e6d67010cc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e079a32f00314548f0358c323f075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c402cc01bed3f422f42a0638b1618a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea1ddac1ccf272dfacc9e80684e897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47954afaec595e512b674cf537ee46e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037f8bc9876b4564dccb6993b6890a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b83425b591d829d33a20b24d67f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f026cc02c0b92420b1f0d41cde0b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8d712a8402702393c1693a52f3c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547006d93222d9ca98d6a149e137ec8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d90ea6f7eeee325ba7fab95c9ac9a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dcec96acabba2902b6ab15400edda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f1c396b6793757b8eb5be278a45eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d40c71e6d4eb6a7deb4660afa16eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d9523cb51a7154cf287317e32d23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcb6dab826442c84e7c0b13173c617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586d5e9e31c93e0e29a602d18d5fa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20927c0d267a0aeb28c08d57054ee8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb6c7655454438e65b8747c288d23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888adb1fab1921423d0529a75cb0277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770eb4a178c9106128e68b41684fac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2230b302064b75f069a9d64768059264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0308e6fc6c844f33f8ca2a2f08db4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b749222d525b02c6abfd5cd7618abb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c358363eaeb6e16d0450020ab5aa51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b50cb96e240cdfc96911332baf9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9dabd1e0545106cd86d471bcd735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0adf0c01ba7b21169b2d4f0405da7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9545b1dfdaf9e387870f8b2870c940271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a5b3a1d73cc1cb5011a880f2957df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a9991f977ee9a274c85d59039cfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b5d9d2565d7e37833fb19a0921b26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7b58cbd15d7b36de736b9f3df484275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35785202628b15a635efa19b86292b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812f7a1f37e5c9b2915d75b59a5f08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1622d222d88a9290af13317ee499dcf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f856f05d606f518e2d2f3af3e0fc28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532951fcbbe2b067e38e0e6fdb37ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf551d4219b185138ccb1623dceab52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6050185fc27d0f5f13e079d7ebbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98a6866e0db4cb967a945b480edc23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238cf1df1742d8b42d6489827a71f8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ecfabb720175585fd145179cb3b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d1a0dfa31cb5b6c340706adc286d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9530d5db6a18c6c92164983c7867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0f328559635fd24b16c48289e4b11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ae5ea1dd219240940d8ab5056927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5ab5ea5e36ff3463fdc23880ce82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39551d9d8cd5c92e31a105dda5b90011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b824b2f29a3b9f3338b8e2181f976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d894b0696e2013dd2a4bf420e912f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc98758d85af76943da65eca0d4ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00a085b38fe0d814c14d6c755eb19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b43bd4ac41f716eb872a3584b3b34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668656e50d2ac69d41ae0a9620a69dd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc9e395c074ef5341eeec8a947cdbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d123fefbff0b942f7ac228b1de9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cacee07dcbc4c5df9c63c5bf3ecbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f754a562c9346189b57d8c69c93c5f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed567cdaf4ab72cac8e31075459894b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22f175fe1b57246b85dc7c86f3123303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac03f8ad83cd7235271dfe7fe66b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c7e065c502451c37629abfe27f22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f48677c84b76c19d4792385399a1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1da7e34f0a6e8b932ae218ae5d3b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d11bb4ab78dfdb4f7c87584a17d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ce37cb52bfa6278df98c913a5538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce7bc24401277629bb63ca8e3fbf5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567e540730998e1e5dba8b152f15cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548e6e51616fd24f384babb9dffe44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a5b69b645f08d82647c809404297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e7d5eba5026f5706a7a51865aee1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4227d629d0f1b0153d25f7142a63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82fade0e1bd104365732049bf9b3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672e32af2c4d3f4645cc6ff76dbf9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2f02643a22d2306ad4b5d7ad70afa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f64357a542d2b25dee9a7dc599d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957dd986f4932ce314abe2fcbd16d09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625689cf1d5a3550ca51d7f61c9a887321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b550f5c4c4b68fe4a27a572240956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fae7708303b0bfe97b17bc51f419a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa1fd5c04984bd032120fc8e73e45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a2c4b46191355b63277975d2e481e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02727f76d021205bab8465639b123cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb0d0a57c7fd41f920ac912f78c197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba7fa96d244ce2e8f6b6874ca9abe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d034e4060bf150fae201613746aa2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879fcfccc024f3aa412fa06d4a8b58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ee8978ae049d130e4815931b61d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05466fcd2f5f28a368561fd06b24f92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2be88b5abfcc42237733d71304f1bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e834987ea412f2a37dd6554d7a314334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f84f01038f8957d73b65eabc63df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f633acf899cf8acf87d5714652fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfdf5d25ec133c9d79990427bd315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34779d1d6ee3fa5050585071af29553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d6302d8052017098055b4147fb8fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a2c3168bd6d9a14908ddff521dae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781db8901d3a3498ec3cb8df2eead01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30ba84e4ddee0ad7706b39996c23b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0a58b7f07197d36fe83ef052cb97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1265db81e5f23b601fcd3de40329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a0a521207b6c6e9499a5a68495a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecde8ec7aed5c8a43f832ca0f6309f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f534c1fc3915147663cad885a22d4a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5156d662a033d0f7991524022143348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d129a318dc47ceb0fcf19ec7e46af0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd399baadf776e651d6e1a410a9f3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01724bc4f2331a671e3aaf3963cd9526351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25320cc7be9846e7b6df6d00eb37d00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861524abfad07dffc131a0ecd4b61b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960857940ec4ada5e9b51223eff6a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b7d4dc579dbcb150bf95ac22449ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953a12175b7995d075937926390a3dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7bd7f48ed45e570975356ee3733c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623198bbf91d9a082f47963402f04b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc4951f7969278b3cc49f8ee02c8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dbefc3eb9ee1a9cf3ccc127448a5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935790c31ce0fe60722f31474dde917361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7888ccaf02b482d78244b372d3836362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901b6ddb4ad64ddd78dcaf338fe44b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f005d8afc200c1b66741e9eb1c3a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec9212d1f039d970ee1563f8ab6976365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6674171e873ae44e136b33162998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6e5e98d7aee344f032bed6abd681367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0989b0752da4e67bb4569d60455076368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc090913adfcf014285c99f2ed1894e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ccb6077d4c52e997f5d3a98856bfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271504082e9ba36eb0119dc582df01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40335c19aec7c67386ee6d57f0b5cd32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2806559ab2004ff7e09e1ad5c6d814373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199115cb91259437647b68b4a86b13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba036e1768b27baa279d76eb9b128fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2664932e277fbf24c4405e2e84d041376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09dd8997178f1681837403d161d5de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c744d53f5f288c44a7e09986736b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a86e72ab982873eee7ab2df0c0b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e456ca825e631c034cd35bca798ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5b8a03b7a3cd38e3b67a76646224e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da076a46778ade46189cdc945129fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0d4b0993c3dae3673f27c1994db7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd57a2f54763639e3bb1a454441af8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdff99f24440d5c3e9b8ee51149bcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506df11c5387d156d8e477313fe1249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01b2fe5fefda2846556ede28272d38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ac01c373b70697c9db941e511221388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab356ef83f6e631763a6c6e342992c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a4ae30088d116a1ac44e74e777af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebb3a3a982cca8df081ec3b6bc303e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10491a605eb30582eb8b06455a337392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec1030b46d5af2f999362e428911a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bbd824984a813547415a1f67e178d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135082e645052d61b35a1e6eaea2c01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16411aa5fb8e6b35deaf12cf8943d38f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78325f2e5c8d763d83ab427da36e959397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33f0fe57cc0fa727f97e8ce0ecb22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b8639a3d5002bf91d2a466151f71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daffcb21ea988a163f234d4d0d0a74b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38fbf51f187a89d8fd0180eefb5ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72242183c0e1b3ba1b274ee39065169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b819d7fe67528cba769173ba53fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3fc7d064fb2107563b83bf1a9556404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515df1e125e7130282ce287ab2c4d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f0937d33c61ced3a05aa4a11d5dc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d808cf94f736315741311c045236e93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0c60c67143482f5f42d011bac29b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8aa3dbc9ab5f985ad2478c27b6c93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6fa606d4b4e52c8ac6a7206cc6b03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206df99aee066d78dc2bc1f538d56e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836e0f51bc241448b5419119fecb7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aaacf096043dbb9c96ad1f54e4b09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c977b2b740eb845bd8255fa861326414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e039a989871c24823373a7a04cc8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ad593d2539870327d9f1adbe5e00a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d5aa167f79fb67efe2258570f0581417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba32e8b73bc7339a5c5237bce5f8b5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd599195f4f2fc2a46c5d943b3018b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8b2a4c9ffaba8b8247220cf0c0983420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194f8c278ad6765e78c5b71197a406421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9fee3690f5bf89bd89ebb2e346b7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862706d29b1c7db0e5220b0c7b78537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae83ebe58f7a9cc41ca79388ed4d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e94aeb027d422de9394f318db74ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b318ebcfdd6b10d7acee8db3dcff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ff8b9079c7cef35cf711c5286cc6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c046ff7434ec6850a47a53f153e9ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a2d7babc6f4616ce07609d23d37cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411882f69457c770af6961e89d784565430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5c190895af0180496399a704215d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0622c360cf8f51a8d74ed2e9536794432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18428c99e980158f63ab500d703df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e778ac750df71f15c961264edafd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45679bd743476b1cf39128f22563556c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af09f49677dc65cbc270a590f7e988436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422ce425e30b8ae76f599108fe0ba51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78118765b31e94c95d11deb02c67b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f5e8fd510d45366f72a24d91ed385439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776aca6fea8c8b926ded6d57e449fff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcf17eef0dda6502429a341d77cfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3ed1271e08b087be290b3f0fd133442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58624a8b8b9e4cd0b9c8e4adce39f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63c87ff622002d4738f1d12bf5eb24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea740dbcd43271be7d7d955d2da293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429304ad23a3b86b79d82b4a47e608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e03f08f297e3e0a8fc0b3daa13766f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d1738bf6780c3cb804655165d698448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9ab18fd7d4fcf4f1e000832fdb60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d54f605b8243e306a0658372e57f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11170fc69696793a8d62e931c207b142451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19289b98a96a47717646d87714a7ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6aed24563b2ebd3556c42af71f12f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd1ede30f6d0b236635100213c099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e638352089fd7ba8c657dd66efe4ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2426806959bed2d90fbae7c77c617456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280223c01fea1e0a9f9e5919467d60a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef945dd6740dba129e7b924c148ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4cafe1db27207f45dd599c3c2c14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349278320db25747e0ca5e91332ab8f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4470add98c30205a0679be0c96bf05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753e8a0d8c0d25ea4a3b9600e994c1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c92e82e8abf4788a3dbb9290183a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc6dd4dc6fb4aa0449d1a59a6988a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185ad896ae8434c65e793b80d94cf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7035bedcd0d89d7e1f91f1cfdb0e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f1e6462d9bfa6169818d97d5576cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf8d2f165207b88acec8c4fa84145468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3948c9e66d41f04cdb9c847afbd974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5d9ebc5e0674dc478bd289d3c603470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9fc3d8573b7855a9af70977b76acf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea348b31c679a0a4d9b50a22508870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de6292967b266244e8660e85749aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef3c9ffec7160aa05a418e002b2d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8623ae150533f4f9bc4ec4a2066d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed05e0aee81a5cac1006e8aa70d28d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3636e915fafd63173db47a8788595ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04869ba794dedef5ed4a6dc7e968b83d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f92f65e454657bce5c80d67f68a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ab9bd632544712a5d22d00498d7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071539eed73c057a4d35ac46c62aa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375032199c77459cc6336eb7ef4924b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3971eb72fe6204be151dbf278ddc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c4299571a229cb4a268128ce198f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675cea4e3ee3eb24955fd07ab00b17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a012da900881079fdb794a6590a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776fff9388c1aeaf7b895d6b5d0b577487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79271e945718fddffc186e3ff4e6db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4935bbcd64b646ab4b366a94229523489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af94f9c684d4c0f5f3950e53138ac6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c6b676dbd3897e09720a7e43ec60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68780bdd5190873684f60b7fb6f0cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab57cbb7ed12f5c8d795364ba5145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad328ae8e049b3013825df9978ff8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df66bf619e213222f9ad9800929f99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c8db7564a35fdcc6d7ad80b8008d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381cf4e914f4ef11fb55aeed62a4cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f9470585de52ba8cf78222858adb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914d98e2b499774398cef93d3305c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d2a90ade0fc10a64f1d0ea6eed17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5da275a4c08427e352901947db562501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a55e2e2fb005988872c0d8c31160c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d850233d92240c43dae865b597cbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12271c2d55697e77b797bff3ed4de3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121f7e0658a5b67ca3ffea00a6e855505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353edd1ad626ce76348986e7d94f739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492400b798c673cfd5792ad7831329b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bb7d1a3e737459d03390ab3245483508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286db9835544fa926dd885e9aaffd992509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbfe7f6f855b09dbadb695771e05bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117126d28ead19a497ed6c4d13f32d03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a0b81f52f788828a20387bfc081cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f92e312e4bcfe961a41002b01ab1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daedf63cbc1c4b8274f566cbb83dcc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd2205516ade1f9950d4c414e163d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2b624794c027d770ac539ea3bea2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aed2a3b5f7641a337ffb435b401eaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fcdd76f06c37500a203241013946f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2169b592b381df9b44883bb9a5ac5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5d236b91f9a597ef76c4ef4f3762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694a996cc4281b3b250dc89a31c1e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195c79bc9f7c8d0e2e3e77ad41dfde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ecd3a9fd24c60766d630eb8f32138523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1645ddfaf173038027a65c928b9502f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de585a03d51027f41e78cf8098896525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebc94fa8e5cd9c6af6dae223d1b7c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934db7af552bdbb5371f98c38d9d656527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0343cc51baf814016d24530f9c879528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61a9719c6ef3b74f565952d026a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3805b3d32f3a144799047c403c64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca9ede4ff97c6324fd4f464eceae6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5450743d0e557e1be6344404622d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedbb9935177d22d2d675659c4846c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df786f3b764cff13581adcbe978503534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9a0718bf3524b98b258178b169b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6823237f47d11271c207238baaf15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331cb86add4e59bfd43ef6b8318ad4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e794f95c20280e2f51b49dd4c7706c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66680aaf8271b49149f78ee88a6c01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b852897abb8a295b54691a3ddd0a690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693243ee8ebe128b3ab73bb81156062f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1156cd19135158e1a867f3b2710da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a168d8e9b9e75d64763a761da44068f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586591d0aa8386fad60934e3c2dd7df8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f827de616a12e6a809cdd8efe855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc73cb16c2ab98367cb0aa94795e6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6e124beca5ee85021b370b204a5ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9affcd1bf71abd85402d039b8f413548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a7d3c587cb916ec6fa242219eb5e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043742c71a89befd56a795296cabc77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ab9c2712e460c0e73f25a4a2a6464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475617f53f3c8f2699cf21ab7e16d150552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f330f89ff0ad43d3e1ddfa8ba063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cc939346e417c93f80e85061b1fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432332bf6cb2fe5e4a49a32c901d17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57854e1d59e48f5d1661d069862d536556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82dd9a51a1f538547904e1a94baac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36dc7ea43129d9c4089b19939a5019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928840f80d38e4cb1d425783a4cdb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f95849af5b317e3bf86c4c48021933560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5967b6a1c877848f4e3ebee487d36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e48d778b38c1f866502ef6edb9dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa01b751208b706240beb319c73ea6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcad04bd56efb5fe41ee6ab678fc329564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666b828e9e89b7b557b7b8919c1253565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50efb288f1dffdcfdffe374d30074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907c06b82de514ed7bdab8260d597e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b7c726bcc4e2d960b42ed582a1952568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72382d9c37587514b032fbb9182333569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89552fca6f1cd048ff5907d7ab5c0bc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085a6a7da74033431a536aab725c94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbdf13ae4273dc9185c817cdc8af39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b72a2e1f8dbb21a268e29ebadc152573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffbdd0813cbf549d49f72dad4c2880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96cb0fd0a214e0804d30a7dc283a30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628471d463f3bf6e70b62781fd053cc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c621e034516df0197db77466375c1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d588249a4a50343d6dfd98fe44a5111578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a285d551458e3d4f2a0523a6b5135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e395122c2cc0d81555e428bb511764580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c2d7f22c3fc445eb4be4583fa044c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c87bfdb97aa00bf01d555b9a42fa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45efeb77fec6a6ba6e33f4ab79e109583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0af1f4c354e3f62801c08c0287a7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b80816f3be45cba161b33dc4fa70ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5176090098ba4c898d6ef5a0d5c7c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f4d8d1b98bdd1e863b8567b8b055587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d42380671d5827b00a48e682d5da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526a9de9cd18baa851bbf8adb1a7ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e621fdf8b8763c858a9d3afe92981590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc8c03052bb296249600e9d3af3331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1fe7abd5c061456c0891e8a4ec63f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080560867debfcd579aee846c4d946c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666efbb0c1e4c2b54df6445a2c11a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e08adb12ad00c08d36819ad130d336595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4560ed02dd575ed3a0f46b7df575f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ac848c743e67c84319113d91c29f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c4c793403416b1890b4f01c2aa6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f60f8f2c4e6db2955d0e7b11005ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e5157925498cb2f3fad805b16ea5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925b5d52fe76e9190b747081c093ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2339f3470624e95dc17c6f2f226c44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8abe5a8593d28a3ff6cb90517185be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c3f8c7bb6107e32ef3f3c44b6efa7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e81a6c679b9f0973dcbf0584a07fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345921a7854e5726791eea85fefd245606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a835efe60c19c1a7fc2dff1c7f5f067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39c385ce3c341c5f4b593a20ba6e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70dd460680fd72ee34006bea19dee3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629924e3f693296eebf2e0a0d6a369e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144baf01c85f70bce07fa9f9c968c87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2a8245d46437347ef43bc30ec140612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63b2053db13434dd642fbe2f99157613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48d57b39a3e854782b806557c4b7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f97a38888c0b28c68e5d3b188abd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480beb9b11e2ba02bd36890088c03b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8078c438fced16530922dc5ca7ac455617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c3a5199316c6a812af28abfba0a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a9919125b15caf9798a9f0e1ea80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02a26d87e2d1334319b6b8b1e5ed5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308df697804f14828af194c69577ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f4eb4eca6bbc62113f05d31b176f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba7e80544c62c27adc3debba812982623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c9880d2f60da212178b8b3c24d85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d00c8e3357b9f789e6a8d8690c374625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fc13803b65e2b266b71c97e164e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad1cbf00d73fe094a41f4ca9a12f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca4eb52c4b61243bc1529c2266554628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b8eb518559135747d5d0d0f02b5fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdae07300d707e84e9fbcf699a579b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820f7bab79326056908bd2f44d6b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b8b3f750b144d9c770dffd334554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a6281378b2ceaae6ebc8ebaead31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe57426792aaac6390f00b7df37af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c005e51efbefbf86da23f728baa6c7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a0a778767d97385a54142e63b447a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be82917c4d82d66112821a1a5b48b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9c5d41e7e88f029edf668ceaf6ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366d100d057dd0fa3868dda3fdd1e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387149d90e6ca40b23d1a7895ed7125f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc3f2f7087dcbd58334d1af7e98eae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfecbd47059163d8120c38fcf1a9fa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c424dc8fc69ea4c8937d7a8349e925643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c46c76c7b94d3dde2d49da2ae24d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd140c29210285849c3b17eeaf725645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af3d47d5d445c720313892abc2f22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2633302478d5edce230a792fa603647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643c8a1c3388d54956a0d594a2ce7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe623d5bb0a4e465706bf09c4dd144649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d958a0aa93b0047b4b0724bae62b05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3806f1631d6f05db1ec05f559886651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a7674e33750c3c70660675540b7f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f433b5d4591028b25fcf24e0a1a6ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3181f4801de4f0a97da67d54ec3f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985b5263b21755aee5d5a6b8b09b7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b81b32bcc2b4ea3341e8ad1d7670d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b1e30a4b7394d92805d092b0f756657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955301bbf478917a345462217843f1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1bb3bcb5cf98e8739e43d819dec5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc835cb95462fd5a5787723f813b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8bd110c2bc89cddd817fb922d806661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72121ec304c4804d8798eea76fd26d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ee1b8021c7a1d997eb6901b0033d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddea66afca768030e4ce237d91b72f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7e02968cc29ee4019083f1eecae9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba408b9cee1c3471a91d0fcba0ae4e36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3348b4393ab28a5f49e5a0e3780b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f977b4cad75953789661c22babbd53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df3c151034c9c8c760c9273a28fdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d3752b7771187d5be22739a0f9e5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892407ad53d94a91021c33230a82f920671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94d0e42c2f65bf5ed23ac203149daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c7834edba61e774cef705187439d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9932d4669f05b16cbbcb0937386b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e92ca3a16d0925daba98c5043ec7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265adc3cf2d354e744e25e55ecb3e1cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60bc6b66d85eabe57f0b1209f72ba3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90a920f5ce03c37d9db4c672620440678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc982062b5a0de5092239f547b9a80d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573c6f5b4101c91991d1cb21e3f1ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5a8e1693a172a3d6b13541d3cdee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4d0943d0766ef9cce9b956dfad12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d59cc904bd6e1e18e9bc3f666381d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc13f725356dac56569ba7c928923684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc3e7921a04c3f873b3f47a37bd70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4e0b9ed815eacf24490c1757dcd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f40a791c5639a7338f38024fdcf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4e2ced32cf1886cdd26fd28d4cad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8543a60761decf951275eeca47788689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a162cdeca4a77b46ac675817ffd74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1acc9e19e37a8819a7762bf8c6fe8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a953d9327f587bf39477150c49ffeb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98795ea00eab55d5e0ff64b4772daf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19bf3f65688f0e99870fa4fc03f13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce0239f07a55af97cc8a6169268665695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091b783ed3819643c29475bd2b8722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e31f892f4ef489a21e559abeee8805697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb813051978e2ca1c48c89b16797ecd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131f32d1763c84d3780d11d5753647699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ffca064d2693ec9ca128fb4e77443700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be098b00050febd20c33648e8d72081d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d887a4c8827a713aefbc8362891c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbb13e30e61331a6091211efced42a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff11b1c9d587406665347091e64fa1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc9ede9f4c1e5d4d27b975760467f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a38c8faedabebf15099b425eca3de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21471590c59a595ec0ba153ffb500cae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a464baf4de0ba0237cbf0ac06d6304708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e2ffe3b410ddab2f43e04634dba1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9fab5f8aee2843882b15311eadb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10031ed5fc73a03dd0a84bcb8878e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbcb56db6dc3439cc975c0b13886aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52a96ef288a5a62f3e1510e63c3f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653a97885feba902efd53938ee89d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac12dcc9b3ad06b9418aeb44baab9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c11408035189050aabc3d2b1ca3c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e11041abcf10e4cc1b0f9bd477488717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57a0aca11087d6cc63d0012023008718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b2fcd14b24c446d2512d1c0d684e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d5f8a984ada19caaa171f761b60f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221044f084469f7abc24759d4e97d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06648939248e8b1aa1564c475d40c24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9919e7f4fdcdc4e35aa1e80b85163723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ab2ff420d6e953cec167ce2f2676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb92ea587e438b5ede06386df890e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b2aeda8ca5b3bfa44003a4b30eac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c93497a7f114607b733aac4ffc02b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d46d038ee885bdaee5c700a36d0c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47af0c0198b552939fdc576d072593c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc17be24948ca267bd8b5de61fb28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7fb71bebe0ead8b4de7eeaea4e7e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787cfa8da47a389e56a04b3ca0bd0cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957223970e272de341aba124c372b7d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477de141583ce8fec78ac32486620f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcb66607bf4ab97b221a99b7c045e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174303ced10f77e3a9479e71f1670f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b347bd43e34cc9aa0ca8098c93fca5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b0f451369dcce0084fa8252f3c59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07629e7330dd3c7762a04fea0039f38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fe3c2e9159c3e478d9d355d1b52a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041f3e2ae74a19abba8612ec429c2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e387e35fa0282ec089fc1070d35f73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a5014c93617ce20038b0a97237db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9efa197222a744fd26b8cc781a5c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a716fc09bf12e6bc2b0f98a6459d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78afde435448158eb79a4a0f8096f73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625de053d03e1e5458232c05a8fb566747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4987e9dbb8d8693816255006da42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3cddc94cc8dc0a426481821b66902749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47c6f685b00f172f43f0ecc5c6f77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde00edffa884d3bcf6223a050d639d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f09403f2f8d642eb4ea76275b5ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb510ca34511448b0ab9227486dc416753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0165f4f2a29d1859e61478b3e8f979754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416d8ec8b40256cd18cf7a8e7f9932755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a32fd8179a125010faa8d5685a3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32117eace8fe3ac428215cd21e93c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2aa8fd22a37d27e7eae63f85a9f94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f11a7e17dee73ef836538c53ec5e5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b957b116bde7bbb0b2cf8d8f5f127760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98464c656e6b1d98d63de398e4d5a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ade0cc67cf4c6ace4153efef985e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae0790561e3147f1de51df21c1cbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde83e43be9eb838996e2e43bbde822764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3379e594da75d744b25fc3231c1dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bcdee1bac45266d487fb3b7731ccd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41f6a66b7ab349044283e302dba89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa81d79afe90a77909c1e0a216309768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d18cadd94a5c2fffcf906a93e6e59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154509ca751807c6873c5ccf8a4edc7b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0fedb281a23ab8a866437569979a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336149b5454b6cf3ae2011f8765ae2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10ef384248016fdab7f708b7ab8ed2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720ea7484629c0ca5969899b0a7d78774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf4541733ddb2902ef84e75bde213775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866692c8ee2c75904055b9a5c771aa5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afc87f34441027ab52dd0dd910c8f3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99460af53377425ee0c101165c945bc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e066866de7a2ed324ed126f95aa7c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d5f8f425fae390b360e4be068212780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5933461f8380be39618906b9c55880781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3315ca4f325935f62cb6201b4cb19782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e747baad566ebb805e9d12c0b304783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc406b1821a841140932026bf5334f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbbf33d010261dc34f01c95c9e681785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae918776eef30cf7a49035e1ae267786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e4a54d5b8fc428ef85d26511faf2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3649f6caf20937aa10f0a0fe562b7f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79810b5af073c9351173168c9943fbe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c3e6a73ce40fc859f52fa3749a40790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2774d3ede220780f72d14559bf46b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a2f39f392105786d67469e857848792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947819e2133d63d24e71e040274a9f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e42053dd9df5c6c2300aa2ad1032794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968af144b9c3dfeccd86dfc8dca87d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8252c3d22c0abf0b7cf2f60c24cde796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6095e5a3f51923fa42bde4abe97b15797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91b2a532c0fc766caaf2ed0cd18d9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c835f47da52c5a1d1f4c4d8aeb2af0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9cfd4fa7da51090d459478941d60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd0d09bdadae4a60e778a25b4674a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf9f10f3769d4ed4ea0cad318d106802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccabe0c50b75f947bf678d626cb1ea7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab992eace8d9f51e479bd9c53930cdd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618f54aa27a06db2da2f5dd72ec4b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2fb6662acc1890636fd426c8fffe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd403d331b8711b4a40a982e74e44b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c3aa9a8bd0dfa890b5c5ef18a521808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c041b9167de2911646f626eccc68809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb604ae57cf52007f7c8b99551aec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a567c3ac0040cb1d5be7594b06929ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4d62cdf5d6f89df3f769e341b5e8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bfdbd1f60146959ba5e392bbdff95813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e29c66e822782768dfb5e52e26324814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959924a181c68f2dd1b62c181452b05a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2a018ba4139097f9fc7727769c23816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6420f9e39210f5376a96d46aa154817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626fe071383e0ddfeff31d6d8eae4e1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a26ba66c5a56f20999a198f3ccac7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891879951683b349565625659364e33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb91a3cb24315f0cb3f5bf8ddbfb62821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa30bd4b3337681ac8127dda6ec78b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fabd6341c737b29c4556e2369683632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb44a8563f96c1cbba26639dd2eee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5d79bb6ac654973a219bcab7be944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19998a5cb7bd1304469bfbf004e5565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c752be4efd44896db35fb5a365b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59f82edfdf5dbe4bada6862a5f18f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb36be40948e8c7db5c69048c4b628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779472421bae4f0b04a38c912875c619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b06b8765ccdd0e20ed62134745e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7a26ae54ac9dbe8b967ccb4d2bf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195087c8255c09e9578149a47eba57612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0afd5bb8708c4154b252ca5404fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba065c6308d43832dc1ab08952788514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887646ee9fd9a184cd71f712d24409e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407ec1f1c952c0e3ed04a95556306316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f33d292df6f595700a4a8505bac9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbd09ad6f2f9013a16ef8cad65a7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7594484dfcdcab32beaca699cf3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48071743ac0cff63447b494313c9d8fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a4f850e401cc1b214c5fafafc1f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d06960f3d888cdaa407d951a002e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a764918059ee1fa4210ee1fcfe15b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d337e70676ff81fbd31b5fb1a512ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ac9a54a08beff5fc0c99743023b1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30416194762acbe2de4354a0ffd0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df369c08e85a538154b69f1d34978a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e08b115496afb05fd1b4b17b31d5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a0a138d88520e426228b9197787e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058bbb8525d8c8dc0aae96e4cc5ade730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0d93fd6226f22880cd25c112fc3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8217f1b0026567cafd4f4238c34f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0521d1d09a1f4367b130ee337de233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f607f1b61cec52c9fdb9dee6931934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99368e7e9d79bd3966c4c04f7a94df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d5b725a3fe1ea0ec6cb1f749032c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2b54836fd6fc7cdad86fd520a22f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1051796a76863ff5196103c5ea3ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ff7907d8c2929b03af04185fad2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3242e6452c2745d161855e28df491640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feecea36bbb56dbcbba19702ca08f2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424424548f7c0534a1b6b644c89e2e7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d90aca91bd2e4c99dbbb76422d4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b774abce5aa3198cbcad744cdcd5c9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca65e1f1be35f9998b2ad0cfbd8b5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c8d40dd4370b6152cf2a0b9c0c6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e534cf34148b0a5d56631e484f45a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788246980fd922a2cb2c68c98cd62248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6832e6a62c479d564dd66d0df6d6ce049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1636a3ef8d2a0ed98baec703ca4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892db871264442bc2e98442734b748a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510432516714133603c9f344495ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f62cb01a16b8e9ece9d10ad3d702053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093042846f81811d660f0dfbd24ab7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d72313308030063602a55c60718955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60471755994d283721526ec58ac91d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198637ff075afe55ab21983beba3a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395acdb8b8ca2d7934d9923ae4b24fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7514255e08371813a082e712fb828c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce72efafb50ceb7d0ab42f3fa8a2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d1734b8d5418b9d3a779add263e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c668b44d9efbc3dee76df1767353bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83cfecfcb090b3c6385304537ee26e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06154f768199aa2f0a32e5a4551d5ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f26289a928f141d0fd7f7ed49dc8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93de2f487d0b7b6a308944bd0669966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c1d28731734a57a1c5869b1f46b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f91d25b2c88568b63f53a5f44b19b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8e889b2df3d368efa2277cc299c2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b7f4f67fff07d826dd008814e05d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b86a7d636fac116f3a6d310d5ea0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491044e4c4d93552a02dbcbf62cd26c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e70461310f1177f85e4af69b432173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b145f9196bc01c9134a18e3c1d46974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedb29f688795797618acbec04dc8b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7941a5cd38c34241fcfaec3f84a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7eedea9e84ca7d86ff406739b8c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ff819353b555d20b9f2711cdaa2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082783c1da787a858159daa660ee93f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f210de07cfb4d512a7fbcc8f94bdfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e346b5fc7fdb7a5d827db0d4a86ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae603eb66b5af17eeca7a03782b17b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f29626d323b959a887df78d73f6f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffa92987ae1363dda1ed08e6dc5f6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56d92551bf7af23ee737ae6e20d2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2fdacc93e37729fa68a884522e22b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0c334776ec761e501e80c9217aeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24ecd1041f66080438503b5b40b3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b317b5623ef3482daf4d00db93082989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e4e360ca3046f71d8c02fe5ade6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f9a69cd27c43cc5602391f0ee68791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f99612033cda36429636b5875539292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee576a956783cb1d9e56f4cf5e5413b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097c21b5dba7df9b5cdece52aa1b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b3349e86e769b638538317e5f27295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916b90910c4cf52806645c32a78eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bcd6d3d2ac3af8dd0b288a405f60797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afdbb0444e75ddd6b41c146f634ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1e5e2cac21a38cb7e80087f7e6abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4885fe2953d2f7181fdba031e0d6f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d6c49a9cce4d74c20488552af19d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6003fd421a1efe749bb32ff68a20ed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677bd191c64a642b8e8a1b1a7217ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861c8117c8b1ce6113670153bb1320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300628c5891bf374cb697012c5a132e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046908cd3db6ddd540b3643cc3b99691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ebb7d1fbda11b78612935b1a4536107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201efd9ea357b397703339500bd0fec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48e0f53345ce688a475052fcd8178f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d28e3a18cde0b037ee5e82da11541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0b84fc619c3f27a849cb900d2807111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4f45103d86229e3b11fe2e74d566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac083b6221884a6c690052ee917c877113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24604084d5830711805d0ec28de17a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff415b51ad13c0fe448e1eb9db108115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c7006930312d965eea7651ca691a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d174c4dcfbbf2d286886ec2cb8b47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dcbd70886de6fd659ff9cc80100bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ecca0164f36dd46015193b61e565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5870702efe0600216427e8c757ce13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6774c7a26f50ea85798d5e36937fb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08946680d5990f30be3ab42e59bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab4ca79335f8bec33aa0d568b856d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5384793c28f5e7f822f6a1fb631a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22341a18bd813dfd3f4024919bd69b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726dd93215bcdf6f66084354c0e76a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555b5d0fc14c6a499cb051607d4e43a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c1ec57562aa3c471b716792cb1d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0f2457e1e0d1d6aabe3b743accfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e306f68edc3f52e7689316d2e06493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71658352d466fc5232a317b6930a3d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219e176ad1f3b06a17f027c7ddd794132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb289c0e4d0fd0d6d47b5f4276d9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757480a8a547939ac2d175ecba5c80a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095d2b771e6b5f2837d09b7cb19e36a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea25668dc55c9f0e3e46a357d3713136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd500d0a7edc0f212e82b08ab81c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256739f2ebe77e1612aa8c5070c252d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee82f41fd8b5e9759b977cf2e9951b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c1c71b83c0349d49e44af4b27f6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640d435b49a28d9fa1e08dcff4c0c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0be746978f1fa69dffb502a692133142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dad5ea53fdd602dce14bac1d1cefe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bf3c9ac0e3120963ea7a7e83002d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299d47e40fe35590bbf46f4e11727f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f475beee3997fb3cf91111fa654afb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6c7e7e6e54cd4dfe775a5788c2fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3baa743ee867bcd5b99bff15f79c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7b6c015828fa66eece102502af00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a81a75530b8fa429b5ebb685c58f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204192632d8baf6c999ef7c4b221898151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e05087b914065d8c565be48b8269b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aff4f8bbd89777f48962070f266ee2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa72e1b87e9411e6038a8c050b62e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c576b1d558026971eeb75fffc00d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be16eb999de76273b73ec14fb15f15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f644b18039a96ebbec6162e500ecc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f7ad953bab87411e8cccd5caa889158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30165652ec22ba3d983cd26da5133a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78863b647b356983fd023be70d0c835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0f8162aaed47554870c6c8ff78bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d3faca3a7f366d7376701f133caf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dbf9d3ce364f525d0b1d39a44bc01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededb94eb2b6b17a45f17f8e770920a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f6d925c2f15f5a7f68107b57ac4b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4945df8b970854477f8e6b69c5d2642166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ff6ad25fffedbf6fe3d78ac7675b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558182be0bb154dec2d19b74e89dbace168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158650c032514f47c659304d3dae11c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b56b86691a44dd0ba2fa59fb41455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989fa6738ab58bce40068edeeb5a96d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ec100791cbbf40bdaa2e98bdb2ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031252004d88f128d78be2b82bd4ab0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0684bab04827addd327d2da153604a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc98fc6e4ea180e5269bc1d5f7d0bf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4de712505cc85b7c86d0d52d0361e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268cab1b56523764c7c12d0484611f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be092ca776912bc55ed475a1efc8da4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b5be3be8b679d9dc4a3988544d07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae9ef6b78c197141aedcef19fffd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0542041cdd264c5eb256e3727d449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e6c6ec907a3d9ad9da337f4a7d968182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ccf13010d4d697f9486cd968ee9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c2f31952e6bce4551ba39f1079b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f7e24d8c952269b1aeeb6e42f07c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9fba82e241d0e7985810b2e448565186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b59b554eb9ec46f41f4566dd1d8162187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5e5db0e55b7a04b98f1fbd1c8b7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71adeeac22aac404ad9f5beb0c229d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10301ffa7ace759196ce028457db3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb1921ac75d3d200e91d34581e3e5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9e8c2b1d8403e4e88b17167e6f01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce9cd4fffb224fe603c0828d24895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d9cb9347dc743f5ffb0c773c62ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5313f13cbd8e8a8da2fc622caee18b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b27dcfe24cbbd1c8054aa3f386943196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ab33e6c86682a8606bd87a90de103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048f2600ab3c9f55b1938e59c047f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594c052f8e1c7d6c7a3fe4d793719b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8659ac5739fbaad4dec77528fe11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80359b089463a3706a43c4da09c1b657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aeb54098fbb4107ef15e1840af90e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3281bde25b94045ddeb3482a422c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bfa93ab029c89e709bb8e7179ed93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84d8169fdc8a72d51f93b31dbf217205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc6bdf691f41cf03c9360220d52b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140f4e13c35336881b33afbacc41dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abbfa97cf9edd221ac0ff514be16d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b47a2735492800b4130651ce3038209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637903df73d649534f720e6be232b45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8f9471570fd2e1b6f3630af8a3071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb5ac151074ed8bff78329aaacda1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463021365c4d04717a172d4167fb191213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2949a16d3496be8d41987be5890fef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca408f33b4bf0aed0e999bb6bb0cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007487aa8f6a5d7c1d00fdcd0eb0dcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18266513f4019378cedfd31e4b38cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c638872ab6e8f993eaebe918a98ed0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7aafdc03b79c5eae6786ba0583119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5587a3f4a4ebf269c95a3fe9a937220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ee92ce84888bfafd3d89bacc479d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433658f41b49ced258a8c4abf6cb66a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af9c29824ced5084795afc17e7449223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1202107d8c2b269dd94ce9dd5cad8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015fe6754138e2d4ba2fcf555667f7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67bb9eb9ebccf030529f6726469c24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198312f78c12fd5eea7a14a41676095227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dfa55abb156548a6ed3119f508e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d28e102ee23d79631184608e24796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b465dfdc651e4d165bdefaf661cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1ae457f15110280441a42b1c381c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2351e9e9feb2d3ccbf6febefb87841232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5324f0b4d044827392682b8fa9163f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677ad3b845b81b236037f827d2aebf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcdfedfdc916d8077e7c2d4823bf27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c77efeb7d5a82eb60fe8186edd4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65fc79858e655475111988b0ec8c41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131fa00e27ed7fbd5a4fb9d8f0f66b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f0ea28c069b2532e790b28d81c98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819812177c59a32cf9fc02d02f490b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d6aa479e38aeb30cb387fcc4b476241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4de468caf2ade0f5913e06badf1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bcb4718426a5745876d91147956e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df053f222f68e78ab3d3211ea6b3cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1966f7b93dbdd67dd90ab0fdf29462245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33674f9f135d01bc65b4c57288893247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0066fa310e21f57ceab0d5134b223247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967b30570f1804a8473e6069f781bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f111ec01282678b6001da27e23e16e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777da9bbd8c25a033fe148f6477598250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414767310e58c2630434269301b635ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca79225278029d4aba097e93bb9c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198778d6f192f444bb9a720155aa88d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be69f74ad684c8f455ebc4aedc438254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721310e98fd9e3dbdc57bb72104f94a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d3b706d0ffc95fd95c9e8cc0cda2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914ac98dcdfedfd891deb4bb772a7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e223818d68920a5e909e1decc4ed82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbdace64e980a0a6041e0887ed396259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5840c1b844ac3e37209830c1f9475f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516e17ac5541e0eda0bf36f25a740e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5cfca0d3a3cf6e2ee6314cf2eafc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea4a0cd2cd15f0f9011e23490999d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab81ea40a46b341632f6ae629b1f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb1c54b2d80251759248d34f46876265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843bca84ee5a41148ac80cdd65c7184266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b65eff0794dd0f59ac0e13cadbe94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756985989d3c7d74630fe69a928a6f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c827bf7061b4cfb59d3767c592be379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f014f2d143af717897fcaeefc947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c13a4f5def1f1626d90fb3b3dc74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49723ea94ff24599475cffa95814d62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb946d633f66b3425504bc97e21cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904336d1ca3acebedc28247d76724f9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f7b41f9c0957addf9a1e9129da4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25336c6e3c94017736065a7a3be3842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2d373d513bcc01a3487cff9ebe221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef8de41599214e3be2d632dfba1c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788c33561b11199232c88b6fc10cdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177927c5c09249e16c925d1d9df94c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c82e2b074d93f2b40122154858b2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e6077ad7bf7f5fdeae1b789366e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319214d6d0255c4313b9f58c4c5fa70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9762379a5378c6449f35f5b5c528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda1870644b45f4608701c76d8d886b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277d028f9c0f90098e7739c4f4501a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b950f22e351266386b477976ccb7a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753774d9eabd58a43d9a62c0474eeda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd47d3b8e9ba407f169fe095678d40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e318343dd0ea230f5f870bcac99e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19fd19ac15b08c48e5de587de86e89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54d509be0c1071e7c6326f10c2181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a6f985a677d5cbef2b92d41f3834293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5301a19e1953ceef89e61a38523362f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234593ff74a9895e8dac16d591717ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444f44b584f789e84e164b0b4c2851296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508453f5f87e451603c4b6f14a650bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76917af29fa6ac688d48359b9c343e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723816b6759dc125e44e22dfbcefe5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed666bca83dc695514e3c9ff0f802300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9867aec588206cb00d1435a2bec8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0fe6c3ace31c8b53b967e5e7f6dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa96987f8baba125d2b676a56e11dc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a841b536e41f544cb87bb2771180be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab40a2187e4e88d9308a90c0b5274f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390c2df0e560709d37d25626ad1305306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7bae6bde894861b7bf0c3aa1dfd06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ad5d53d2c028992e73ef19904267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ce849e1a19871f0dc215934f4975309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a404461d708422bf5aaf3008767e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4449aec97abe0ee4153420270bf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e5ca8f233fae36898999033b820f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833cce6d4c166d17f19d6f9988b6174313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c6b530ddb3cfaf693e8d802abae7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ff0dcb734c05971db598c25beda43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da5e1ec7afe39ef3c70df14605e4b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e1d6dd7672760564d04c0b76ae76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5314dedf9befd2ad878db45739720b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb26885b1683ce6b070c74fa26a2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c941b59cae29474864899149d636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db0c772519bcab6b69924cbeb6027d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192fd88b8493a9bb3ada5e1ac12a19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b61088226c0be210a77fadbd2c865323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008c763c6babd7fd9e0bf8978a46ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1539074930d912e2594db52d8de90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447133dc7e3974313ea063f40836df1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ed28768fb95e17554d69d4e37338327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5bcdf7fea5a563bb9f1db49bcc7a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2d7f5c676b4db4293d564435d49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d93f536dad5563cf3fa84923dfb0f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601300e9bbd274d0bb6099e34011838331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d47964bc159d880c9637606aa6bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876cc9b5dec643aeb5ced30331ffadc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6b07b54d2abe72c9af2f401fa53b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537eeeb9cbe10ebea0186c80c6c50eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c631565c4f3553ee168e6d0f2f51c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a776cec124f8ce02811e78fd281e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a004e8e4b032592a622bb5fbd2ccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b50b9242dd4d5472012ac55f74f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358346eece4b2f4e03969bbdf4e4b49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439560f1e5d62cac96c0f3783722b839341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b2c80ef5870f1bbb4ed347b0e356342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d4d62d76d96e2d6c3ba18b7d93bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdbd040575c19cee3f7ce65fffc6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b91bcb0e0d7dcd600bd876f4a7c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cff702b7a2a258d19827b1f43eefd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e120a0f38bc26434a424daac610773347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa78abdc5cecef3eaf64d32393d399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89991a0ae6ed03f4133a00d6973cda9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96983624c84bf28266553274fd221dac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f684b9c2fdcbdd40d581cb497f9db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6069a08c6a1aa7a7bedf366fe20de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ca49b588c68a19acdb66434dbb30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a16446ad701bc4bcdbb36456c2d3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2a6dba1433a2fde4839c8d7a370d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a240112b8f75103cd22b46044df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6dff88eed218d7983ba71ded4aa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c64ed736949b4ff5b80a64fc9f5b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2a63d556d75f1de82a94d5befe89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bd43e3a2d4e301776442dcde569c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb7fe83e81eed57ab6ebbbede590d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb78333826807eba6015169df5795d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e1217b8fc92d0ac426a4748104b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279819ac3784ce91efa14af14fa177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb535e7b4b0b0707fdb68a4a98ae65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343eedba273d0b1a4e6ab7861119a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420c50f0757b6fed5d6e71b9134cc9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426ebbfc5c4f03a0d390ef2d576903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695334f88ef16516e44fa6ddcbd8b01a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc861bb0b9e8ad2750b717d21cf042370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc77341a5258f9e4ed2c34f4c192b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69175546c2d2803250d899d46468184d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31384314df6814352b3ab6fbe6d2c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93262268fec3cf29c6d6f4042963ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e90f8e172810104a58b921810ef08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4082410f7d7e1746ea8cb4f5b9abdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6754ab17f147cda1925cb9ee1f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f449c0e5c36c760eb8d40066981fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d49f0e2b7f58148f5ca0d312d1910379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde7e987ac7048bfe1abb664669be31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9534a1bddbd6f8857f8fba78d81fa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682c6b60594765baee0bd807f35339382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88fda1b0c75ed211fa062753553db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee893b8c986cf2ba2b616c864f9f7e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40cff859cd4d86175f0590794f620385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaee1bd88162a160169ea6c5d916b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588471a0f628e4e32c14034b132eafd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31847a3bd8313afe15e70df9173a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b9000f9eb0e729fa028d88c98b2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae911405844dd83dc22fe2967be88f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639afe3e9d26dbf826c6580bb9d67df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05297e47869fb5ff701dd86a312143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a7a77a2878e8aee593c7ee99a0f0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619c28a7ed263dcc2ee4d0a353ab27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881ecbde361730b55de537298c2462395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c489bff11168ad79c313769123e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c2503f9d866ccb8f76836144ee42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c818893aee1a15e919d979116988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f43df71994f6b0cd897e58415194b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048690a46e5303f766e17e7130cc5ac6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998abb2390eb1bd5ee907c5a72384188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295789e1d57bdbc1fecaf5441525dd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac71f13f72bf6327106df690f1311403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954a6f3b21a584edc78122bee63eaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4112ab0da18bf761d5bc8224498dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158180b581d457df0a2ab5696c7ff478406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db863e932963e62e9586ea4a01d15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade34211a84a1181ea10b3b9c565577e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5901dd00613f7d3ad68180060f441c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc562081386ebe6b2aa0d5e6727c07c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719534b79b9d93e637cd34a437fbfa3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00e528a5ea4cb419d1f625e36dc95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cf9320b242c6c2685aa6328a8bcf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358f542526337b569102d8ba970828414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6b60f022ee7fe4667a4ec58d19692415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d2d8292cc5da82a20b25c55b9c22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca5a2c06e9a208ad373f784895c92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39271ca67d0282223f02583992de94c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6edc3f57804b5b05c823e665c159419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158531f002200482a45f3988ffa5ca2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45305dcb6d3915b73c3f8185e290f29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7164770a440dccb7d800e897f74fcb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675126a0d3ac10287de801180119ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018763c35073ef777f136f52951be48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a63c2c013ec6473e24b6234e95ece425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3554f82c4ccc49467adeb98be61cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4c4273fa7ab8eebcc0fead6d6f676427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e921f35cb1d361d4012a9e3b0caf25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9977b4dc905fe5a4dc71e43468dcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226693421af74b51405db5abb1d39d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e9a360ccff4adaff2d6e64d7f9f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57856a20884b0278345b731bd9f7fb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1844a01f3b6bb8f51b0dc53099f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd00275873f5492cd634f5b2d2cc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef360ab6ce8ab7a9813f8c82ca74f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d1fe906846688c916a51f59df867436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a2d9c7f5cb7868b5a40a9d79d64c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c0ed48f084066d2814f177cef3965438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45376363b1db1fa738a29ea42d6251f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94470246608b281f2a9d4e56d14a5cc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e56cb7c22a7af84612fea9f9d6a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec45fb76086aa08e56a6c341880c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358651883ca9957fcb0946aff1bff879443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c42bc53887ac8a8e1f7cf0acdf5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec76e45ec6c4f0c9d5e9305d377085445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996437f2e931775ce29a79d24e9029d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdf98b28f6ae6e7507fbf9acd67800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb134f449cd06521a44f193073a77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ad95045ddc4f59c26d246a087a3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2be8117f6dd81dc6b66726e72a45a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db54c6d61a8974b50eb1889e40ae23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec591b357ca75c8da980447867629452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d5814333721d939d202ba897dd61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68d353e85b46f1740180aa824a4f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89bacd2a8d693cbd9c68c4b790fb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76668cd71980b7aa369101ec74398d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0cb09b1415cc74d692230a081034f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55877ffc3693001413adf20aa8a4b22c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20d71a6b69409009a90da73d42d20d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f596a923902505531783285b3e919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261917c183e299a1c4576f5987f6bc06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d165995df44a3ad2379369f6ffa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c8c7ab87cda625eeec1a9587891a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc9501ef43fcc77597708488705e0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366513a935d3511cd974fbfe0efddc5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd064ca66df5dd60f492cf8e80ff3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412967f875b45c585b35ab8dfb5453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8946fa9b7497f9b2fe3fe2fad44b53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ec69947ad63925e46c0874cc666b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750096c46d8491a1012173bb0c61cee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a419a2731c93970049aa31d8dce7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e69dd3046691485c6d7d514fc9eda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2a2c45d5bc9302e0a898a207e1586473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271155a6cc74cf5f0c46a6ad721c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab4cbcf795f170f6d3d05f28c2df5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832511b718d985378571d67500ca8ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad04d3377c5689c4668dae092f929477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba8f652741af5f1f2b8c8b7be6ecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae56fafdb0a6fa455da65b129ba98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a22165c1bbd0138062dd0071d7054480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b5830da2980b51e80189d028c99b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b890dd7b5d5d4838ccb5254f5bb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f931f70423cd96309c1e8bd9f8f935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cf029bc367b9a33d82d9c54f73c3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02495698e55339d46ceba698c6b809485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb8196606d7ee011734cf147d6457486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d6929f1133c92a8ba89047a81e95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8dd51e0b4ad5d410855536291555488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbdcd739699af8780dc47bf3714920489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa80b22f8153220a315a3151a99db2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45c4cac705e2504eabe495671823a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb1eec4043d24a1880f788c0777d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fcf2f7cbadfa62d7c1343f8e38a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e13767799d01aa662583fcfffa1f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c786a870680d86381ba131c7a99822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97febef495e4de441ef8489416b7e740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4009ab6eb91f601eb49ed57248c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d64ca6aab7e3085b335d594f377e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe147f1541c13b91a7952b1c3f972499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ee4c018c9c40acebb94985d100301500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68dacf4ea8c0f63c97a8e32e5c04c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd8660983559306ab85ca88ddbbac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677554b7740b8f44144189a5f0856d70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b3b36c716703cc6ef67eeaa3090c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2beeb6138741369584faf6cb07e5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841acccfefe396995d678163f837d97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351200185dc79f68b595946a9e2ecf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c69cc016b047dd2175dd147548a13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286bc9668f553cd8d9f2f40122ca122509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8587b40aea498336b343ca063ad792510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630a5f90ddd16fc7032d8d44769023b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83bd3da78f34501a9c36c5288f8dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08eb49cc63adc49121f70f1084055513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e56b5ee4aa78a545702795a217b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a7a66dc70946c153ee9c5315891e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70594cad77760ae0e5588da9ddfe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2aeaf9e7b16975de1110cc473a0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cb04f1d98ff3d0714a420f7a96e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c920aea21556f6d12e287c806e14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ee00ba42277bff0d92bd95ed58bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1929d8a12bd332b70af2f0572013521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172c525f95f1789d7f3976a966322f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec59188ab27bb8a5def79ec54eee0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b203b02301e4f88fc4f79bcaf5581524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033da1e23de6443be801bf2917c71ca0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff6c26d458462dcf403f485a00cf98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b7c25a4e06e2d2f74f83995f7b4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aac5a329f711cd1416b781a7cc9ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36ff868e3c51cfc33bce24f8993d39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29ca504383884d84e514bddf0772c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c1770191f310601315cb90afffe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc8e858bc2aa895bed3080e0e7b86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa7818725e8df8ef842a62307beb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ed56721871c5eb8d6fad9f2331d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437273da281cfb98291220aea0014e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef40771d49cf4e75f0b219e14d7a59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c906f30695169bdbabd00cb3a212d35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90cac9d7339fb491aca3cd24f90ad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db5868195fb5ac6d4e494d84ada73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1142b67b3296c3eec511d7766d6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511940506686ea8416ed20f1f5797e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843491f9aeac4a2de6be4f1171a5456542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d6a614b5f2df0d49b162ce53de3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7957a42374c6241cf79d1ab25254544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b35e4aa6d077af52259e62fbd382545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f892343e72cb73e0855d9fff5bf217546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe9e4358f90c81d2bb5982852f410547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccfcbed53539b34b2010b869aed15b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7860746fd1370f263a50b390b075e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099223bba915023786f86cbb8ef1d3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1e64a82a9464281de3de6422b6d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe3c8edce5c9e9dccb7a7289ae3fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8ebe05caaa247cece098f7938355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af243e28d6f6d5aedc68b14b4bfd6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd0f6c953e49c04e50ad837f4c8a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed4f57af0d00121ee6f62fb5d2cea9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453e4eaf83c8b46e14b8f84d45a45ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40f997d3fe2cb4a989c6171a3384c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235272ed17a4c95aa29ea0f0f8eb390559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efcc607c43c6ea3d847eb6857f6cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb06d8dfa2653800d17763feb133ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38624bfd91af4e587797746d7375e8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177e4e782430320398ba0dab268971b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea278afbe02b25d6362d36107ad622ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd2c86d2e751eed06a2f39cec83dc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f9f8c560ba11284221ee78a1db1ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc47a9045bf850f05f59d600e304cfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6933652e321cb070b7088860fbe903568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27080f3f22af4185b3b6a9679cf397a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473a73c332aff5a4df2a4cfda7a901570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c131df5eceb554d188aa375d0256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93000c5af3baa2e4094237126261562c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428a8ae62b99aba11731d010be887ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea650478c26f593774339d3bc26cbab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd344f8a716577a1c04c2b8cea716c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbbeaa6e8794fae4bcdbe9f5f12fcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c888b364053183508e6ec0d81b70d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0091fc4a5115af25bfb9d5f77b2cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f378586a4e444e37a9b2562350607a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcea56afd9ddebc1fbddae2212fec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c8fb3475239b3c820f9870667f9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d454545789a5db6b991aac57cfa1d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977a2a48308e14595e6b25152e018a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b91fbd6edbd53200c3f850197931d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd326d0e98d146d6db8f7e28ec77043b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b849cd2fca2af749c3f1e34ecaad0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f9e1d684a34755883e6cc7994e9c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44a5ba171bfd5354023ee900f6a35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977ed50a2d1f73d82704cf6217f6271589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6a4ea940780c4c7df5bdaed36419e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0046f09ac6c03fefe4667d3973f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d13648f29c43bbc9b2419a5724aba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aaf6de81467acfa27630407ef73eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e4e7ffcd4cf12c7dd4babab0c091594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d109e50b0bcfddd9bd4d6f415acb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b6945040b05ec608f2559cf86fdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e877d79f009ecad11d5f43b09ae8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd33851990a05e7647e5ba4092ef8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523022425213fdf585abd3580b6eba8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06428a29e755fa27f024a2d1b0eed7a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e4ebc585596daa0e702cb0632ffe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ae117cc018fb25022d2232c94395602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d9de060382460f6fd30be0c647a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3834a457798fe444f172d8e1ed1ca2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7232b24e3cdff1120d84fd939491c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8e1221b1351f1aab2524af8e8fa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa14219b553a57dae8b910896b992c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06feba2ee0e868da1e7fea470fd4c48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7564f19785e0b00a7870249eb6d53c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100c70a31fd6f60b51d6c55d9220ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d541c4a984ef1fa5dc7e6cbcfa04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec28e5567dd7e1e493065fe4e2aa47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6f89d3608c5aa453655a4779aefa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383f67bff37388c371bdab3655ce1b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728ee7ff677f1159cedd724eddc8b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5efb84394e125fc4698a175d62b9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de748352119099b857b5ceeb4d00845617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f180e568719f9be5db76a4ff42156618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b872ce53d9cb8340be94d54a4005af4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eac1b099b5339aba3daa8cf1bcaaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad73a951ee058cb6669103bcc0ceb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de384ee67f0a47948424166c31b91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566fa6bb4fa1428434fe9db5de750a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de9dfb9458bbee373fa4b81b335de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099985f3e566981e1cafa76d0851fc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0321d6d32f14192ccc8825c268b1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deaf4acbb68e85ab031652c930d176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570e77b2cd0bd8554fc99676717b22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd7e7a7499bb812f9aa2a57a91c9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8388ad913ece052eb29f59b998a60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498ff170ea90c74787200e36a512f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce16b53ad918b09acecd9975c641e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3304d12f6b15b4d9d141eaa6180e70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef51e02b7e9e21cb5e9d69124828d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f702161ae8870a27a3fc28a0f49611635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40605873dd47d84ef8ab6b68e3d0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4190d072b8f160f6e73966b3aafdec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edc755d40d6adddb3bb737c4cb419638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9342e403478fe343083533e304b6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdee7799717bde5a34bcf9f5bc1884640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f711e2c5ec321cdf635715aa678105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a21237bc37ce4b40d56bfb494fcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d03e7df7360f96ce8b48d36bbd314643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91971b4cd399f1ca79a6f551c61d508644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f95b6a9f1db7a643e6ebf54590852645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c4c68fcec7921c04c7730a72afc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7dee5d29c1f1f114facf873c7ddab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931e02584f2c94e86cbdf5ca051738648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e8c989fb31d2e27b9c4175f770ea2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f33c8c9069c2b49469a7fe954366d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841b8f95ca3d5ac3bb160f08c14d35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10aaf66e8f25033dc3554082989d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2870173826d1023f3e49237389f51b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afebbde6f61d5c7424e3cdb3243a09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8353930dec9dec89f757c0d4f3eae3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343739b1a7bf703d40ea4e7d798370656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db063bb1cd30eb42491c2b03428e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d04b4df79237557f4f26ef51ae1ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c28cf34d2ba5267907b070df9e2bda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a0661b3c4cc6e3ac86b5f61be8c52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2c77a54df54adfd282579973428b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf0e0dc97dde19531f0b5eff8aaab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48696c064bf2d14c3713bc656f1df5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f63c42996c164a0c9e710f04b8104664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e7b392d9ccf0dbdce19013dc3118665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e9230ee462f643478e871776a06b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe60f3e50f583fe791d0f68e4091fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd0ea625486fa2dcc5b3188046c4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6981406217f6f35033834b4a88ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c912731ab7688251c61a0337ce3e402670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83287382f109efcbb8cfb0d460082c98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c4283b3e1f34113be12d02fdcdb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ade994bc1a163081d4ced55571dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561bf60c288b4d110a183fb3f63718674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea9b357d3d192a5d2bf79df03c396c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c74bf48a597259d5b8c95c71e23db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b731ccc2a47ad9e6f5f73741b9a51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b52aca400739a3c0c840e04550ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a258d2314b8f99ab5b0fc5a6327b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030f468f4cfcb4debae2ee23eca981680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd90798f8ec97c383eb504cfa66608681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e085d38f5c9f2b8abbe19095fb2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731a1aff56e1d17624960075ff75a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fdc254ad021d14a14fc9677c9511f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56d4956f903377d7aa2c1a983a45d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a038c930329093d764d94ef1679044686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e0c07fa0c9adb750aaed4d98e0603687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa243f62b8e60f3b9c20001d63cecd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935becef5bb5af13cf97501c40c4969c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e78cf36aec5d883daceed7cab7a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc35b1acc3395789e4f03332d8fc314691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a0b6249906b30fd7a28235bf3568692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19578af0541073ceb124703d2d5f34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a35b4113bd7cb3053c05ce28b055e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd9edf12b6d5e0aae743f4268d8219695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7237d32221388728d5c77adbf0b31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c9f027a9ddcfb0ac6fbbfd4981ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60f61bc6cf4a76cfd19a9029e8e04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594f025076c4e2a0849bc6a417c4b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435f023edb5dbb0c436a1eb000dcb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcaf9a9bfe45609043429373291a21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5755a458fc4ca8870d300603dc78e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2eb17bc1f5d1049cbc9096b435132703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663017ffef042100c83544eda913957704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401954f4f04aca9d755058489763a47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593178fac5d77b59bb9a1035893b53f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ac0fbcdbc3600ba435b610ff73f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b5bebd05ad5cbf473dcf2b55c66e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa042b3721955e955f954b185d6ccb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c51b6eb4e61b54c6c76eae5d82d10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425ac40c98062a2b176f077beecb0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1639d66ab1d52ca79e019f17fbdd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e42918bf596407a0bb12c37985909f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c2f2398e59ee3c53044aea39817a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f16cf2dc078a57e1f81c7123a0191715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9840f6cb8a8c03c1265e7593302a6be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff317e60b4c1d27bcebdd7185a0ab27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada383f5deb6dcda43bfe9fa8a0bec2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4603c14b1e00a0e918f337ebf2f0a20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695841f247ab65fcdd37d0e063bf076720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697b80eab7e778c91c6eb3572e3bc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b8af53f9cb03332fbc25a108d470722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3968f0349edf321db430d10a6f58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e3c2e5971c9f939fadf8d4ffbd0c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd24d28b7a54b6845ea4e41534f3c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81ed53d36e54dfb788fe24180d570726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94134b2158fa053142c2705d7bbff661727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c9d784bd8ea0a66b613fa03672fab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4fcefb4ae21ee51b56dd8e5d466cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd3a4fd8cb819c32e5d389b3f2a63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387043ec010ae249ca2aa603099e26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e6f5ca50b865e148a19c6d3d1d8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90fcbafdd19c503b6d4a39e9d8d8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6545b7960248d221fdfa4771a2b2a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bf19a5c8c198fa57488e5c9e6452e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af569813f450cea278c0b21c879c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9917a71d473b7114970f487275c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c471e5f2c5db29035573f3257e955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8debc667167061b6778ad79c1af67c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d773b3832f3e3c8a5d17370ff977740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ce05a15cfec8b8a8bb6c09890ebd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019ecbb272143f06d91e2a031dcacf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915860fe49c6790787bbf231d2d070e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f77e638e78d58b756602947719028744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c937f8c38c980c57599cddf6d37378745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0724f85f1d741e2fd69271c00f51b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9112fd3fba08d2ea2671da96586c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52cdabaef1bd462cc9fc519a39f632748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9336c85426bf34de1e41342e0c685749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8203ad151116377e669287438560750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e73c2261704d80df9a9aec31e5a63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb793b9a79e99f77478da8dc2a761e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d0609217354146b127a0db675b19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6816ce86aa7b0d2c0dd19ebeb7e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ca8452bea310b10a0023c98c0f66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354149d942790d2caefda6ed4faabe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511834c9f9482f46caa00c5d8b1491a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ad69a2ef6859885b390cf65715d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017e415605d5151114e637aac0d2be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb9ac263f9937bf7b559888cb4ec9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853820894316bcb33b1f438d493f0404761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea06081c0f4b98351455f465ad6f932762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e12aa065081b3644875b13b926c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057c7397d7d07ff3cd3860cc15e2b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93955d95329856e57b7cbe8a5927f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3eecab763153279e0d13651804aa3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3caaddb3db3b52cd52d3c0092f2d2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>