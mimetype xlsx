--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f657fd9e4f5015907c9c571602b6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db510175e0b0faff8867049f8250d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604663607e45389ac6c0c7634d7a79a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925247cd25795cfeb48c3b315ca2e4f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36454d289d578d0927ade5769fa081325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f73f823c6545b38b65450ca0695a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5ca02edec6533c5e98bf298a826297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f304801cf2f42664a7076c9767dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d46c5663ff5f6b763abe945cc2849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700dedd4aa0647102308590baac1a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b5fe8f4406c1fe33bf3a3c97e23d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e55fa10cee3694505cad6933e8fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c909bc6853af8b6df92ecf915a0c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096dc0f9060bc66e9cd32e58f78447a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231292d4b7afd518e2ad80620bccfeb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717383eac24fb3c1e1854a1bd89b4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde86841e3306980c26db2ea81b251417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574408f74c319795c6ed37f5569a11ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c8c46433adbbb9ca5115678f491e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe57b8d565869d966b530495276ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3681028ac4b9ea0f11bdca0aae7684e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd2d622a86aeac8ebe0358bd9a64c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc6bc6b42bf9f9c455660f1f8b76523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b912aa3deea42581192770d3c9b21e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f31d71054b65073fa212eada7fa4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c843f28b4d5faca1e479ff2082fb9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ed1a19a2b284debffa26f0becc3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46b3e24df07fd5b64ae7c2376ec79b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cc15e3d72867332494e8f24b295929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6bed999d6cc9644bc4ff870fc922630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12017d1e1f1702044c6b1fff1a086d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e4b4b62af441e52e9a8098d65be732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbb1877f91ee9103e99327ed541e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81da79b7c30e9bd4e6c7eb776cb8f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e878cf2857d60d8ef63a00076c185cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6321e4136440d7b457bd838b0398a4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e38686b2b859812d2cc9c06b2c8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ee3239ee1bf9cf06b98400ffdd1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3861d8112757a56d3d339f0d51c380539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5d0af7fa0a2e148928f04811b5ce740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583691567e72be5e7c767fddccc6edf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25a8d9966dcc0a1e2515f36b8fb5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828c13ab6718601c239906c904a3de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24649126745e351bbf4e6526c8fdcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718c19abcb72afcb0970be32a054e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522074e85757012628e83b86cf8901a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33eddcc2c973a9d003f8bac4a55c7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33418edb77e78457fed2f1940034f6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe32ce7ebe66422d59634c75ec593b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3110648cb2ae88a0ebe42f686a81750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821412c9e800020fddaf30810664f64051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a061f0ba04fc199ebd8e2172892c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f73eadac7b720b425f2a5c49a34f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25a19c0f3a2b3c2db1e32c279ebfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ccbaf46e885d10110f42ab9e935b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fe08a129b82bc4faaeb9bb2df67c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fe27efe707ac9b5b0880ad3dd1b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c27cf67f0d4b7b3a7b7ba4c22cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b86ba2192723f5a819bbf0214f91559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed350ba8c90930a930b70dbc59bb04760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3a504ffb883c948bec429d17ba9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffe03cccd8eb86d2a995f495e8bec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f30ccd4be60e4910dc7d5b6d615663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255a6f2a4708ce4fcd320e2f6ba49e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4237dc02e731d26caf76df22bc1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa576ff93f2dd5e88d0a9a7863d38de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3ccf4f483830707c297638ee6b9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecf29fbfe4f90353a75060eadc16568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb3267f1cc16e2739595986b4a624269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfdf2f10a558acff08a64d4d73cb5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9eb8b12604f482ee9008b1eec64071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1876035c3d56f1785f595a4d80005072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb660ed2cbb7c882bab15a7e0e10673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61650a5dd0ab481f2b94c535b638c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8c23300144cfd32175064aded4a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236f4539c7c269b37279d0f273904976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9a4bba855310f0a6c85103f6599d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe38a17b775c865387477bd654f1ff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fb85be5d3cc0255f280f6ffa8fc1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8ad24fa828bcbd0671d98a423d01d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f32d706d5f773ac0430a720cec244381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f4ae149f4b37790c4cdd653515e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b2ce9fb55f0153ba122da8af1a4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7cdf8022943354f94566ea74317b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c9d6f9275edc8edaf04525b255cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb06b69df2a3436dc54cd0ae9cb06e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f5934c26aaa18682ae82642a8366187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f511f3ff5d4dfcbabbb8a7cb070d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845465fe795668254fba736a7def9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f7afc22d95a42ad1d4ef684e6d20990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c441f33d3e85f37dbf9be159d2b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3681c08fb2e9653dc097bed4f77a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ca6163e7119de91f7e46eb056c35393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a376e2c788e2327de286fd9da5b98394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c35bc7cf092e44514c4e7f4ef2fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe833a3ea5120a554ca0ff9dcb8b1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919787fbe7c7e6b344f5ceb7edd9608f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189341b10586fb55310c29eb4724be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a403046d2ad8efc47b21a1587e31499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a483339935e3108c16976301d651100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c41fb3b914cbefdfa4b896a624bd8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32207c4ab24404ef7efa82c40133f7dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f2b221f24afadc872aa68f1abe9c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631898af2cc6657745ad403d3e7f05fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea3624627630c4231d5409e787012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bed98d702743ecf198d20233eee9be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481dcdf0612545cf4c02ecae162b7cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2335f39bea6c7c48250af0a0b8bbfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9dd2ddbc4ecf4fbeb15f9559fa60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb8980f1edb9323d14b32f4c1b26c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61976b032e6981b2b9089ed5b3f155111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a1eb8843a150e9219d43d482024d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4209f1b5b77ecb3be5cd3db71f60f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a16600ed6e0f7ed30b929d0800508114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0eec6f1c9d5e0e85539bd9d2a23a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a0a1f703a1da196dff09a142c44e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d9db0f29a1d973c716e1bfc792c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebf69f324a7315a734eb1de882acf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5966fc77079c2b8d92ed6590783eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d001debd50ae3f6a6efa1f5ed8e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b177958acddf5be1670c42f4a51c1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259930f0d23c6fca9b0f6ec0a73fd6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a9c8e4d620f7310fe74fbc7702a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1f674c9bafd44d20029adc5eba290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163a5d9f7583193064369cc3fbe285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1722af079c06c788d48ffc4bd575126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b746eb5d6068038aa8d36c944dcd9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b3a45f58faf5c7c915a0d2c95f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795851a9d9de767185a8fd31c6aa15a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1a003c0ff2908840532315a882b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80be379d16fbd4ce345e0a43502661e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff083102ad43c98b6fe264402cba68d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56be7550870d6aaa07dd1215e95141133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbc7091fd797b8883550bac74f3123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391815fa786324eac2e81cb4f83348135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd0c76bf6a1de467c807c8b541a0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1feea21fde82fde21a9563f53287a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e1caaa44b5e9db78acef95ebc3c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee348d29a439340dca176396f9226d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ffe8b5942359502cf9bc78739f126140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b807fb6ba5127cc8dcf853c03e1301141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a95f3bf522949d6bcbc6de72b4b86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5c3c6bf10aaed5b459ec10dd0ab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1040e3df36eedc0e2781dab115aa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da17417961c321a646bd4e80cfb49a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f0ff0b23ed3b313947a3698b920d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd543f10e4f63a34eaf18053f39d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f03b8a8f7c7f7698dfb65ea0a97c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe509b505e956294023357ca0a183327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e65b14dc47920258e121229b402309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02ade5bc85a0d94ba441678d414a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6e185088f9c34fba5178f0a1b108a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a81055b42c6949debd340723f8d032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc576e6f8c510232e55387621f2f6e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cdeb4fb551a005eb0c0ab93540879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296a2b1394d3d21c68688f3ca16ea44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31852e3784f8c59764348a0b764e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebff5802588ff1cf8abc8c2e87ba7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db8ea218204c543cbdffa97f95551c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e3f6432c61b77b32a8413a371b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f6ed32f0e8a755e9e01d8ba7f26e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ac6c6b11bfd2afc6ab262072eae9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde7bcc02c931c30247e26ba914df5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8156d58026d7636da4a0b171bfd86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae82c7e779fb50fb4975a4dc56152165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab326671338438b6375e1e289b7423166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f0570ece8f19dc5e6e93ee43a204167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9777ace1b9f827d5cee0717dbfa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b59feca32774bc90440347fe5c4a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a429a448e83bcbaa2a05c1ac514d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c43f4648a5e80b35b482b5156dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f05cb745459c0312bb3b395ed88e75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642bffc4e550b5c7f66ca72c4b3e0e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc4ff1bf421ff6fd6d621315c443f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739eb0c9e175ce4bd178267855e3a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090fd53ff3caac38dcc5a9a079980b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8578ce23e7a2b40d5c93773f781a18b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f3ab14d76ddd6c5635e9f2d40f5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a753a3675da08c8eae71e4bab84055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2524f61f06ae54b7d7a667f916fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d0f7bbd784938753918f38ad0f03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da48fb0fd6c8bf85a28910b896088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b6b8c7c6efd08dd1023fba0cd484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490348eef3f23c8064130787202f2fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37fe0521a749eb4417dd539f90b162185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d3cd16dcef7dc0e5059953d3ca23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fad7f5372c7c7f176468169d7cf27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da67fe3c44d6f12b1890328a5f928d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd0141ab4e786378ce0bfd43b7a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf83595125286fee7ed5e6885e69fac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9950bcd83df47611a64cd4a586fa1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a22b3943bc5d4cd2500bb9c7d859a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cb029b688125d68280c75904e267193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76383baa51c16184cdd8422ab86138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df40630c882123aef1f72e4d1b650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d8f282c21f1f7e807e4e0b830021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efa7024b3598e423a011951550f3a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e841bb64df96136160c44921e2230b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a60ae8b45f0505a4e830f81fb129199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b66acc13cd6f8567b3ce2ad681f969200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931df591ab14ccae20b5fc0c3c08b8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3364829bf6181d422eeb3e9a7fe1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba25837feb904221abd266f5d3109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10826c2bd437cd9fa93bf62510c88f89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1c8e153a1f9ba3602593809ee952205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b2e21694bc4818cdb9b38219e85d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ee360df9b1e3b11d0abce394165a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a288267d3762c520338fb709e789e79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8fb8d47621ae75dee92bb2fe20f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb752b164b9072938e20b616f45992d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89245750bee30e594857aeaf1bb461211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f6fcfad3fb7827690da2ba6bc809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20155bebee80b7aff090e1018631f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5131a25c5fa3922b176a08caf3584f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964d1d038603671d4b5aba4554807b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c312a51d5f7805be78e7017fee996216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d401b577fc4b9f7faa8a2f518adace217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485ec5a82d99d1eb1a927271b56dc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ecb7309189e58e5bd8f5e14b44ca2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3243b4b0c9b293c425ae1989bef82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d2436fdca3323a5bd76d2e1f313f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc30a5cf8f843113ce3e1d50705585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ce4af4c8ed8704a00bd076125756e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05efff788d564a0789f01eb0c76d8dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd12fc9ee09f7f36b1f94de011090225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27999c2e11f9075cbf54f638ae51f18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ef13765808c419f0c0de2aebc6fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876123caef45de0cb7ad88cf75a0af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc98a82604c86367e27a1972d8aff95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e39819da2ceb9cf54ee1cdcc004f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f1daf910e6f3443317850c0c2bbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a13b52e62fd95b0fa83fec77a4e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21639c928fc8d0dcf07ccc89eb74aa35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d41404b4d6b2bdf697d06e51db904234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780063f73c8e7c52bf4a308ad70e99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4f92cd0247b12c3d12efc3da6752d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59ff495f41fd8963e7c2bee6bbe68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03f731c630ee2090e9edc29b8cc78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd8226cfc7562ef0295c309859cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc874ba5abfcd2a3634113ba5ab24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a304d53c85fd8ed642e6475a1b55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62015565ebe0fa3f2f541ae7b3cb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7510c96d3949503e66e7cfce3127697243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb2aebeed99357e0ce033a7eba52b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7648b30f787e6a1d58c9aab0832b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cdc14a3f5bbac318dca0bea55928c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85e3132f3de965dfe1fdff2cc8b9c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bb35b54e51bb325e1f5edcac4fd56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14fefbb8fddbc0ddc3113c4cac52f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618492b84b04eadd7bf4ec33b61f737b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6968c497abc1bc632784f2991d8385251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966ef93c974e348643f0dbcb09416e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab07192f096cad292b1ec2f9f421e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbad5541f4e05b415b979bc5c32672254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff0e3d93b0bbc3860408c9002166b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e27c439b96c599157c5b87616cafc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f99016a86247f54e51167f2783be11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c5cf9485e8032df27210138e1788258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ab8791cbb9790b5eefc3435dbc04a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3fe69dfbeb6c40742a6edcbab8bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e7204851609baff2a2a1f3fedad7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1dbb70513b96bbb131b0258efbff2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9790ec672f77057c8c55e0faeab4e1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce15a3462066e5de6244d435395ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec6bdcec84a0f9b267020d85c9421265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6613113a9e93cc773bdfb1438f7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477baea12f3044e08108eb03088ae40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c471a5b41d2098ffcac42911109478268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397a7265be30bee10e84f9ee58ebcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5140b18abc9129b533a2e7c5a69cd63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c986630aa41ac77b17f43ebe079f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28091d6f4ab32b6af170f28cfb15d802272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f036ec4fb6d176cf1b8d3265d67bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909b306edcdff9f5578db05d37a689274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278642cd0de0900fce3526c09a232ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ecb6dbcfa8b1e37b06fe20f385c3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bd9e0e217b0737e1b41b56373908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d7f9ed4ee76b9bb6b102540ff4e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b7484940aa0e84cb58e3f0f9f1c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcfa853d7287567e8e2b38f934462c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e99ce907dfc57e6c9baad1aaffff47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845c20d0d5e0c6a625568891dae58f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2a1e35c475e310947618fded239e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164852cb927006ce7a3a6f97e3fcdb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6f1e35b51246b44b935dc4eb4bb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5de3aee919cf17b7c80a76e01917286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bc8d4b716f7da13cf3df7b3ea8eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c615cbb889345b0a0e8e4b719dad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a148b3d0b18f9ec9c5dddb178e76cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe67c76c447fd61c0f2a44559c070290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955bd1a62bad227cd27418f65c9e9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c06d37484dfccee13dd30715a022d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0ba2b2db9220d5f1cec73cffcbc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d47bb8418f9f6296487ca28763b2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa910925691962c95f729d1673c84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2755435c061449ce57448fbf6dda4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63687b9fbfd0eabf4c72c1a4d1657c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa144cfc77cd9e76299b15780bd06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9f0b32c97087583f1d33bcceeb32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9681acfca109fc0d77854ce1677d67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae94cb1d6f1fb30f64a847eaa6021b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc879a7617cd7fd48bb842debf40006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d14a7b50269f36c8a0923df2781a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e53af48242e1e70c26bc0462b7ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582956ca4ff153189e2dbc63ee63b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c750c3ab333adccdd6a1a92083f80b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22641910d9bd7c5352c1b81d19db4af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771aa7985630e44a2368a78565bd4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271278d974d92eeba7121596e13ab05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133143e417c2b4de58c5701c23025ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddae82bf86701ff961678973cd6e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86373f354aefed6827e998095a97355312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee375d216b8ff690dbb2f88b5b036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bee999a96fa98cac69e44be90d1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6cb133c3fadda298dc6d751187d01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4e804f1bb054744ebc177551c4f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b03de607a400f8848c094207cde1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b9d8ae926c44b0fd5db09a4dff35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d8f87c9cb3e034bfa6b7d91d6a1c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0070f73438ab6e37644a0ce64c65090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f255484cd39b4bb25de6617edf13a3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23292e95195cd5851268b60fcaf491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b13d1b2f86f02898f4c00977252c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e33f0f3d419de79d354793a138afd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf6ef1b2495b5ed3598db89be7e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cc10a46efa69e9fdb8759d60c129326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001766c388575c471ff5453794117f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad4745ecd42b6ae374772dc6a71f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191af6d1df21ee591ae10e75da27e30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164876d81f68eaf8bfe58c4cd4aab4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6532de2bd0285a67a3448fb6a06cfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e2866667045a52a7958c5abac14e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9488e160fb66e028b50923641da1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b742a9ba77c6b3181f24704b45598f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc037766c899fa0904b663ee8ef3df6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cccae721e67fd9ca5b5fb44209fe4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab7967861547fd2b1991f0bc480f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182dc929c590df1e9b80e25875c63a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43144e059cabccee3121f61d7078ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5bc7baa7f6c6addc13a55e8701ac9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5b71b26eb734ebe3688a6e257eda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb006c4111b703a3359ec736d0f771342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95eace1578b1743260230d0803a760343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5adc42575f6cee545fffb08a62eb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1201bceaa6352fa5bcef49642e20c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a59ece21c1bb66fc5a471004e8b5b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d10dab1c5c2ff45c6208bcac8ab554347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e718ccd655f6687ceb24f4567b719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5570ce7f853c8708e4f1d85d63954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54d4728b6b6399c35a76a7a685dfa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987801f38669a76e36acff48003179bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc9fc5b994accb5f353aa4c10a1d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3403c1620aa8cc6f33e992c305f00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6549e69d78fa76ac9f826f1c4c869c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d908355bdbf4ad4bdfe37ac5599dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19f176637c65c5aa63784acf4c35e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca2f75491ffdf8f14ea558d14b29d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a58abc8548d763f5a07c24949792cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5445b9a2b5da5b8f0e984e2c5583359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dab7ac773aaf0646e40e85ae7ff20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7e29211c820c4fe27d3f3f4fab42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab99f3c51809a164a2401b48981627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1aac3df5711533a63c0712fb61523363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5510ed7f841026070e3341a8910f48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeecc994f512b02c435e1e649c72c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61bd2db23389be541157ab9d4d1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940105409c443d79081de0ea3c80612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eac321ddb701be9e62dcf263239cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f0410c92c841aab18e189c408fa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4175b8ce820daba064d259398f0d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb5b51ef748e4bc6c36bce37ec028371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d57c4509b51adc29a6e3eba9d5e78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e290344f7c364b38c1c4034a8294e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047935bb841d61ffdc2b56b15a7af2a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb40f9a234db35e92b17d4ff5e492375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6292015cd2e2c7d92e2ca920a20b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebf52de1ec3a36b6fc8d021478880377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53829ab63a0bc604ef6341b1317b034378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da5fd436bb3abca9eaa0334d6bd36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e542abf44b770f99830b280653c99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ca93c59ced83c9d44b6876b3b9ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34c60b1b60ef4ea738c37d67a358f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb793056f832f21a8a0159d29255bea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca6c36d92e7bbbc5c48cd7cbbcdeca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb093c1b49bf32db9b09264dd43f35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600f6df47669eaf7bdfe5df275ab2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b6067d86a14625a7fbb23b54afef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd1f15558e2a87612916a106f89e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43426a6983b047054a73b627211edcac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084e792dc1a2e54de44a57a78af1a14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec9853452bd1bca0f926f6bb7f7f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d45878d64dcbaad5cef43cdf7008392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44fdf4042e8d28c1dd525a84460de9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14346d56d3028fce905ff048adcfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca86dde79780ea78f05605efd07c0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27732149013f4e5426b7b1e30acc42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de3cb99eb3200055f23752ad170fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c37ff1fbe81906f527304ac80e2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541c753410d47986ff0edd96e2b383399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930dd140a1efeea2bd51dbd6d93a4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4548d657f21372de1762f1316d81d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a5fd6964b33283ee25eb8fc13d182402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72952abea1845fa3cff8b99ec0137ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c16f096f7de49130194b34bd3ec1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e810e15e2266bd2345fd5416ffba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9884573c30f7d7308c62db995f28501406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd77f4cbd83cbb0609b9a075a10cb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf90eb4e02d973375db864ac237703408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47586ac818ab139d9010b0d0e781fc11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df882093ae317088f4f3c9c75308d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55f30b66592cb0bb618aa4a5523b78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e239808c03292bc4390d86c4d8ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7022610c8b3b3d5b2a37aa0b8e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728307cdd0a5448c3d70909e290e0e90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e14d6b7882b1e3bc40f57307807f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c2b3e319257225066a29c9d5e3164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dfaeb991b679290a027962c346e17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad58e724eef1153d6785def7eeefa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a0b2eb728e91b16ceee523945372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18eda92d4d80a2545748ec68af672420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe339be071272d6964db079604178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068682feab4010d5c0501565fd378dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0a843abce14d79abf90571efa79a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc34137bdbd736c7a7aa1094f32269424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5bf5519ab31611cf87cd421508122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a530c813e7574f1c5e8144fe2393ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194b0f964f0aff245a47bb3c2903df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e64672828126b7477b400e9f1a80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f1bd8fd1e6f426e9a7ffc23daee9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13c1732ea326b348c130ac261200e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1a9ba9acd0b252b164a903abdf35a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fa63ba945ede9faa683e7cbee612432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a1b84e5eb42788f7147309d0bf4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287524c873ef0e357320af584605366434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785528bb777f3b23a829e2dfd899c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13060de1eb1fcc48b61f808ec7e1bf5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c8dc35c710e10bb0d36581a85bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d64073fa8f24cebb3dfea8121267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a49ac78d5d511535bf9c3ec496e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6dfa2a3870ceef678a1147bd0a14f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49500cfac7f2a63bc509bd9cd6ce430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec12d76970e4723cb34e6c929a0c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d89aa33572b4e2d262d6cc094bb39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f44b6c8feb44b490d2db169dbe21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f239c99594a9fc1942ec8de3eb9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3442f68ad132e954c15f35131bd7ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95522316d6d34b7dfbd97c001ab3f46f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe0cc2771a645ab4794e03f4f871c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcf42b08c2749c16e1b9cffe2f9f74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59aab5ae94ff03dc9cc17f0de886b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300246709099aedf1a60762cf01bfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904da7d8939a73619250c0da036c05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d31afcb2438782e661c5d1d5adc21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9a9f9fd22449377d39a383931cd66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63141a49cac90040122bbdb3cd4d06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c61af702e19a166968cda1b335f56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241f8b2c2e82e5ef664e0c7098c5ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1423cb17835b87b570a301ac5fcacb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d01e1f8d2673e28f2d06b31b463c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a488ba114be78453c73807014424460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b71352acf8be8d0481ea31aafcf3c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733327ac46a8e4dfbc33f1cdaf7a323462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846f4ff139b98766a09fe024fbb5f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedabcbf9d245b9b3ddd6cd20e94dd16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb102413ef8b9416c25f5e56f0e1af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89678419a02f30b6fdfa3cf0760078cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa98670d06f1e76f281f0ba1dab55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e5e833522e92da547d3c3fe93dff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cec15780b1b5c9b0d905229d5baff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a968a0752adffcaf35aba187093bf00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb421a7fa344f6e2dd54232ab7afc25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65a821eb0c8bc28f420f5a9ddb61d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf4ef46ea0950650be086aacc4c450473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace739f5c834686709fc66cf6bff8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66357be843d8fe10d08c88400fe0d47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c011c96784c0112dba3ee94531f48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1eef9e7a9a9104bf0a1b339d472ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b359210219138d7a383d94552dc911478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399ee239de058679fc9b8f2bd0d2cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed418e46eecaf0ba5f63c00c2e4b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293abeed504fa54c795fbea70fa805481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bb5eb0956aac6b38d3590fff6853482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e34a7445e4ebd82d189bf0e7bfe9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8b8b3345a28bd344abc065c650df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30da77f15cbdf19ef3709d588bac59b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b67153db3778995409e31e54c1522486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9cafbaf392fedf58a2d8de1ae91c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f925ea6c901ef023b2a4b349fcf0d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0191395bfe436dc829ffaf868d55a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8afdcc22c0587eae52ccf98b70535490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d5b5db7e292580b082416f269f4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952259f1ff6eb29f4395aad187653d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10697c8729d310224509d2fd6bca5e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4d541075dc102508b52b3c07393b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7e1f601c761fd2af4ede434ee46b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c8575f04ba72b7c7c789c5ab01a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379570c0b0ff64010504292afea5fe66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9447f926b262083b04eff6571b65ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52764d49dfe1c268c8cc167e6bc7ed91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b4e65c9048640c953fa69c078b34e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8bad860ea5a4a3ee0738a342c5571501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7a46cbd7ce12491a193177b79d9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b09d2e582b0718ec9800c77bb222503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ccb313ba2aaa46a797dfecddf17b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1442f743f3e47295ca6ea6dd2870505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51ccf7bac44a80f3a50510eb80a30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc7c13352aa8d38ee70f64f9a9a4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587e1e3021e157ecd05f5de586e8e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb1d6508c644764ea2f46ca6906b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657ac2b4deb56c79d82285588567a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154cc75fa8146502a5bb9da32badccc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfdb3bd38428a9ab22b48e7dd14412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf5dfc8cffade51ef5f9511e5d8e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312c89f928ba7d3191747c9828e21b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65171931acd4132536201dbdfc8602515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193e3b29c61b350f52e802239b72d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cc3c399d059a7e4823d943b799000517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5821919bd2080f703adb539e82628518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930460e37ebe694ab1cdf671787bf7ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5be5fc6c6b63dc6bebbc082035cea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0f7c4346c07896773b6ef57fc316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9e2a2f01a8580306ef3ca1bbd5a28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f11d43a9a02433a3c0d71909f688a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432063618e2f9596955b4248f9780830524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f60992999e1a09bbd06488f5d933525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb57d132dc75c8fa39e955fe9c8f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33de5f29e0388f440a8dfe59953f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c1f2818995b30354a3d5874a671b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7a06ca06e743aec2abe65b0d4c51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd50d42eb1a975853efc3f4499afb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544a98c65b168d87a890ff531d6fc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c5601a2d77aed0c9bb94cbe64f38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd34ccaa73f7c626d715020d222b23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ee894e6040f5ba8c7dce2ad62c970534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c2853526e118020f9bc4a06cd60a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605795fc287c0199f3712328540abbdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc56520652123f2a6d56ab70bcb27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5446922de8b5acdfacae775eb7cbeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd34b13da1d74209d6e47b0cb2586539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40173edc935d58dfe175b801192553540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f18eeac8b6337f73dd50e1647af9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a9948e77a20454560ad815088ab6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad179b18c39b7c6bcb4ca00d1542845543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95cbe5e29dace65c8c1b80701a00e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d2a6f1df30ef15257b8e0a5463b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132b11efa67a2957cb0266866eebc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9445da98b2aba0fc99f0c66d923d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2267c998a98c3119803d6b4345d54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8198f65370938dcdfa9076e2304ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b13f154091bc0c50dd30beabae82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37478874fd7c348523efb923027ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6173ba45085dc8a0df393ee053f3c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac9f923557010f6f4345e5172f5aa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa5a20ca7bc35d33be3a07be0acc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7057a1ea50ae3ae4214450b3421940555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c72cb28d84f5119476c986d29d2191556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905699ae39765cbb61767dd7019c5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93fe8aaae20c3347f789592a68cd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbceca788504e31e5239a0d55fc097559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40644e111c2eff29b74de7dc2aa12a74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886495737a86248090f5172f06674f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd48138d658ec53c9465f50c71856c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a243d6c71ed3ae97b32582e61bd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7723c64eb916e17e1052c18abe55bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8955b9bb236badb2efd4ad99106ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b6036cd0f09c3cf320602f883b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13ee3d89fae46107bffc00ce3a0d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca772cc8718116eb7b2b9f45666384568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0af42ddc1f81e7e5a0e9a1fd9f31b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66631bef8c44d41ecdb053132dfd52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3dc64b9dc2e8b6aece315fde2a10c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8329d0510cc47db80d014ca3b46584572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95357412cf0ef0bcb55a4c6890f38d06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e7c57a392ad0cd5d14bed3d5ca0fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0bdb1f94984060c95ceaa0b622fcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453f2daf5643d538ede49765d3f7b5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45f33388a7ae5a944175c5c1460c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e49d0c3711b66c367c5b7803c2ed6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0add66818c17ca3a5ae8e92cb63b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029682f1854699338d1b73ba35a56c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986baf731dfd5f05ce8582fc7ee8fb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a882001a0d4269c0489385d362f62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e00b8615be28ad221beaca1068d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c879bde9b45f354541a8863800160a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27fbc040658ec17e10289dda33c27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda75ec2dc870b507fe49b7eed6f13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03ae1ff543a279356fcb72e3b705f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91942950fd1fcac205dea9607ca04f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a41a80b313d5988b7c8903f1a424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2fa3740575f961720ab45b98e55d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab867567ac27eb4065537afbe502eff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeeae51ed9ee1000add28179c26ea3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d232b8ea690b509bc529a9fa6bba9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbc5e0ea65d813bd91d3646b58584f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d2df487f924091e766977c4b008bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945b8e5d98d9da0f53151e9d5d7375596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182050dbc6e9696dd903994be492a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a77b6c1fa62419bd74c9d2049edf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef482cb84be7e4c92bb004df27394599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3f075fce9fe6f23b63f3dab41a087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cb4c9178833c2f64c2129423c952c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa835fbe8209785ff01677b087bf37a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f834c282057bf08a2cba1cfb26f5b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a26cd777f50e2e747aeacf2999968f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f46d4d256e2acb979a8827c263ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c20a703edf5d2407185fae09545a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d08e369d5224d901aadf035ce188607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b82e846d2ba10a2dcb60d3d169069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da93e9cafa014e7eb81b9d22a5ebbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25479f06775ffcfe29ee74f804a9970610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de541e4c2d3215f015ff06b291ef824611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a60a3f7a65ba581d5d892a33534e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd250e4cf9c0c4625358584c6f441d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3f3bfd78b5af65f10be717a86464614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4fe38cff30265cae686907c639db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f5046b6480076c044c03b5759f9b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90dba0ab406e23b556a561dd0cb6bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514407d8e77741d6e4850d0439be2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760251ae42f4c0c8fd8bea2b6d74f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced3f8f24ea3918ee55217aba100ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77f55ee099e43ffbef3d1226c110c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19acee1a1e83ca4d1149a4478730cbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98d5f5bfb8ca7029c15bcc32ad36a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81f5e5098b5ba5624e82b708525b3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e519e6eb7341f3ae03713218e29df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ac142a007c892b7b82abe769c0d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb0210dbd24fcdd767a5ab318cb40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365e8161a580ad87c1646a765caa41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f4e84758066e4e63aa93c3f65e4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4dd9e0548700a53931f61af2fd056630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca792f2ee503722620bfdd4fe189ffb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97db9ba1e75f8044e9eb7b15a9c1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb02b0f067592da4f15d0ecdde1a3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576893f25807ef26e542f8547296b82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5b7fb17cdf4e738f526680240658635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0dfdd57df39526bd7d3b9810acdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d68df9cf8d89b9b0e06f6b4c03ab2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f6ea3ed6141a3dd50d90bb651cff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ac320452d264b05b42f917b255bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa981f105dfc6825dafab6383b054f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933b19cfe39e477a959b410ca4f540641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e60364e51332dfa11ffed6af8ab6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c695c54af82fa12b92fc3bde30aa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e6b80d3c1f5ef10e09c29524f24a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1890af0f6d69b9438789e42815f2402645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09dd512fb36b0fc827038f4013fdc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d5bdbb6f3283a559fd6457be3ecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc49f2bb36083a9753f3476c9879dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a3e233ba6d9fd4faaf3a9dc77a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd144c8d9e56bc689a8ff5a16eb05f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eed36ec39a25e34f4cc78dca8c4d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76208c972efb52bfad8ec15738b344652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e06ae09dc56a01b29b7ce32ed917653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbece7548e4f4f36c583527cbff9fcf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7923e6cf1e541fd7888251f92fc40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0c2c2ddd6bf460c49798c6540d2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee81b2ec1887bce31aeca89bd62962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce948936a567028c74d7fadae9560658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b1b89f0d84b081e8c61112c27229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8c5d798250dc3431a05ecb3b8221660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df67bc1e3265e93beaec597616820661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d95fd61ad33b6d11bf09c07f6c817662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141335ff306aef1b581a6a0dea926ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab021750f55f21e57f2f899c19a4ad8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06857a6f771eb7f6c8ca82c32ab5ecb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d25a7fb71eb613868e6e537ae1f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c80b52db3cf83e2edcbed85132998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e5f05689ebe33ca18f370cdf6beaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727154d77109f84766838f76b46103669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1d6240579f83b8dc6790f2191ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a61c64927c28771748f594d39641d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701f66b074537da7b9322af8e6e450672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf30ea0f38dae0bbb1d8a84362c7b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa18b2b4c5b3e27951d2f9f0439ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1ff0be6061bee29a814175411b578675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6330572cae9f70d941e8f59af5fe9a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9f8c61eb61eb0fc05c922190db0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2dff2687d04ac586136425bfec3eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a194ad255a360a68e9fcc768d192679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568d20c757ed0ff802f1603f483d32b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c62d767980999524515d2dd450ab0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bb0ba53833a132bf6246074e3ff7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc92f36739f2665def5dc031842f3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d4ab60d3043ac8af66374948688d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691299d4f4b15bf83deef456f000b405685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca409ccff21ab0ca46765a3c86fc3ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c916a81b62628412db749ab9c28b9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdb5a430c538f8e5e8f0a8efc5cfe5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b316f9a0ae103f41c9589d9616d42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2406aac855ef28a30eb0d77c363922b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b79b8a3afa0a113a29c18226f081d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc73aa3891cc9d60270e7e165ef199692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62384a4527cb051d7854ad793b2c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b37d48b5238b3f4df552808dd741d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb60c2c7c481f076af98bfc70ead9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cc6b68e8fb249f75132317563e85f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ac15c9b54bd942ee5413a2d8b856697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead1d35e009652592aaa886fde9a4c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df677b18f45d3575331fa42dd47e10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d181262992d5393efab83547fb6187700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bf5503a30556729f7fd4b7aa22cef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5d03e188810e4006d7b7e9f94d94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c337ec280f6e7c06e337345b6b035c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279538ae17d6fe4a3c6f41ad870658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3851a84d8583fe741cf748846bb35f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd862c0d2b11a88c4a91dcc5992a003706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d77d3da1671bcbcaeaca17e0a6602f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53785a879af195729e19b89240bb6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906585721ef7ba9c3c049dff67a41a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd149fa80f558091e6bdec90a82622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5921b4c314836451fe655df19a647f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a16570483a45ded5e7c507d1a993712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757176b93bcd4feba824c6b7548589713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0408285dfa491e61d7113bca3a5e84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36707b01844f9e871b0f61980e7f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efc8d12d603a6bf86d7d3bc8daa7f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3b8047c355db90bdb90a7fbcbb98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fae0dbb3a5356b56829bdf6bdbb117718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d6db30691ae421c30f8e1ac42075719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78ad74c50258b0614cfaddd57327bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee0d70bdc77b4325f743bbc00f8cc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e8b5f95393c1c20c35cc773e28cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18e71ce8291eebfd530dab16611620723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1017b2c66b55e49c6a7e7aaa60de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc29bd5340943fbb9da58eb241b8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c1a617b00bdd1067b7056ebebf248726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489eb60951e3db84790fbbd3a5b94f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593f9d3a8a87c6f6dab1ba9337347a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e30d71267cd07f12adc9c34985ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14e60809dcfcee4db5efaaa45d7b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd8ba3f0c1f022aa2078b10da4d338731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675a3430b00efccf6d213e7e39e37d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1bcd7e562c4eab20223facf9481ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be391922365cb00ee35ba6dcf282cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc78faf35cbb23b0ae3af5cfe00ba0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203df9b05c8cc54df83bc915af233f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b93cbaa8c9cd8c7b42906b7f4b033737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35ed098262e95a4a0db981342904d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29749603d7db7a859c53555314e801739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a4c52b8af45c7486fa15ea8510fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e556816f58cf38580dfb54775584a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc000c45afa7bcc884b52f71c67c819b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffaca3552eb9f66018c9460a2f3dfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089bf5022f49889180b59de737f32ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885dbe0d6f538a77616e15dd6ef99bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27e8ad9257548d998a48473592eb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2ae91f2c290eaef116c475be6bb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d81646d211ccb034b7cc7eb70ce7ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d751a6b0cb18e337cc4670f2873ab3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f924f94ae95f8d872036946b42b25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b5baf2e168133c6f984ea27282fd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308f454a4ca930311b9c4f05f2b1dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b0c6147b9c9b75364ec2698a07f47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eba41ccc8ce75c7250cebb91ddbdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed219b4cb35dba3176a286d4f47e40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103cadb596f2dd7797f68ae980fb12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758776d7bc4b560e617b1bc81aad25e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64090dfb6a88c2a6385f14e181ad6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee949e38631f7dee76ebce9725706759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b94edee10ea0c31cd9a76e7ae9607760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ebdaf9b2f116d1b6b173cd9dcc9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a93d49bfe6aba17115a6238d32977762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a500656be739be7d114bdaa2fee3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e5e6c29ff6e74fdb6b92b0d41827764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697a289dd5fc4086a2c7fa844aa4532765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ab73dd37e0dc30932ffb848bcce3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20fbdba77eb6305c48e9a2e5600dfc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc786f91a4a5e0e33a39e8fe5a8cb8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c8a072e4b49695bdf4e5e35f08bb4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987351289735b3bf29379cdee768ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f2dd18b736f87b76ad4ba4c2f0f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc32d0afff412a785c26aefe25a1989772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72c8e201558c00bb4a7562cef1e901773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06909e96ddbd5331a42bc08de4362cf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed60e612732d86e76ec5fe36dc4d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfcb8a21937d89c6b24ba834a4236c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a22e6508fb7cf101273c25557f18777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41b0d0ffc1dce941c58ac669205b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779b2e0d661f0b0d0a34d294f9650d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cda6606551a1edb76a9e976b96d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a284ebd2acb9580e5d0824920234674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b13bdeb180fa6a34f49421df814285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df1b4d4a141e6e720820446361ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a6ab9840b1bf76fd23aa9fb5eaa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc86caf5325459aba3f7241bab8dd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d00b473f5385519a700d51b2e15649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac532b457581f5424fe179258000710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458b6a6499a639a03e08ce03ccfb0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66f67ace8acdd8ca2b4bd35fde646a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcbf5a0a303ba7dfa8c45ef12bd19c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a31ef40a43e99d4b8edbcfa315fe4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4b27ca59f48aacb3cf311289d14715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381da47efc70be269975f0adc56dcf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afee7335ec5abd8d6dda537b954a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df06168f35aad7a079d3a968a976c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b03499a798566fe0c875ef3cfbbfd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211500d042b175feef80c149e2bbf37b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238276d5173cfa15be1d849832e1c5e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035165c617b3d5127bc10e8051cdc3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95c99f0fcf562f667e32bf18bc56c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d178383193fc639223056c12aa843c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e677ca5bd1f609cbdf914176dcb9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd469eed2663f78c3f6c5e91f212a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b1916ed3930d6972cd5031784e9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d01da6807a4530d6ba5229ea640e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe233a843c1aebfdcfd5d4b7aa86dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e3e6675eda0118f346790ff8b76730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bfe00744921cee9860a467e70c5f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870bf9b2e6087e4e5bfd7b5779ecaf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134becf6fe699b0c263e1747b8e270a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e11ef516b6685779e3b736b2fad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d52f70b027882ddaf7a5f9d9a77935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef9dbdbc292c38c26076030474d2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c028c592349010ddd3333371e45637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8fa068e78bd33452fa84e064e002638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec912085e55ea8503d313c46798bd4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6378e916c4a2b7dbf30d96db25bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b54f8bea44c978e374e1d986ce16741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0380780408e2f43dc082374a57d4f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb28adb3294a7064879099a62f7bac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c62e22de8f17fde4859a7c68885244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba099d533af5bd0f4e5ca4dff7d9c0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25eb6bdeac35f3708f164437aa857646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c461942612a22c2b0c7a3872b97047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2a9b951848c2fe41a4f90d7ec8c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d118f706623a8b20db0272907b65a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433a35a86e8062629e5c5804565edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23279de14001d72d8791495fc202d7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ee5a831daaca35de664832b8bc5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8ce5fb01b23c00024b95c8ee4a88d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ae92971d6b4aaf54a15a92401d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf5c789a5962cf1d6620902371ef055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fd5cfced4c0949842831bedc66c6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebafa7c6ff1d4eb36206697b2dbbf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19167dc595834fe978880f1fb62e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c64efa8b111508f412a0fadaba51359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5898db0efae63f0ddf6502fd85ca5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f42023ffc2d47ba99afebbd3a79361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0cbdb3d0c3132d72299de947d75f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff39f554886df52d817f159ca66a9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ffab790371e5c20c609199eb1bab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33fd31318bae51a8077e36f81e981365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb095fc99c45544e4ad312e2a192cfec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3918219328312fa47496440c08f00467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97db3ec747957d89bd40393a0a5d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417b081d555a683292343b621e93aa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb975adf016523f50d84eeffd1f72270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f2e598b208f04ad6e1108a09f8d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caaf7cb343dcb4a288bb413f06072872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5645821941c73686ab023f55cc9932173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0f90c9ab08450916a000e7d4e13374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed94744d1e6b2a22696997dbee4d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfe51e63766132b13e539259f1dd6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36281d331268e21bf4b5888583366d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7349105939f57502561f27f0d69d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a259a100070572c19274e243dcde7c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180066e9e70fbd63a29164656ab0c13e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ce4a35aeb3c5bdf1d78497291479581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740e973b5cf5901652996864ee636e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949c6adc73c0815d2de783c73cf82c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a59b5b684c486507533f6ff513f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eaa079a69cf5e96524d13292415f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c306b6353b2289df53e75eaa5464286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f3f6d00ba3c29b284431cd22749de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6633ea1d4d2370573a2e54eae6ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722bdebff00f1c96aeaab7ef53a4a7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784df239c198551f6344066badb6ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed659d3a249c3bbc4c13c14f102c92ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1789b9d349712948a9cb371ff9f49b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee5f431d3b6e097a605e1939830f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960aee892a454e3616cbf37b1ce00094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a09fa7d612ec4f9a4fdae1149eb7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ba70b238de331e2e3649257a699896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d8fd924ab2dc57547482f2e62b6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ad9559a172250051c9326e0e45a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053b09c7735e173977fc938df52a7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007ad50ddb039005ae06538a7190f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533d76dedaccbe5d64db218c3c229f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a304aca08754fd5d96e2880772b954102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3678d3d0da8806766aa0e280be3f75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43975521c358a543345ee2356d7e29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26d975479e4da83e6020ce6c2edd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66a9c5ed081025f6c0536a3ba8d97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727920cc789706d928425530d5be43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf35c591f5575392dbf8ecb8bd681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa2748c4284dc0d678954418ea74a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078fa27afb38e49fecbfe1b85c0ebd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353de2bf043b20e42de4be5d7d24e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610e03430cd0eb31b176fb2da2f07c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd27ffe15c972c1df0eb9219a47a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3fd81d0ae725b77ca6e8c3a5916f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0818d7015fa87eee216d137d7462115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98796805933b6adcfe2d278faec247ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e399c7271aff6cf9856264a0f8db46a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341fd05a74d17f0d07cb08c82a6db87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c56bc344e52206993d7e27dedc7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812913249f4d4a23295efbce8906bd8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e71a70d9622bde99131e258896f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5f9a29d8d55916e16ba575044abe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526859407572d63b633504e889cb36cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5245fb148ec3bad42025b48ea27ccc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9b2e681dcbac3a8d9679e8395a0cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62c71664b0ede7148012dadfdc6b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600fb550acb61e45e5a4efac46b0316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32823087e92260a9fa169a214d9f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50b71c16d3f90317b6d8801e33d202129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba548a048bfa5eb89bba79b0e9a7c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ddf308578800b77a082109cfe6ab7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb96af38ea03ba27806ef08336eb68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb0d537f4b2ebe107a05afd5dbfdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5078b07b613e3caa4411d9a32bdb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b19b4a5fd55d17e54b6e4a2c562843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7cfeb2780dc32297f340ab64207d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f44f16d379249f3e0a0cfbe722c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aaf9003eb29d1849e7d42b6448d51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50972cc91e18c1814e4d46b0515aba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da519365405e42eb4cef71854b5902140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b80efbd6f26de6214332b4904a7cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01ce5c6e3fe04bb81f8003cc25d392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0c1fb50d78ebbffc0af500e5ddca7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5674ec63ec210937648889eefe25a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb5e7194ba566f5830fa037b5c624145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4efdb49176ad0d9d79511c7c5c2c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5bfda6300355f6a39e18371aeb4b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421efad8e2aa68e8a5c425aad8d69c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde04da6bb152392be2514ee44a291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa956f7300d637ce0015c42414f27570150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bd2fac3e34c176d854d3e931b708c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb4dd7cb44c8dd20e2427723f70ca5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd17aca316f6c8ed74546d29f5d37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae416713d6fbaed1770ad876387c5a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076c6f995dbcbce37932ff2bb4579b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5c9722f6ecacd00319ab9ec85bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e2680406114ef273e430975e43e3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d55fc640dbe1da2cf79e2b6923a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e7b7dfc3d7336c3fbbfa02664a0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76fc9468d003e5caf44994a971f724160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc382f389b3f5b3c7f0e49bd8ecf42b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d79766a08098045fd86855c70fae4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eeb435cff3b09069852f4d830490d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55da5baeef717fcc71aa6b7e740ce33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6382f2623561a7cc620ad6f41232d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b2e5e8d290498ff53e58d7b53d09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45573417e09c00de2bde18031ad8eb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd14a937808854b1c3d9a1546779e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a20751ddb96006a000f10ad24ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608883b999c7612376fc33cc2a8e70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a482dc617f75fccc0cea4a65dff40b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bebf546329832f5d4d8a905a959d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4ac6aafb8753c2ac30ba54c216537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af56ec07c6d7175642f967c26ace6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6e302cd8c2d87e3a1802988d2755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e4644181b82bf11f34d8999c74c6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55761b97cc69c04064c7846eb72fcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb9761ce492f747a00a391c37430c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c185fdef8f695f4661ce9bd65ae8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce9826f8e52f1aea61581ac1bc5be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ccb63b2ef130be848ffc53a719f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a083fe65283ad03e7a3636baa73f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875de9e6c645cb29b4f4db5550f0d6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d43454694af6abf02ac66d0998fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db2d0d1bbefbf7c21bf4b12fb4597185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74d388054349908fb938db74435e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d392184797ae8d63d48cf75fbbd047187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03f13ecc877233cdc0339889516a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3d7815ea58a1abdbaf200b8fc97d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c999dd8ed1789faf9f77112d58dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa042f164f1de004bcdc343044dc8390191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d662e579b84a07fc5cff2dcfd1651192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393cb17c31966b1551ebb0bc318439193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f442cfa22fc918381f95637796e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71271e65d5f7cf23a3600cc9a3a254195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f589fc5795a5d60a3423138f717da13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43e8bb9603b795d4302fac330c19ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352406181726d3f85f433cf3e489618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97212d1de53694a4cdc02f0ce90b69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9678446615f3922e860518a89b84e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc8a26df60b13c3cc8289df8d3ed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6be98483a4c96a2dd483cf6f5a00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f4cdde39bbfdc678692c4314533b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be714cb7c3725d3276a15d47e7a7945204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fe6d2a51d6d378fe86b3faf154dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd539c2fcf8bf7ce60f134c04be9b5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42afde1d1303e1a538bd1a68ea87e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b3d6d5f82726cddefbe2a80d0843208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce982016c4ec4aa22cdac645edf96659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe8b42c06c6fcc6d7829619f0e81e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94906990040ca903ae5ee20e6b22d826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfed84e4813df6bff325972406c806212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d692d187fd3db8742cc9ac8f7f7ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062c859301ddf245f4d93e02586d73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d65d650621c929f70466c7e7159af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966fb9d403b78c025cb18309b6dc0ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db44433dc65e65fc51c2e6d51b48f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c550971e8b030b9c67dcdfcab49b71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c791bf1cfe016c3dc00ad3b4c3dd36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48efde2fc5e4638b23aa26fb8b9c1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd45becdaf6dea012e5258acb8c9cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc5904777823803c39de804ed13aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d535e5ee716d20f0e666c553c1d499223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b31b953aa2dfce0a05f438349d5a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f378d3fb6d89ea2bfcd9aa5e3b61de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b11e1724709ce9d9323b2168db02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fada9532fe00b095fd6320fa7e195d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd48b9f6de267c4f50e446a4a9e101d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69077439e8ec502fb5d3fa0d07906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77696fbccef55a40fdd30e7219d1b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815eeb332c5b3fb26af4b1444135fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13931349bed3fff2b82cc0be1ae7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f20b74b9dc2bf7526e2e39330d9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160700bf70c0152fe730da84387c3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd5c98f50e836a7eb0f99f6e47736235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b6f9636915948c3005d1577cae05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed470e41dcfcd1a1780ab13cc77326b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab023864de1c4bb5b072a5e934fc29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583804dbd76ced342f41dc544cf5145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4e89f741229038e0605e2c8b0697240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a538f7c5f248f53aa214bb8274981241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2d8e6f1edf07bcf480cff658e3cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4dbfabb0fd10e7190cf6710e4230f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0873df47c5789c07a90c361dcfb76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e184d767f3b2d84330e2006be6f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e26cada5ea83597eb92586d8f53cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5a2f23e9f70f41c3470fa6900b78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8c24c4e7e08c3fe5dd6954f85bbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b77d5be172aff90d6b16db36bbe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f872505e9dd9a6b3181e64f1551fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c7b4f1687d935bc20416549ee2c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371bc1c2b13d6fe10de88aa472696f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03db15bf0fdd02e9a1ab5124a2dd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa893db8839cbe0fa834c1ef4ae2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b908bea8a0031ac25215fd98773aa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0510387c79995bed48e207d4315a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eab0ecaef92809b98b20f77a454f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc9ca3a53d5963ecb5207cd8efb059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a86bc3379702430ea5c7d2d1b8e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d45f3c3e33437897186039fe12193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093964b82035595238a04e78f0ff62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb3532fbb21993aec7a0d1d55bfa64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89950d73fdcab699c18865fbb2949a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac633849a9cd2008dded60b9c866f06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e068eb7a24fd0db861fc3e63896c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79dce478d1162f91bc2ccd2e27a31d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef542ab996cd406046ba97c7792fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618750739c051f2fc15bea7ba2556704268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e96a3a62e4eed60c72e730b2addab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24c64c7039fe27325a808e54d9a1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e27523d807d5aaeee5da9ee96bcef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577db3c44be4583c1ea8e334c2149e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c0916ff35b3b5381f7ff85a1ed4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d5f8e3620b546cd1bd0282281d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f70d8037dac00e96198f4360c520d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22049106d5a30bdd5fc1d7acc6686fae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034ba4eb7f1eddf1ce194d601257ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc1ec3944048fcec813903c9213eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e309e77bfc0a749076a7b2624c0fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de956695a8664862d4481a55717d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19227bd1bbaa743250cc7f3014c772281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbd86f26644707cf704f2a3e3db3d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d064264311315917556ea0203791283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34510a831493115e9df6eb2ce6ee5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28257ed6fffdd687bc343df01ab332f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3d2d9a26c3c7f14cf13a09ec3714286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838488c5fd4af4ce7b42717cccb6716c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a52a5db5b9bb193ebf50372a5a7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4bd48b908c8dc435a9661821d3a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123907d7feb70b4c8b49682bb1329b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c48be1d081d1eba477b3dfae244d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027f3d636e17b0a71e85fe427b2b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74631504b380127c35e47135cb88cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41375c7e9dcb5da86cb70ecc2f2e6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99330204551c8af5a94533793916b8a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203491bb374e77699937d00eaa3cea7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169e750ebb2a1f787393f5e5ab70f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632cee52750f49dce0c5e2f092049b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42338c0fc098b0e7b79cf2606a1d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51b6e8a3ba0bd25760587440d97217300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb0c431cb203c68727fa5e0aaf20e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7558dd094a91ea35837bd9df85829302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed1505e519e3972bb231dd290cb25d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46a88d88937a28734c2ce0161825d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5659c18c7c8627eac78dba2197b5db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402eff67ed44c42ac6221cd51fc77d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5153e409fd7764e0de2ecc5e59bbb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e38ec1ec54e949547e98a8b171671308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd9235b3d6d052cc648d353edaea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ad1f42dd25ad8d8091691e9c93b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d62d2db4e6dc6b1d49df2dec49e32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b31df3e3c92bdddc23fb283cf8124312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3acbc3f7e56636dc760e910dbbbfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad25f6ce58fdffae21be6e7c0366f3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b3ed6ba6fbe385b3d650351c60512315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2fab7917dc5e4ae866a8ee2eb3286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc575dc8326414f2551dbb52daa7bdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be6fdd8061adf60583153359a760a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8ff7039fc247ef1d47132b11e074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdf6abffb4e3addee88591d4b2d45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6976f53eb706b73b6c68da23acab8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d32977e6e159190110bdbdeb8819322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666dd792149e827cfa5a96fdd5fc08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b866539ff4ea28c6550a77308eb5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06246aaa58af6e1070f9bd7b069c6596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297c0f31298f589d794cecff5c3724326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764363a80ef24967cdec832f8c69e9c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf5bb81ba4822e99486396e5ff846c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b2c047396ae5f93f9dfc4d087e95f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4518b073de3d436ca34c6c83c86a1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e06faa4b764fa3a750026992a86d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66529fa575b2f0b3ab647c4bc8065e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83d22f3e1db46e00d317d34a87bc7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24523a441e53dc112f0e24a9833fa82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595626ea921a8ae627bfe9b754fad81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a321aeeaf3aca841c67f0bb6cdbceb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e1a89d8f334a41231088e035a8cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f974d287221a6747bd01e83ff6d1348338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f0be9b5b0b639d85e6baf8b5c776339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0db248f739c523733ae907c080605340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4dc272cbb802326e2d91773aff046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7ec985523c1cfc1269e1792afe963342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7d5c4b37e558ad44b8a2349258f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a72b239b6e94022ab09d58406eab2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afe9f1d578d8eea16c19f0c4b87e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e1e35e4cfb4cd9bcf1bd0a3c64533346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba172bf54e01f5c5f24278f1b1dde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742883cc9a7f11a25e0f9c84d389f1fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c64d6912544a693a032ec3280ff2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af7580be776f2fa94f8bfb6e30fbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea291d438282ba795359a6b18d34e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c54a5d0cd8ec70f07efff56863c8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ad1c75fdcd03d1d5318f897011c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199fbbb4915e96463331a91d8346f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1bfa79ea1cd2aae0bde0994f106d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7fd3504594b64645c6edf08afe8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a40191f7e3b1d2a4464fd86afeee7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907080a61e07f63ee059626501b8c57c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ec308de2a2d7da76c5cd754bfe02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aab2eaf69f48f6d91d5edb73184f65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c34a8841ec27d3a8ff3f09e6307b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b48dee0e29ea0d04cb28f4c3621f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b196a1a40b3f964d7cfe83ba0bd0db8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb4d54b26e5ee8601465024da358b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d4f5a797bdbe7ef356e1c60ebdfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d87ca3d0783c7580ae2451c10fdb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707eda6bba96cacf89a0de19739237367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688e9f338ad81be676233345927916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779a182eb5ba0757e7264c98a94770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e91c310e8dedf714e7318c3fa56a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9be398d8e638adf27ba90f8ceda0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a03e7dca6c2432b17fccac1a769d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba1c5effddceac7136c4b37de35e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718fca552fe1bba8037addebce9aa97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac81c518e292b508805278605de703b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c48f2ef8312795366c686219f62d0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a38cb403364cd189328ca8852eb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96843219f8d38d38ab664f3b56217b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c31bd33aeb799c65e4719de17e92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890821c5c276168060f5a3752acef925380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61540ba300b478e7d3e125fcd03b28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff7328558472692cda185fc5ab41d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295bc5e0c4dd9b97446d735037e70c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10587c463d622c470f5b633d552d7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c96132d6e957cf6140979dae3d3ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881c76794602dd773006594579f854386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8358bf202b1124f500166ea4e01645387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe35126e455ef51350d085ab47cd64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecaaecbb36b28ab8b3c3eb95e63ae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f96bc6a4ef9a6c9e80851d137fd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284baf2fb0c98899409399d8178c9af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28412c10e965a0f69c8360ea579ef4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9bf85883ec6c3882c0264320fb8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da6c989c8865e2b523936611cdbf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d753d3dfa0b4a4455d0d80b0271a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f3e1a6d158ea6bded48a64027fe5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0b00c4bffc52a87c64c317dc83d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ba055a48dc25f19407b3b3548294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff883021c5dd263ac9900866c8ba39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2778040756c2f2ad6d8dde3673fce84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83353e24f2d94c7db374379745a5d43b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d5c911b9db26548e7a2455600ca37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c6aa554cbed28e6d307fd8838d12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36fcd62ec0c8d1d1cfa85d1012ee1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42adc9b4688a4ed678323ca7a16289405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa83af77812d20f4120f5274d97f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e577ca49a0dc8b38d6b7deebec274407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693dba2535bda7e4154d669b8638947408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642364999d14f54ef5d90782727c4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22006f13dfec19ca5c3bcd9cd3a6cf3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f267db1479fa6af852976553c44197411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415018883e17ef6e3c17654d4cc8cf61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb041f5ed646e5e361c90f1228820dce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe9a621c1c7785530f3f84a311816414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b469757e74194b8ea3d98e4d3ce2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe075d19dae60fa1a14545eeb9088416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e180937821f2b4bd08f48d54d306417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96e9fcd284ea9184f225063d1cbf76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ac374c4ffed40fe9396ae2da4b40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232edc3753fda2fd52435e955e0eb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301be5d8b0432d9f018c945428e54e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975546735f8b05ae2c1387f492ff5c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c15ce8d3c5a7aa7df1a6f84cbe40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93b5e308a330639e5e941a4dfc3d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a03b2eaeb2a2c0418fa5e3f4925c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852080c738c01092421ea57dfca6cbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d146217f586e9e973b13c44f63cfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32bb4f9443b13c3b3bcd11e07fc1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a83f3a7227a2348d9cdb7ff4da965429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c27156ac2e0dae8522cc985561fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8463fe20cbb26025b7ddc036564c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d36a8c6da5cd70bfba22c943e1d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d630e7b200358ffd31a92e0b5bc2a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2929d2e24b2acbbde9135d5024be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9fe6b77c5907a1936c76a31462739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a2c1cb56ae5d3a722b4eb6bc28ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4658c1dbcac1b1e1818931818288bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df443e684ed494cb651f6d533cba67df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a448c8c6984e12120c89f36bb7825439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166a8cec141a58347bcf74a37d7579440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8dbf8e9a9e3a69e56d7bf38ccabd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb69ca2124d11b4eb561f41e11456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b24dca13d957d27023b5eadcc599443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a50c0ae8388d838e222c97ef5c937444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e3f8da592f60251dae3e79291e24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41054b0171979c0a71bc79ec450599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21058e0eecd4ae58212550893af5be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09bf8e418012319506cb258570419448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63852ff4472e044c72a1598cc1effd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b178d691ef0368314283d0d1e8324450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba5f43719793a1aa9768045dc8b87e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c222121368f2d7e86f00eac2fd32b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b169d84628f2ed8f3b6d025fd51091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac18b84e79f5686ef54def393a687f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38145ea3e074f0006a7f118f4462c42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072d31a95ff707cfe5c0f3442e99b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44bc810332cb56cf07f4a302bf1c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddecc4d94a5e89f7a0e98037d4c5260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9d8a26ab514deeebbe17aaaf441f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb6b703fe8b1a56f5a159a06c4690460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c324ef4b459b8878e134f58a06ac58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba64172d684ca3ff6f498a34bde4e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897ab9a3f3b18dac1753069b7cda06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734f71ad6af5df8201efc882c06240464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f67f2884b583213ea36b136508e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1d30199156950d6ea64959898108466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6b7d4ea047d20b281b34ab4c0199467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a038059535fc5ecb783ece579da968468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae35be4a1bad7ccf4614b2b25decb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9b0d9fd15cf2d35b4a25e3222ff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d29419ebacd86a9b427e8400b808f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f586abc639f711007ee22b70df6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635f2aeaf2a0b9d4e572ecd58ad91a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e3fbea479578d15c8db47053d576474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd349974c4ad02821c19ddebf3e2b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458be371741bba7e0ca468248240ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db48a889dc233fd2b47b0e23220c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e64e57e06848a18ecadd337d3e1d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed22d7ddf026a888e1f7c6e910bd6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657935df416af5eee1d10667282d0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0957293eef7332da232daa1164d76c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3860fda376f26bc710ce7f1a582a3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604a73fe5ec0017bb5639bfd8f24f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d6e262cc984c16e96cc0720b75ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d06d8ad14e4ac1c979b86ff6ee8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231daa4f9224cccb1859dcec091699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10b35aa5b9b41bbe224b71be69a50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46649f2bc8ff8b6096f25ac1d7761c7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2351e84f1a5c8764ed4c6ad5ca6c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32075541b4b89349ed0a9ac934d7500f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb659d7aba8d0e017c826304c6c2fb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4664ab9e670619cc6efc8e0f25e25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7a66ce73be2156fefb9f31dc7768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1b7f503d0ec05cb3e7e60d883d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80553b5d7656d84826b29040fc49d8d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbead5c7ecaf69dbf5a71631a35f5c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2800b6338b011f6f016420ddb7736497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038b9d07a17d3b3b1d99fb63051d1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900aa78581bcf8d35829256d7bd86d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03529e0519f19a86b7308253e238d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50347805576a0ba2342b9d06b7cb52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304a45758a4595cbe388ee9b19dc47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9071d01d1450eae32ece63315730a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb146b76d6df5475e36ea72ea5ac2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac0f1358c5f2ca8a0455c13c14cdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42e9c68ff922c6b7bb41fcb586d3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae25a1b0e807710b1f3689f51c56dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe373a5bbf26f89e7e9681d675554508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29904125831e8193023b1349ae9f95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88333510aefa1a44b4b93de71f65e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc711b42b09c160fc5a5db3551dbad85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431db58f649fd0270d24b1a5f359463512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deaf57dc574de6ea9a3ded996c435f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17343db6e49fe533d76575a221e8473514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c679337cea33da86aea5a7b2bcb5f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f16708a6a399ab705f43ff8be0e2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0996c899026b81651d84be2d58a76da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3151b0c1fa2e993ff03337397edf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622b7850c8df1027c211ad62c5961cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7309c7615073979eb43b816e29fb6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc30261c78e46f65d1d14e5aa0a7f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc158fe993e4b6e0d6fa40eb5066993f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e96954de9ee2cc5cd873fe5e80ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f22e3359db9d80e1dd8420e09017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cacf80db9563eaacdf29116bf8a3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b410eec7a1441eded20fa8dd4dfee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb2700ad8cce172d43372dffc5efa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9fab706657fea767536befc85af0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12d4ce530bf29341373538590d683529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5d6351a4b22581bb277dba8607f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e0d51eb242041f9d88710cce2a66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5841801d74a20022071400ed254c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895afeec91dfe56ec9c8c3660e0336dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46656f0011961f5900c54c12e6465f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0080bf644541cec05ed8b2763d3f38e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e855275bbc44c38e57a98e696d813536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32230d79f6f71e98f4710e3b971056537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c37287d9f64999ca33f389037e402538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e976cc99a16c9e700b3dd9274cdf453539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb98a362b7008639e3c07cdb69de9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feefc1937c8beb4a43611170704310541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cbfd759e23fc61f2a9e59e60070b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f09124766cc6a55f76001827e6a34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db512d220a3679a93d5ec2968aa1bf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41525eab4348c94b3cd0ea2fc5154ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748449082767a4edadf4940b4a6d5359546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc3b3fe7e310864c6edd9735761302547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8666a56579fd173de54ffb53358a6ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0f7cc0fc826123867d21792cc985549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3efc139d196610ed19d31e997e30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402b1da973939abf5b70723608ba10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8814ee1c0e73272816552cfcdaae0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc570c639a06764f0003ea437c54e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220048eb37ae55ad537fa0ab1c9a6ffc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b05519815ceb83feec1336725693555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4835f35c7b0a9adc57332af2d2c29c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7b2fe787110be8c66f66bec0d93e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c703e7147303e1272c04e5c7d9ad2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e83fb0015200d2c995d3d2c3768dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256fad0fbee347ef3bf0173cd71ff2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff02d2d1f61d0571a3eec593abfd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d41402e2cdea25395fb5b955dd7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe3f0e003ee46f9f79bbd06d4dd0ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b18f8407e2106f462c82749d2513a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631803667601a06bb418f7a2a0a9bdc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81da357cca36f6cbd42d68c7469ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461564c8543e9711a1f7b315cab40f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162809703f9810d1e4d0ac31015d44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a417e964744c0d21ebf8848b31ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c12a531614feb9b160554ba0ea30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1301af8a6e1520665f63d06f47f6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818c36ee1cf7d86c20f2d8f24471bcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39948f18c5fd99ca08eb57b62d19ef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d11878c3f5d848b63bea3b7868b04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a36f1c34ca1d471387f81aa2015c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266cd1ee887c2d751e4ed87024e007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ceb072300ade04a4fb8c261522dae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562104116e476ffb06ac72fbef4be22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c91379e9ea64639efc8ea00838577579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e460c32ab2f50d5951f93df21aaa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950f5eb9ba9d6f01490610779a6a85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a280e34b4677767277a70c12d49eea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec25f348ce6573f918d07b76713e32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e60f52221eec76ade7cf94843a2e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb8b2b7e5b81107a5578fa86a1e27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababa6e6112e358ea01c59f87ae80c46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67c9026fc1caaefd2c29f1d89c129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836951241b7afbc76a97bf30842ad35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217772c62f0cf55a902ff0618d660a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf53f361d2515cdf4aac12c721b2f3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2402cae44dc06ae2df330381e36a84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072230270753167bd3ad60ade78f4571592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7631951a5eca3de827f536c2fd3c12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2cc5d35f242aebe4f4f7129d9f258594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463d61cfb9a5ae348e427f103c5edc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d63ac1f7715f07fe15a87cb1138eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cc6ad529d6f50c7a1751864564ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753bee4d7c2e58e5edd301d67d74bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c243a3e653ae71bb586d6479f53be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356bdabd9c1b8937459e8eae8251cb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3cc5facc386c6065b0f849c38cd4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2946d556c232e35be3ccdc5c70aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995dcc65e643ecf6c9becbae7ceae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d7536043c22dc00f0ce3c51dc8ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed1e0cd4102360097a8dc4de78821605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fd82f3110be079e83942cd5163a4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef23389c1eb0abc8420d38003caad0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f345175d5f5958135047a8b7671bd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a326f23dcb7444da263be1e0c137609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e9d9421188363da5819b436fffda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb159dad741c69ceb0a34725d2ef6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c46a094654713441f9417c3c66f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01b25c76e9c7c2d1f0bf3bf1253491613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4574200f13be1ad14b233044c5e52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b6ae8ee4747129196df426cd4163615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6d74d700b402ff73d447c8d97b87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d09385096f0f04f5de3b55574a139617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b714cfa17d9961bc836ed3a70e453ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128420a603384579c751159b526b8b9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7940cea981be077e2d6651597322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b038e50e6eaba82140ad08ef933b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164445f535f95fac4654e13bcc9ff000622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c6a74f713651c8bc2c040e7955fd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58d462b4a1960a92b10ab60ced946624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85670976f6ac2a50345ff2b4f79eb432625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a441141aecc61faf4a0d2cf9913e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5c91252ac4f19dddef9b2265af46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f4bfd6c4dfa036b7a38556d2c90e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57ca00aba57eaedef8333343382c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da409606cf1b77bb2ab36d4320c6ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eec3427ed79a89f8ae4939f87c6d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc4a36620463405563d8cbc0cbaf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556011a94414ec383d75506871767e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73971606a159f4694d4e82eb470f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e58157c5badcc130097519afbf5497635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b515dc372dab28a8e10b6a261740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742d7be5900905ad9552261343b42e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1873c543164a2020d0436d8c77bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3b517a12f6b40dc6ca83fcf5d92b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321d2911e16cc1890d6c8fc2f139e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797c715ea6f0cf77a71527f18fab1af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b81e17f4655e62a2427d60b6c88840642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130f94aa97a06626e4ca112b3e8b8f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3c68c4737356340abf36f36438d7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0fa3968ef5f5df937467e8447cd2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b5ea742c340c289d1cdfab11055e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f306ad8487db118f4eb94f2147ea6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e991772e0cb75901b667b37e62f53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3499beab1e1efede2669ccfe756b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0747f98d59ecfa9bf0769c722f46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9941bdbd1adb3e28776635a1c6661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b63024bb3a6a370b9480bc58655bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498b16294a50364297c14652bd4243653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c563cdb9b7bc61c08eac3cc10cae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade67a932a16d693991d8ce5e5b3808655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31857fea8a317c77f156cc1ee5379f1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf8adbcb329d4ca8d7c2c904f755ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa65a00cabd275ab27792bb46fcabdd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b9ea7c3285420712216648462015b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745400d761720d00932f800a950146660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0b706be6587c3abbb6f150e7ad3db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb09eb7f8aa75ec24ef30c022608f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790629fc8117047d8745022a532c59e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c117d2090174c28531827b79b96da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6fc17738858fb8a6f6ba59fe5c1a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e53bb674bcf8e5f537529b5f39acf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea88b812991911bf653dd104e4d92e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f337cb01a31e42a8c8a7ca066fdeb94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cd549a290a93c6b648b93720b59b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4359434e47a4418f907bec5942b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d974b3fb243ae2ee1be62d3ce43065671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d221c0f10064ac24766f82a93652672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b9ce91fcad467cc89d14759e0123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e9045fa4dcc37c7e91dca56edfab6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc9c6b688d271eb7217fe9548d1426675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176b8b2276ccd8c70f957c17298bab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539117b964ebee17c6a62ce8a85b724a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68aa1426fe3f3eac5d69e2ddba76a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de2243139b8c0dc2fdec63b3ca3ee5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4513e9fe9aac5b12957928d5b472680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b7a81072ce79660275c2fd684203681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e3d893056a0014138a1dbbd4a22f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782b2804a55f88f19267d33187d142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767461bfa10242546e40ac25e9c7531684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060907837d6ce3cb95f6c6f1d265c69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada35b77fd6383c472d9408971225f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3434b8842dfda8466e06fbe6fcf62d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b12412d86dd62dc48998fd98dbbcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639acaac15950ae3518a3f4c38e001bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e65e9217292966a296385274eb4d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef79b38a19cfdd408b4038ea1d5cae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c6ee9624951836e9d6112ce8c771692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ce660026ba5f33dcbbfb1057530a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228afd5af0ec9c8041819164cfc5997f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2642c8ee187f82171ccb9fcefdc58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0cb4a9b269b3efc2f7309d9dddf3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfcef60758d417311e725b25c9133697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f8b67e826d29fbf94bfa3b501411a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2e7d582610326dcc4bd9732fc6b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24383113c0929178de7d4d3693f697f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331f5b9890fccdf1fa9e65288045a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196ed5f3ad5345a8633776445ee8e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752acc5bd8593a61031aee685e3df996703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cee166dd32d15d4bb3ce5cdf48ca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab17837035acf1be29d86373e4dc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafdabdee157afbbbf61695fee75ee3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff76eb0650ad6b21f6e625434d0487707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb476e961ba8eeeda659550f3376d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab27153c87ca50e1810c13d59d034c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a1a647852f0cf1dee0fec549775ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5889b7ddef4a13293a1113d459a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cabeb9d45e179db8818341b02e6c1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed197a93ec710a506b4f9ebaa2374713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9103b521010e96c2163e9c7635f340714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb99a85d695227d27f2666979c863715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35d90f51df2e9044c325559144c39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd45a7591c1c4f5c11849aaa2679e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4913667a987b7aabd5d472b4d73f0ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488814351255eb298f8b7e732b93faa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27e0da06d93562470d0fa7a1cbe57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c45bef60e37607218c96e11bbd28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596fd56117e5b03c19a5cfbac4ac89b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682d07cb61f04317e6de1eaa2723ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635aa9c7e4ce3716487fbd63647b3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a28d105a3f7d9a6f9e160c539a7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a690239e4f3dbe31e4639d8e19a7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485068f50126d8ed96e892181f19c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44096ae946f6d8d3f6472a3b162c68e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e39b67c24492489f36e994cf2283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7920075d800e0361e3ca72ec5a03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd494046471959145f9625ebc7fafc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50461e3b43742ca03a8c8b37fc48b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d9590d6ecfe3f05bc71f5e150a4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205697f43baa98ddde9e7f05b01c35d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f16a50b53ac12227be1c5fb99cc69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5af3455bce3ba4f48fd810522cb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743dabc3202fe81cc1ac5c1ff03f0aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc7dc02e4f2444e6eceb1cb48c594738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e5e84ffc0ccdb9d30fa2424e19989739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38cb8a9dd44624de9c475cbc12b1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb70b7927d37469768f568d50a97bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8ab5d028301a3f6815f1f0187385742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ca4a3ced85a46553c6ef6aa9a2b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805b134e911ea9eba4f3a373748a1ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75759c26581c35ae2502b72a818df7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832afa4d6663c517787deae9c360b905746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde805df5c58a18c87da0dbaf4bf4eba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c378203418758846d4abe9ebe0eca7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942036ba67c311938057e54d8464ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f0d5df79df2d73348f3e8caa3310750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361159244e33b7d4afd0b814b9fb88ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea9824d2327a3d826f5aeae47e570752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d456530e18b7e7996e9b9375a659b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a1bfd1e2a6df10d001f73452fdc95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643645710723f4b026f789c19a1016755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b9bafcb98b04ac5512a23728e335756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3ad218f79b6f4ada8cb62dc1c4508757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd83a1bddd8337205009846429bdd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1e9874c7d0d95a1a636edd86e0f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc629d613fd1147185741ee48826b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff43e4b73eae127c1d88b044949da2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7874d5fcee9419c8d3a3a57fa1730e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfcc56771fd97666c59d74d2e75461763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020243580ac1701a9e9488aa5254a0e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec082379f57492c21dc81635f9f754765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909aafc2093a319b3b719f7d8d0cfd1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb537356365ad94aebb343425616544767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548afa6016af13fc269d542fd5ab6a11768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1a652ea74bd4a50fe7b3e4299576769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7362f8d776792642915feb90436716c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133604c9bfdaa86806f6de05a07cc6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2992fe8be1d9d37fa2927b9ba3c7ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5421a402fe9ba4e334691d6faed67773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>