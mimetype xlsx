--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e243a6667b901ec92a7ed6c0f9f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac95245fe61453e67b9cfdc76d4e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee9893da1bbaf3a3750247195cefa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b7368d6243d092825240eebd8ac5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd0baccdaddef9aefb3054e1af3a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ed9cb122b1d6fc1774f5ed3d40106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f62213af0735727f88cb1395587f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566786f9dd5d9684814e7c8a152e23d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6ca670cffb816f10e241c47ce24dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0539e89a714575b4b0228d486df85c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db1c5fb3bc801886ac35e5ebd224111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cd397634c0e5e6107955a93c6a4b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883cbc0e5d16676366de30d686eb5ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387baf868adcb4a449a26c278d5af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb89d46cbc84bbd77a723b28a2677d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c73365af8750727d676f3a02071016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61703de3d0d485a09741e934e54da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0333c98bfcfd0b7401f530704ec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986ccf0e521ca33ccfc9d7598b723519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693387157795e78dfdca40a44452f0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c311cb94f8d759d5c6a9039eee40521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f0b4fa2709dbb985aa2432e754bd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89c668323af6603a7c10b2969258d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37eb397cd243a33cdd90bc543620f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae9a3758b51b19fcd309aa5d95bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7624e9e930a26180ca1812a277438f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7ae0c11630c1e83d4e839c89832327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178db5e74510e0f46a523982836dcfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14ad789066457f8276dbfd430b68529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e9b9f16339a91bd71ab7e1d27c7d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80858e516f876023b6cd997f93ad80831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a23c0af0cf0479442c56db32e4adb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6dc91a633174eb6524f729e58e2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4923177590539463fec3396f743734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87912e359bccc275730a3ca43c8809aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d4ca1693b5ae5949f69ef17e4a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ef01486912b4cccdf46b559d67f4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910752d1b5ede41f7e4e8e687ce6ea7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c950fa2908c85a5e0f31e8d1f859b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af35938f417e1d713bbe354e43075740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5baec001afd738c355bdc2b6045d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecef740a55a76a124a4704cb1c7d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d952459019310b14b46fe4cd05b88d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceb491fa9954b73f3a8c9ede3d056544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c2ab61eb4833b69b709103098a7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba830ae272200a45c8e668f1c4922946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341201500b02a9f2ec45b301613b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9bb1821cd2c67bf17703dbcc759ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0ee59d80621e5ee4e676b9326fc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6fb89a47eb8fc27d8c0c159e0c75650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd295846c21de87fe30faaebf38e4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cfd13ce319d3a62f8013e3eaf707f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e6ad8387e4610fd46877528f337f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00661db92c3af7fa0ff4f83e3b23ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe09d7e0e11bdcd9cb2e37969106dab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f98b83be8f431697c98d8595f5e4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1313d4b36bc9fd4fdef2f9522d29157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f655bf74a229146ef115e86258bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef35735470b044543acafefe4f07359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0978da46ceeecefeeb5e669e22c7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123d6dca86852c1d49ec9a06d95ab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f7a9eb2bd0cbc18f3d8a3995f7f0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d5176cde250ec845e1985990e74d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bda1dc2eada9130f65f1344f5d60e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a26fb1d270a8cd8c673048ae231d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f7ac71fbce1e9f0234adabb7054e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a493297fa85dc1e4bcf3072c857e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97e3e2b5de83b81fe14c656a2491068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda4eb4292ccd06675b34c20e1d253f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33cea26a715085d494d0319ea8cc1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a2123cc9b2a60d9f0c66d7f3da7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1bc86c64b133c132468f7ee457b1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a36cb890c93abe8a663fed9f493c8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487fb61da83e267271e3bfa6bac72f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f725c097f3c424626b68edc0aa1cb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88a912477b16212a9bbcd144ef239d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc5241f95c21eab8be91d79cb2ba177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f853136576aae9ac2a8f96620910278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b331a7a2e602e7f32185536650b46079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f324a8b33d66c441c46f6b19221680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fc389f50bbb02a31010bf75665f6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe692fbc3cb264276509d3e8fb9e99fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af743c922fb487c10782b86d44c49d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3891088e71fc1b38300f64661b6b6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea83eb87aa73279ad8bc3a2bd37bb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d09df4a76f609b6899f381b532f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea672a312aeadba645ce62b8d6f7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a876aa08f07b5b758b993c51bc9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e49eb869f36fb8a4ed97d52316dec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594e5905d63b4771887605d9c222b9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c046ccad6a9da6f7c1588d538b31a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c394f44763c2b64b04fe7f61fa2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8137b0ad818609f958df90b21931e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8cb7321644ca222e74c344b357bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9e67966b4a5b01280ed59f1cb37295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dfdf84f6e2bb4dc72abfd6303126596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe255b1d2a9e05decde3059ce58b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb65159b65094899ce5b83e575e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce4f32dea540084c603652a8338a2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab443d203947ee416d1cdf8548e87b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd66dcaa662304d748a406d6ec6f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88f8ee0f350eba55f6e429b20607a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4df102cfdb4af6f9f56a2833eff5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0232ee05145201822bd032342299d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994bcf7a1ec6b63b740d84efb98967105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c4633e0ea9644304abc16c10f0fa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc2625b987356872fb53dfa5f5fa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136bfadf60c53208e0a7636095b8eaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5cf2320bde6cfde818375e440272109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c00fdccaabaf63103b240dae7e074110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba17e86a881e2160b71ab3d37e7133111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c794d5a8b9fe5455ce74ffbd6104d12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd85e548c5bb01da32c00d9e1edf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbf71a80bbfad88fbe7b6cff14000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb786043a0b03f10a6f24dba0b6533a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57f5b9b79528f127506a77fbe3446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c9965759f6f59560149670ec6de5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02678aab29c31374a138ba6a6549268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686fbd7c34ca654b219d0c517075f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600964680617963d1016c3bcfdb5ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea3bcca59b8cd2cf580d2102c6d47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3bcf2bcb20d5579f9f460496c989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dd50b642c38b900e592dc576a32ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473b3252c79cef4653b3572a466e210124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972160a2e059d02842a5367cd5e2e5c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef931a4873e326859afc71572f6e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72ba4d80a4e01b028ea21e8008c50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc84590e243cad471ee424838e9d39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe99355bbe1b521631336b05ed48b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a463fd00238f42ef9b2c83eed2ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30b99abd730cafae3bb887272fc2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db01ad840167b3b8085ab3bdd685b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431476252ddccff0161a9419279473ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b588d9d23a719f178c80b7fd3021134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c91e72da52d592cb18680c43faf26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e0cb990f203b19af655c1fb73da2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890c2028904171eb7ea00120218557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc8b2a2c8976bb015965f569d427e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374480106f5df214832ddc2b8d5c207e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b61b7d37ea687c259c129ae1dda7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a32f0fc7f3d9ce777599faf5e8913141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5682df4ee6bad3561b071831322a0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fca9c7a670a3f6e01e4a6bbff1e03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8137be9042791231a6de5fd35b762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652a7fdfb6ed1cc321fbbcc0b10f48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c94fa1b18c68b7f481589180f92f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f871971fce0214c269f27f3abbe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610c4e8d89b7b35fd0241c8773c06d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dcf590bfd37b937bb5a358e3ae2f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02d84f490c73d4e1e29c389d23231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329cc56c74e3e6dda94c9d97931a7ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104381b61c009c43cc6da253cd837cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198e888eb6e0a3cc881e0bbbd85cd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab90cfafdd17345ebed78ff9a903676154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbfbf466798ed336e43338e91cc4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d4b2288683102552215160646728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b066c4a997318eb222297f4b829565157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612f9a5184092c5a5c7dda80e69830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc70153686ae3eabb8a32c49913dbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ab9c461d1f69623a5296dfe36c05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c966e1909349ea74b16805e7e4bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe3d3301a32eb333d907f83a1778d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f1d5c076c9def1cf0c50204fe7b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e5d533cb7792ff091702e7b24e84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bfd4b8f3e5531e23a9dfa852c1178165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98132bba9abf8117d8d423912f31b245166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ba6791eff11e57fe2b14ee2324df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b073c9b97433609c45d5ec670b32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae6ebfa9222022099dfe6b32dab5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce98ff2457218683a3818a04d9b844d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91898c29020bac474f7dd06730f52d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab6a2b0364fbdc918394c1bdc373e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6773e30b82f4dcf2fd0b689e67d42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e279e121d78e12159e9b20e71ab5a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcaac25d057ab76ee20ddd1062074e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10c34933ae3e06d44719a8682a9df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf58133932dcf98f7f9c8a2671bb0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2c4495eb219ec57b2aec06f59cdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321bd083ff0842fe67c859a783a41f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe9176507f2a916f543421c81e7de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bfa78bc4ceb6c238e7af4de2f37fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1399f95db1e3a908bc5e6777c7df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc05945df70b0c7b7d6af68c0c3832183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1383a3f8a283dec4282c60cdab56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4581dcdf52bf6c74b3e33328e8a87b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432f9771e21e580812df93eec868b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f2ea2f8305f5742d04f81340035c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18dcd0f5c668840a875b2fbdd4d2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07d2133618c35294cdd87a5f88fa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4fec3795d6ca5e09265e8a3a3f4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fedb9c719ee38125855752e877015191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582a2962e33c373df91631f15aa707192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864230f19ea71ffeedb117dff8c5437193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11aa32b36c73fa1a7ddf03d345f4a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeab5d22df8f14a3f942d9a70ae3e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c492b734ede71872d871920bc9eed9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138256350aa79c54ee43b9ebe17ce8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9ea0ad8a9105da969ce443696f8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05043446a40e39b5729a02bce6fc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d105684073cde787e2db9ce2c432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7f07ecc0e1d1470605d0f5064d51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5719a08b864c6cd81d45ce08bd532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b81c8271bac3fbeace205cd9652db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23731ea2adc440121c4f95daab1d49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa5e9f8c2e6d0071898a8d069663d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d7d320bc9465dcb2b16a33fa4f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb469d2bd2e8f7298ec7ee7731e4e55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ee3291dc1dca051f1024117d4bfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16362e46143aa03d58046ef3ed4d7cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e99d1c26991f33628cf13a792d0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95c041312c502d0badb75c1ece372211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d7f86c21bd9588785c77c91876bad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088839bb9dc1cae0105aa448bcbad45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebfb59d83a534277bc979e14d8c890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1171ddf91ef76099c7656914f5284f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd51384e9ef946494e85b24fab753216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fd79f460b11925cf1d09402bb3a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468393dd32df7fc3f86cd830c59df9b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4433ed2be83c907223db6d41ead9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1492c6335458e5b1c7416205207736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec60e3b9eb3c93d4a5c5cbccf170c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63fde16d7dd7efbc27344b4f48cf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890850c5c3939940c3fc8a33738556e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7d8eae5e7fa5c3bd841bd13049b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a72453928e8fecc8be1e0dc6ae3e83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1d554257a7b4132c20751b90157b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c849d3e4325c1478363752faa1eb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27b674a2a2f59d0806933863ea751d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9b1fcbc41bec6e01e2077c2e959d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b4d85101651958bff8ad7dad288b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e610bdbd1fd8aa169861ef831d55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef0ae228814b5c199e40ea1b4fb51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d21b3d7a963db08b19df7ace1fff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed56cf90361bbc5015effd3011cb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf160a4f8bdc3ad037c4b492163c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892d2fd08b81b224c7184d6088c713236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f16531d8741c80060f36d3521020237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a839ee85f1a2ab9d9b775847c430238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eaa74d9f3f82c157b99ab71323804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce9d82d87f0616317038ed47c9b98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e48c13e0fb6f1d48131b92778ac6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52039ffaa3234a4c05004b6df3ddee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3782e5c803dbaccf2f68f0983c4b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1124928fdd8998ac5f81e014d234e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e605f531372246a9dcc7ef0fe221940245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b901723c47af22a9b3c789de99f06ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3024375fee632113db29b88b0df82b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c322a690fb74d9f946be3b38be51f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725f1b61abda00c4af81d8f66ad054249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62971684c5987f068cd9f04e586d4c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922ec652d6b065ce61297c57babcf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc222a521ba72e3d19307abe5e19648252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3a6d5799993e285dfb1d33db0d73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab90ada758909924d7a527558d3ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b4fe6ce89b1d451a9999ad476037255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a73593bfc1e6157efab21d7bfda82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d676b97c7a50687bb8511e228b3c76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60585e88bd2e76d67632ed76c9ed8d8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40937218cae79aca6d5042cfd94c96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ce77997c927de0aefe09a8cb4224260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002844c0a6ee3eb531b2330063325ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a320e4f714346dfc9a72bb12bc7ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d3f6514da59bb9136e0de7465ef7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02d4736570776b9bd50766f3e03c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856419453d470f4b81261c565902376265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecb106925bef1739274ff63e58d66b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe1eed2042a6ecf80c9e598d83b6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97b7a94447e33dd6ffebe5854c184268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb5dfd69eec76ee9648bf619682e7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef026a6dd7e2e54a3c954edf6ed2b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a53bbf2fa4d1f40791dc597d5dbbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbc264edce8dcea0107faa67191d14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09a8bbab226c03e256da734f09731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc75a93ff677e080c2ade71bb0c30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c198ead9ddc3a7ff9faa9c929b778275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a2488ead3085d1b40318ec2ffd2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ada08a173b77294eb8d4d0d9e23a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d159e5173adbb630d7d19e5aff7b08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173a6147e957ede1d9ea68f037afc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646375aaf07b06662024f07a78f920a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a6fceda16c45d327b04846ccfe51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab6324abf93f562d1615bdc22378c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928a9251f518f95d6f92a9d3d13737283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc09be427d25ceb679d00820061ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8cabef153590764f0f1990c4032f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d57b9024f3d9f00248165e9ff461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131a1544c8811072e54ab695baa70f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f615a217cd75287efd0f290485ee36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f1799294fb4c6c1603a37ed76c1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b98498b1ebfc41dd1166f3fdbe62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7a9c28ad217065cb3d31ae02ec8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cbe72992eb350cf16612bdb2c6b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d599f2a3ce0640b36b7d328041daa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249622b8f2af8730291f4ef20aee77e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b89060be8b146f5a8b99de1bf14b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56fe27e2eee8175b41ddba420e4786296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5d5397a53f17c8867bd08b1f5b90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4d32fd4ccbc81ea4db516ce48c335298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a6a0fa9a11ace020bd7ba4d93bca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f226a96a68dc3f09c56138653d2477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f8c05d51b0b69ea8ba217efdce9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b13158bec24cd4a622fa74ebf2175302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafde7200b1033afacd25c14738ae4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7cccb94918887a731ee6149c9cfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b3a8ffe9c43a4f76b040c9b69cbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9bef09c7d0af896ae44269b345f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b14d2d7cd5fb256a95a37c16f67b25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e14f3c1d8adfc82d870672c4fc76a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a0fd1c86329b014fe8ff92388d828309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ddbffa9650dcbb2bb036c31bf0f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8a6152e52062b2ab08f23c145228311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499803384d86918687b6d0ee6aea73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e92865c8dbaeb9010af448e31b2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6f47d44e42cb16fd59b0e04905e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bacd8e70dcc8bdc034179c3af8bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d069577a262a64d2409f5add81f1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d15b96fd37c625b10477739f1c935317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df916171462a65689e4df17470729ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d79c25b470ad7dd2e1d90b1849c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5602ce36ab8fd2a60b652bdca42ec9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9305265e28ee3915d5b2b4d9f8f278321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf26b442862a6bc5587c980270eb32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f24598c7906a856a0532ed8d57e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587241841c1db16cac3cb179e53fbc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594470e5cd781ec0aa6da2f93ff8f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebac8a8284079cf45f3f6d1b45697f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac72769070cbb7b1ece0d113ce332327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c135af3917c7a15bb7f80143b7c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a1d87742f09b6f74045b585f98d48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a86780ff54de2d5b9b3a4f1a19ea3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af96f0e406c446a970284d29adfd297331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd461a31d1ce1d014179efc3c8dd24a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44fed04b460bef2c848f0f64e93277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297771dc6385b58acaa4add011882d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae088424c14011f9ccb2dc8929bca5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594bf14183fae8f329431875a1414de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa36dd133136fbea8d7ee3a822f05b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482f0d1de1e3d2c365ef1a29e170f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad108f2eacc7f2e8ff821adbe0a2ac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a5284c0753452f507d9a2b7cd9b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5938e2bd8ae2f34bbda6275b0c304341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd467f9fbe1b659711f61b5144b0e30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925431d52b3b70da841db810251164f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b6ef81046fe836d7639e7920f77d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8977f336d93f163684a7acf66d7e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ea773f297dccd34c5147250e88b49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adef54400db4e49772246aea541474347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f9dc09fc898a69e94d3a789fbdbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336506666bf5ba59e0760541b6041a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3f6e52358665baf72fa5509d9754350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88b8688deeaa22d8f401f91b9a1fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19909d1b3f5470e1f08199386d90dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b22210b8f41e86987306b191f4221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093663a0ce4209ccf69d564eb03d0044354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439b87a80abe6848653af0a8ef87fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ed579bb04bea4f02fc8b62d05dce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aabaa4d10eda66077508a754a456a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba628442f2a03af626fcafe537386358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35bd3f1638360a9a370069a38c8c1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df4b685f4939a705d82e7e577a208360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02179e5bd22755450376a27ed3950c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9802bb63fff4c10770e299eeffa50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a82f011d10c21051fcc73c5fe95f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b2c64ad986a774bf3d69abe6080ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932aa100c626b24c7373e6d64b4e67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd0493c764a5082f024f5ba3a08d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79277063b2a3f38f74280c6540030a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b9a47ee079e5b98c8591d12b5ceb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074521252447a02057bc8327a424d6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014fe499490048026823e247424bc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9fc4b0ae1e0372f2d2f7fe9482b47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02254b683fd57e758d08f5478dd3456d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb63306c05b6e6ce21e12e995fa0cc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185bd6847a343aae0e5daeeb1965d93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c58b2d049d888b34192c5c1d8ce8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14344eec5c99db81a41fb10b1a469b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e606684e884dab153e57d2afa9ae19f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1599da50a8c116c7c205d64c475e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12cec2145be8b519a94adf6fa4611379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d08bc4ce392523709989efdaa5ab4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737837da3ea2aad7107a8d850438af13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69a27aed5451e267884931e3bc48c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436cf51f09c1ea28239062aeef0f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7ba279accdd4af785ed1d957ea04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e866b67916c3c1a842b58638479ea7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164fb24559fa4515f57aecc11c25b34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e0a060318fa929b400334e40e7ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e381d2ce231837c4b52ce3193c2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d30b637392b86f3e59f13eb93a13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926189538e867ff27211bbb708e0f440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cee09666ed89e85fe62f51bbaa15c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea286be5139e1b91065a7b25a4904c8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c07ab1fcef2b6691c45738a499aa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c45944f6be9b66ef03ee006a8bce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d73b85eb96c84241d196300944e2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a3bd36be27258b51202f9c0d6dd88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7880bae96a93db2531b3f92935c84f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4da54eb97275c0c1f0bebeb46b12f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7eb65ef73389f8080324efe60202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14398d27d5a50887794d742ea96ffc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012d282a27df2996db4505e2b4d04f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691cda3bcf19bf3658e31be3ef93a27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36522913500e27b7329ffa73d96804d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799c3d296af86188fbbb7d8170cd53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b84fd8db0150a1b6be72f3ab3381405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68cf750510dcba552557085bc10d04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ed3eaff2cfeffc1337e13f89fc0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ef736c4a884d44e99ec6ce3f4e366408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97176d2c0050be29d447178cfc2fe2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4471757f625ca27f84e16d1a23e32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ca957d318806753cd54ed9eae219411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd7c2b6622542a4231a8e88265dd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3749167d18fb07374d302223868d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49884ed4493873f0ee4278687448ac5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c934bf98066419af0ff7e7fd415ada415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1deedbdaa9b52767b4db9105e2096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef277d54ebd2085b1287c29a8dc18b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced71897a7432c725cac24c7a86fac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad14ed9b9377a0976068d6d766f448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e130c62a7538f310209875e9bef44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c2d6894657bfe92bde06f8d183cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f4e149c012f3e1f1873421082fa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a530643029b2157b1311cedecfd95e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094cffd25163854fd50a6ebca48079c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377f0472a68df27599ccdf3f9937de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01064cfa263392df0119b2d8e71e14b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8df81a5b3c6a8f5ecfbc4b690ec9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba4359a7fd161101ee87504fabfce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1885874c2fc33d0df255e7be0356429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d2f90e276ded6dcb9f887e00d170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3980afb27269ab703c60ab589688431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435827af3a4a2a9e7326847248d4073432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9505d9bbd5e1714dbbc7da47ea63d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ad0cd7b278bb46222d6413bd7667434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46469571ac1339f3815a277aa7b41cb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b486090555af1ec07a28ddb7efd48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa1be91712f6851cea34c4bd12b8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38786d8788832d4e99c15a81d4fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc266fb8483e0eecc218758f3509ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764f0912631d4ed40143187dc8dfae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea813de843d28e62a8d6fca7f41d48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f41f067af6cb626fbb1f5d933a3012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b08ee4cc9d7969266e6d2cf4fa18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34595ad5d8fa5508edba119553d5882444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925574aaf5bf5305c17fe72aec35a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12685e82692aa83a64ab5559f9137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666cffc229066bff2e2e22845f34b4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f9608b968056ec53851d591ee940448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2656f10757ca7dfe1b6ade4659c97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d49c1cf7b625b5f6a6f14b9cf31f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d56008123b9e5c4ed9ea3ae54498fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4a2942faa6d7dc8be056eed01c33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d37a15877f6e9144c44272631182453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40046d9eee529680199328a1f488a630454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e64db7838491142cd88f6aafc70882455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac0cf90807e9031d5d0ce6fbb573a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26794d63e770979599a3481e2e8cb4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c322aad40336bc103991ed4ef34460458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab97c319addd0b8b947e20caef5b0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f0b5dc05b6eb3383dcedaeba5e57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120e0d64ac9fce82bbca9941cff69d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d14356d599b238177c6b255a362a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8999420937417a2150f7f49dc4be5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c34cd2671b81d37cca39d3ec6587464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2bccc9e88bd9c71b83476249c5416465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5626d05a40f5fa21bfd603509272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9d54794752d1b5b76adc799c98ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210481a076aaf54183d7a57d09864e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd73738b8b35c3fbce6a5d6fa22985469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b0fde22885c2513fbf9b2db8440a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4adfd7af1d2f937b3fa6c30c75214471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0794e8ab0978a5599d81d3e0f2cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b43b479b2ccbde60b9db2e653e3f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce547735eef03565687ce780500ec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ee54f534e4e65d56d05031f438a65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07988046a9c4891d6bf747e033ea5b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d116764b3d4b8cfd2e82532fdf8339477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b355f0b1281fef1c9e09cb2f096fa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c210dd33cb066b307e7fdddd0538c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d25f72333a91579eaf5ab2cf9ac4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37bcae941b67935abfa204ecff4ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb830b044a3831f146e3dbda93f07945482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f88315cfad948de4420cc12fb4ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cfae8be06bf5032680693941715ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00540306ba58a5aba5da3daacf815a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee16db8b954665a39a6bcffe9c5e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8012201df7f02be4ad1f0707b345487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a6163acc47692c11dd819aa11b5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba164cfb48252f41ad543f374dff7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523e854574a8496357ba0e63dcfc09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71244a9a10aac68bc5b497123063c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4742f3e2b6349757020e81195bb25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f672e880ef2b6dec559f4f4b38ae9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469c02558cf425d68bddf1d1d92398494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbc82b5388a2412b0fcf719fa10df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743e9157714c0bc7e9350f63d6d919496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825fd98527573dc703a7068ee77bcb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3876d7356480ea58b3d7a2f2ce23b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4819b78e3e2a534eea78b8de68c85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720ee8a6dd9f2634733d19378f0025500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83beff9bc4ee560ad70e00ecc29ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4b9844ce801142e2f0e2517a8fe5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e066b3677326fbe62b8e760fd523d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ab325b2befc30fc8166d2950e33f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde876398edd0f28cb741ab7c45f42b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e2becbc7f1a2bb3f19070945813c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6872baf446c7219fdcc137ecf07640507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28124b7f4611a31eb5a3bb54ed2c1bdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe65d2d64960e96c10dea114ce68f97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46d5bcd991a8198cdfd5da1e3be7de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad681e3bc0ee85ef2fd305be90b5a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57547e17239d57355ab9c24ba89062b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9187056eb4c9cc1c92051b80b9333513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4f12a96c1d9ab8462fc466efd769514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074111245ced5aebd0612f89d7c1215c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c65bd6f79428a1d5352fca6da8c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75171345f2607ed9c8e5e4d4f3846ea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89deb0b3b2ac10f2d167f74fc987e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc40a1e57f5b1ec9e28348d6779d61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ce6cfbfec50dfd58c2da93864cc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdf5809466a7c8892b5924aaf54c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be702e630e0b654bbe0515799bf1be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6b8a9aec4e625d85b093b80b7c61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc79ab62caa3604b10dda83eeea11ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f7a91e55b61c5cb3887925feafe06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a1c4a4aabc8ef9a1c7b62d36995f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf735558015f8315dc3ef8f8f6c6b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff211f1085e933a007a444a4c9600528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548e47ea381ff0f98c89620bb7dcf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c99cc13db419516288e2d9635c9e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383ab7db41ead3aefff05e4fb6d84a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbf541f551efebe3480f9bb4f955ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea6f19c1ace0c789da4d1e23081fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9415d0a57d04b360bbbdee01d0ca48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7f1936c57b53c0efe488ecb6a2b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1d5b792ec33032e52065c95e2f3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217d8f815c5b7dc4f39c6778e305767537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b68c146dc650cdb226447d7dec1a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200cf40295e2484eacf5aea1a34525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797f26b2bd8380435583722c7ed481540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279f1b8f054260b16ac505fb323aef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28030e02fbc09353f96a393289a24e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16281c6ec39a7befb0775d10973013cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56d57cf59862cf27706aa94f1ba5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af4d85ad30ad8bd03d59c5d4df5c16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1abe823fb75f239ab39245af0a3320546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a9b954ef40072ca7da86fda174cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49089e871d686b715044e5033d66d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834787be9a7427c130c989c1737c3693549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfbfd09f3e2da15ba23f38a7cfffb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec25348c80e4d1480eff68174f88a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705dd1838f324570f639382f7f2459e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237813b20a21787628fb4f4a165df5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402c4917f684767d5701f8b5da6f7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d5bb336985ec886258feb5eabcda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a2b746a5cf0c4215bae1daa1d9f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1b0313fe20d9ee21ce94253791a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e25890ce13557b02913642f021a181558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8dfe85fa6c4b27170920e480b2304559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823d4478e24ace1e8b66e97c53399f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6245ad1bdebcdb60d04a1ae59b78c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e39abccc58a3e79bc3472ea56b92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f837481244d7e549efe91d24b983172563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800628b5e89002f068b6783bc9ffb840564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65063e86dcf8a3cdb7ef448d365526565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b75ec160abbcd7ed718009ef3060c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ab41539df16c1c1a8851b2547afb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f9161e97e94b7bb18aec7d5ee44b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868fcd2300e473e5767056065cc0671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd4c0387ceba21915b1feea321f721570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc6915368e9747b6ef35bbc7dbc95e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a243e79c28f85901f89a67b26954aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4c1af5ad4990594502d8435f7fe6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f335a71f8e686bfd4bc1fef90adddcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fae9520a052771ab738729f3345d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0f91096a605f575d5664a3fef106576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07736fd7702b67727624d1166c406d73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3a297179a9ce598eec0a52b7bc49f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc08dad81ad9e800158ca9079b9ca1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a380ac5eb5ea796995045483c4ef91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98c638062e2ee9b45bd67975ad826581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83e3190937fe4f494a5ad92ea7c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fccff95dfe7b9df388113ed3fb3e5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649479fa500e5f822f65972826592e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc8a105cd275861dceba9bbd09143585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8a67f2728318db33144d601043c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f313d059c69bcba8127b186bd4d753587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757173f138c483a51240ec4873601c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085484096ab67f29eaef38567dfff19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf170a3bc75c0f578c3d097a9732e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf00efcd0d648b74e5b67c59c0653591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d705ccb06629d545094e91f90633c83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf553a3ebfb9bdef56d2371fcdf719593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b70e1ff9340d23db3217799488945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c70bfffd51b49ce871f3df80dad9ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf61b6f8a09caae07b6d3de5002240596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcba0ced5d247371273372742ec82d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c684d15f82c1e5c945cca02c275d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d74c6fe8832a3c59dc5841d8b330f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcb16ffafad5eba463a5201457eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e1d444e6e2e33e8c1b226332f2c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c00cd8292c650f5a4290dd2c654fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654224c016a09cdaa9338ae6f7d41b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac7c01a11f3fc29b189badf891bce8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820180a121dee3d42b9152db9cff055e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb70d42e3c445ee76db3bfb269b4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d54e0d7e6041042ad1c7939bf721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78849638f3b69f703d5e4e92f719597608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacc2544f5e088a5ac816e720b9c7c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192d9b7e57874c4fe76ae400ad3e21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf91f40987969a04d3633c4aaec0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac7c8e084c39f61d191f8a45dd971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a8104d4c80c8b112b4618549bf0c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146507cb4daf663c79eab4bf9cf8b778614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b49d66bc81e4a11ee5afa788a8c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065bfa216a1e786199e4deab355f17d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fbc18b741251d4e6d6f5d3c178a7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc24237cc25983ebcb41a50332685618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf5dca4a463e90d510b02e2e35663619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45f825524cb2f0436cef9e344059f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d235ea5cb39f33e1a7152b1b99a269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7bec6c4d3ff74b4d58e1aadc022a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd889d724dcfb2424fc17b8fd0623c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4f20d8614dfe800f0efc0a0d43d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8801a5a2df8501beb6e6450c97627d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6eed6c0da0920c3a191de507679e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387b7d7cc04e6503a95ef219db02a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c2c9bbe6c9fe338ed2825a3300f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca387e1995faa4a1dad49dce4bc74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07b8ed2cc495212c4472a1dbfdaf7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523be91eee405cbe929440a7df5aee4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688575af078e74d74da57383627a35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18136f0b7fb6be326bd4d393117bb689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d6e6fea717ef791b559a2442225db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e741bb297ee27694ffe916c62fe0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dc12aa7dcdd67ac77b2dddd57fdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313479e203a51868806c7b0607e347e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccb4b6ca4d4ca5bc289f2354a889a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c97fa8373b8f622832b2f4764e2a23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523927ec44c7609a2be93126dae11849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc507795a6fbda3ba5960d96bbf88a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402672742bb00c7904da4f7ea441f3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a909260b930c77d044a3ae048269a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9e912db6c3104d960d79d8e7911a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394e9442b031b7b0eaab449fdc77929645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeddefd7d04d6ba823780148b14a0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7a1ff744577ff3915144c6b2dcae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb6db7fa90e7f844bb92a0df72e85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188c17cb0800804d5039b5e28196d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b82706079c8e389999f32c4ee053650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b43516f0e3b92f4cc9d838759fdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe5eb30b828a1adf1d3ccabe6efd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a237e8d894f2c89ea274dde3e2e3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debf71085a7b8374806e0026b558c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca955fecb6d4090583b54605ce900c53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6487f17dc0c24c08259168d70bb2017656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad56756c2c6648174eba90aae565ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f1b40b2f6e765ad7b3cbf47915e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa4f3b053d7e81c4e9e6564db69c6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b3cff61ba8a6a8033b9dbd277f1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00620054ee9128d9fa4a6713713a879661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1f653f6ae864cc81b5d477fc4564662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac956b72048235baabc11da9c3505b80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aae3cbd0325d85d628c1abd4fe3e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb033d77f99dc3f16f2e16a6f1f22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd296e5f7536419d804c4dcec4212666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bae10a2245c84639657f4068f6bed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898320dea35c5944622c78b1feaf8c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401e8e7d800bf0aac51c127b16f3f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243acae2c7fcfb6ae1fa947fd3349c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7df82b0fcbca20cc9d84e2e912b74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866376ddacf8d136a2dc23cb2bf453a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58800cedfe616a1240327d49219a629f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b8318971bacb7f55ae196e7b7ff2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afcac5167c8728f4106ac38c0c9944675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c348c87c193a1685531a6324fb1aea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a008d3fc8182b2980625d056a3ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d6251e8709a17a279aabaf73c7d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a586880ac7afe70f835ef85efa553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284f156f5d7bb68cad4425d9fcac69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e74fe5624e3960b97cb4e6f38353681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5176deb8e7f1d0af512400fb509a6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6798e99c842eaf48b0aab3323db26f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd838d30568cb036f071e59395af810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2536cf52eb68e1b49f17d2bfc0235685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4d08a5309eb7f3451a30a47b638b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68f5920adf7a7817b40aa2b28a6af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1480727121b16e55993ccbed81e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f771a6f5b90c46b8af53de1aef58448689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a43947fdf85cfd32eb24f73c589b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce733d3246fa2660df221e773fd8cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d0ec81d049b16d20adc9de40d64e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f0a62e4051b0f9f5baa0c27993af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d71e522355d2e98d5f3beae3f89a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece441a578be53494ab6085d039a86d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1394ad9d4d623403a152419d8b1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b19d3a118f133016762f370b77998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2dd1876ec2e1a3316eee44f85b485698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7457165a2158b3667028f6c14279e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07afdebcd46e07c00998612691d05af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8741a0c9634e3da6db6a7a4876dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca098c5059f1a650a780b96f9af08c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb110aceb98abf2648e0f69e0f49172703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0787905458e1d1021e3234eeee90ac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc263fb4fb97be757d86551f9ab480705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948726c1f3c4377395fa98764410a5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d697dee2e9ff617f871502266926707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec2d1fa640ccd047a9d95f726d7ba8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc967546f09bd082270759d8592159709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44c800106a8f71260610d0eac5757710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0728894ba0ddcb55d7d9642f5bdfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f172006845ea4e398851bee19b252f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f2521ed32a0f8130b9d336cfbd30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398fee0ad4124bf3f38b3e83c29453a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf5fc5e8422137025a2ce58668173715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717b849f624259046d1c3ebef533ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54b726b23ff3570e806ac9ebe098b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863af91ff61bc1f71c9de20b77d5da2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2520dcca0c5e1a51e13f61e1191c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbff3aa5f2b1d0c575f5e06cf09d595720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3223e0c030d4cc39dae50adf4a279c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe72c44902d2d442f7e6b0e3f93b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18e1d316895aec6c026c883952b3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d82c42cb653ef253563688eee8c79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677094bbfb5b391db6815daeac12dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8260189f99dcfe0a3044f236aa9743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea169bd76d658bcd5e3c4e8b899d9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972269efbd3616903aec7f609c12b2e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078b41c79be3dbc45ea64db4849902729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c8b806d39abb5a49c632871a2e00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e5846f412f2f8e91fe84a4e0472e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59865e3f9548ecab0bcf5f152813cb5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96cda0e22bffe43a9d95e369eec76b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2c518127e3ee1ba504b5ae3d234c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2874d765fdacdb7b3eff35d652486c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2064d63646059d16041558f0aa388736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0e3bf03f818957e2632ed71a5175737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b568ab7144a0ef5b928349adc97706738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d74e87c6d1c214ae9b490ef9bd43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcce069088d437c0406ea9c6b2de70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69faefd45329e68e33bd2e18417ec4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eec7fcc28c2e6b98da971f25a72159742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d83ebbef59331cdf7bcb3c706f12b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fea1d02b72ddbc3f548430ca634bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816f9733d6931335d921f5288a4301745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708098f97f9737df822af092463f118746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348e4752cb9b89008c7f2185b25dcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eed916135c2e078fb9e50991a891f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b2c3d0c26cf83a5e1dc8e4f5e1de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0351f6f871a790df64504b489b4231750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2aaa3db0f41a02dc414126bb52fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02f50c57bcc84ba1201cfb08c2522752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0de20397edbf0b740bb7ae8c08e38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e765c697d172db63a085e748a93cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889776f37fce82937a02847905c6eb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de61622c637e7a5241bba2899b2cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bea89d9f3a7fb530aa1eac777836a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b5be3593ed2e4a2f42fe4a8a4d6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bca932258aa9e7fbbf5eff3858196759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52506d9b0dd09d7dda791b6ca8b209760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253a8ef6bd49f44f46cff84dfb71d51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d43317184d2c508dbab9a8206e972762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f81f7e2790b5dc82afbdd517d598e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246459296d7afbe709aceb3fdfbd82c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8898107046a288e76c58fbcd7a905765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ded1bec91ed0e057136c42d48ed9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e11725fedf82b8639916b55b9c77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a438266f795e910bc645743292532768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f013284533c818e46427e6c0ff44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a643ef830500ab0e479a1b7e26ed64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd436db2840c1f15d2c23a6114a8f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ad1a8cad440ef18cca1d6134f1dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde9c827fc4cb0f7329926b769dc9f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3d4233c76886486738cbbf0d86919774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1db9bb38958f43bcccadf785f954775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6280926fce87e7bbe5951496fc48c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c38a92b54ab3c6999b378b7580e34b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd855aaba48900d6009b1352b26ded5b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42813a6246664503dd5166a316cabb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fd65679d562b1a416de7b4cae1cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904152974548f4468334bcd8030cff3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f02fec91e24ba686b33b0a0f4a45b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2a653a597c377a8e67d8039704d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01cb6f140148b4995bce4cecc03962784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c706e8adc366c92cecd9801366f2cb7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146c8116ac7c079f9e3e2debf827b8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04af293c9beb045359200d7b78e666787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b465c97e8c5555808bfa693f9de2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b5cfdba3f465473b98766c7dff28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e143259681323dd5324c6229ec051790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1fbf4fe55c31c07670796170ce6a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871347b2db069ec0c188e7d2183aaa29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8682bd15a2ab92de15240f100002d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48359b80a0f2157e80be8ff2ca229c71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc056e26694ac847b703e69f0bececc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9198044aeef9d73f6b7a9332dc9990796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c32fe8f3e90bdd71011ae06d8a1ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ee3898908ff755b5835c6ffa4d17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a10d9d5ae05adfb7ab980f96d518c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b69e7faddce399185d1a73949f8bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd833a582827576f900f7f2498b4d49801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992185861fd67b5946ce51fa7b04e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1362c22158c7422cb9caf07ae67fd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5d8030f823d88c47ee2bfd6159dec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb16ffe98197e57e67ca28f3fad3268805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a39dbc4d1c9fc0deef8db58723b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f734a2a84992a3b7408054fda75e941807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb84c44da77614a5decafa90b750ce1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fafc2d72bae28768defa8bc87996d5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506cb4ecac6af0954c19bca8140f2f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36800e79708277d3f17ef9ef23d14016811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f5492a0f042b38863d0797f0fb33812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb85abaa20a5335412b06c51d8eaab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe02b5e7a778003c59b26cdaf1ef3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8e2849d1f26bfc88c685033787463815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549920664f552e2135b3cd8eda6c9fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516359f9d5847f8250a82c344fcca0b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6625b65abd800a61987892fa632fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa282e19b69c326841708e49e56c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988cf5755e128ff5c4bde0b6e29e103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8a2c15b6c225957579e8ca5c14c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2c5cb2fca3ccf1e0216bc45d22cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8ee06de6689038c16c276cdf8e896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad70cb14d435175e5a1628824e96e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b5b14dc02754041539544e0aa99118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77a0a70b9dd73f3c6eefc8e107965b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e3684ae8911e9d7271ce7fac423310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd228add0bfd3bf20bca67f00f4d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f3e7aad40292023bf968e752193d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f136379265774d4f57c7ee6b73beadf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb7f6b1ac32f8cc83769d5e5adfb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a0093c13719c89cb9b849de9578915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb0af4016f40a0d45d43b2fe20444016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d02db3830376595fc09420a50ab0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27c08042b758eca7b20074db6ad8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cadefc23bf1a13e0afca89349c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48c3bbf56cabbf21e559be2cec94320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51d73600bc63f8c1fb880ffd91e3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b118239dc5d28089081019f4edbfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99bc9c91fa509f077a059f3cc40d5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0493acf6b4a3ce6aca8406896b4b1ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86e7db43ccde3b6acf97cbb1799e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ea2bfe1ea01e60aa6045c5a92e55326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2933047c277dfaef4244ed5ca6e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d292522dd3ffe909355728979dc4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a5664af23dd3ddf384d84594a692c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d718b2fde8652b52dc848474c0fc2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ed1b0b8a94371e3b0d4e3253d3d7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7ba70828b3c2306b38b0a1b1a41632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660865effd6315353a75079c550a35ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7192931d396434f1283e24268676d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8dc45e49d8319a85400ec58e6409135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69771a99d032b2c92c2b5b8aaad53f8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6392c1401fc05f1716f4cd5d49bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d93d046d4a32804a4b35088a8f06b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb43faa4548941e96e75d2ec5270d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60ce15b295aff262914ad780ed40b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d690c582a0364ddf51fa1d872fc76f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14c3e63710fd4b5ef2479bd94aa7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0a2305443bca4c5c9576f23f613043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96a3addceeca959cb96e7c57eef1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50e1ae5fc08b6a4cde4e4e3d3412a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b07814e8d9d49dc4955d5f3082b8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36632f857965fa3e3ee21c87f344047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a986403add773ce4f6d7bcaf5d417948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a2baa7ee3994dfaff1415d4e0cff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c1350a9188ca49ebdc91326b768a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977c323fd601a2ea4d550e93cd373751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a67bc8d716188e4a5078c5239da2e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681caf91f42acc9e5f7dc379ffaf5a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7065b3cb6c1f962d563738878250054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36408033e7abe7e3414e74979a6cd92a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ae53c55e247ec53e4e7abd609ad9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708ccac0797dae86752d1e20097c1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846884d71e8dc060e2b0415176f437e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184dd5ef68bfb185038d3605df2ac4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad0e92b25ad6053448222a7edf8ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb7c2a4588039e0679845a5f39f9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f2c64f5e11bb4d6fc04cfd66fbfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af01f159b83285a9226d0b798c5690163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c7f1458451e95d6f1f3227c5ae6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aadff494380ca67c9c44871990a0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e7f3060e5b7f0bb7cb3451eab00766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e15587403ccd4867a5bae99a2254067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f8e9b98f465b0253fd3cd1d9d2b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd9eeffc375c7cab6e96eafbdd8fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3faa7abb09a94c8717ec604944fd4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0348c5738f0fa922cfcc44dd2e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbba440d6f202462a52f20f314ea2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9047436221a2e3b95f1a13a6c76cb8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d921406307577caa17a346bcfc5f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fae39ffbc4b2a519fed3a538483f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f391f0785c22ec35118f570174d39076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf36e7ee6a17451a2d0b7eb80ed7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538295058ca3c5a666548d5417110a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d687967a9f6b63d6f2d305a7d20b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833d0083d001320e67349852df8bb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b346cddd45f6442457e03563a5df981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a19a7564c61ea83bf818ab9a4474c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034cde7e3e949668d556c37807ee82683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8adc9a87803808b8f1a7e4b714ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0496549bbd49b4a74106bf5cdb4d4e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268d455518e85f5f10ef2449eedafb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2aa99d481c3d46fe823844ed68dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc08be3735ac1f027358421cef66ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979204d308ba625ae616900821acce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c823e2526a944876def8498094a05390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befbe141e1db3d80fb5c34d8b777f8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91080d62f45bde19d6026b22cfd56b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b436aa16277354eacc7630091b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789c3a482119ffbca3b0081a0ec1fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637b9ca68e2ff5cab48cdb62840fcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390e4f5ec93fa954717dc5f1b401e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ad29b90d760957bde9ffd1b15f5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f32f06dc1fb00446b19b0a89b3f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e2c3ba62f594db05b1dc4240fed6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554cba9c5ebf1ae1a41d21b93cca270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee411544e41bb652d56c996dd612045c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4be744d5ad9635f5ade5c76a1aae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aac61875a159c47ebb161275b9e899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860320d02f0852bfe9c53f0ffe1d7489104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40ccfea9cb7364d17a1306dd0195e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045629976826a37ec001721d677640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231bd08f0c5e50ecd9d38e71da3b9c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0cdfbf3036e7b9b8a0525969a477e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58348e7e9851e6a74b14be9e7182e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0839bfc0b5e152e1dab45e7f79a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674e878e43167c40f5d3a293ee5868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172073fa575a91e8e443ca065aa40e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d20f7f642a410e0f8a85485443085113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312507c0de8fac517bb87d6e50fbb1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469624ea4098cf65125ae98442977138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040e2e246d4dbdcb01e680e9296716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429aa34e41c162cbe3e086275b3186117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd6d3eb8292a122416fd746b1d06f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa20fcbd6619ac39e879ef0e074e74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bcacc3b38d49ee6025cb1c5c618eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4675297307ccb8667df20529eeb9d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b5877fb8d09a8472dc5d9d292861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf5d72ed75036264b263a4e9f1a5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdfd668b52225cfa4e9913e60c1f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06284803909e9a539e4d0caa4de4020c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47532c0173827f0c638b07657805ab59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c187aea694fb8b5f2adc937b32dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27668d2b5630c9a296e6dc72424e18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8be715aaa5dbd4c485f67b9424314129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499186c937552c275a35c79ba7ce939130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f429444391e83684bcd81952ec4238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b4770d6c738ec69510c99e17daea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4601dcfea7538af4aa337fda1cb59d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b2bcfe799bd9e410e9be98b54df91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4415ea1de65f4d1576729f3a707e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08db68eec83b9cc5539168bddd77f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ddde2a42270cb69f10e41cc78dc84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959149ee252260767447b9662fc2ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34ac57f7fef7eb856293b2c2f2f1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5321b2e8a6bdd147a3a172ad5570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c5684e1a1474eb38a4690d91220d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccef931bf2303f403b4a58b5ba277f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb66f7ea905446f30027929ba05741143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace85686324e8f4b968a227b2cfb6e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d081652d7862f98445cf09f412a9cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231c2a8c9885c713e0dc5daaac1cc41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e69bdf8b90b2cd29e0a8bcb01cd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a09be2350407317301742eb1fd4c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b19dd358601ce98c00578cb127676149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616d355592191eda5cb54a1e0f22d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8b2413a48c8c10aa1b7569d02735151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3be09e8cfdb026e493187e4158dd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2f828bf573b0bd116c8bf9064480153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c907980c0c5363acc5763dd3cf40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6037074af6ed413c00af5c16644e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06b11a515ce933d4490d4d79ac46f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795063cedcd9f163afea338d62a7c45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cccdbb8450e7e42e013bda0b3669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d03be4b8737dfd28e4dacd9b2389159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d0bcbe54bfe7cfc89b276c5bd3ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003dcafbeefbc209dc6ac6597a8c82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d07ce23cf46f6c90cf6f9caa92896162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0a5cfefed05d54c9d94bd42d3ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca536368140c08f0000d6d08263c0b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c5fbfb198d102b68c1e3d501139d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8cf45c8d6b52d9d2fafe1683e5e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb674886b757e43078c040408e8e83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627704d82fe82578f53321774d7c10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0cae751ec8b8015c12ac8498ce0e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88926a499d49558fd0b4fe0f030d0959170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefb508689716bf8717daae343a8d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b25d89d05922dcdc73b76a9b5b48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f5cb957dadfa11090e544654df424173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a70e193ec1e4963124f12d2c3cd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c85a990874dbe099b6604a9b041ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84decbcd9368bd03a56ae87e6a94f65c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d63e98b19968d9f05bac24575dbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa61724cf2468b158d0544412c4dd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd78c8b750de77a8837f74b6133d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454c8a4dd96338996da08fab6ced05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3272ec7c7ff3b04dd6aa2504cb5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a40f4473a8ad201efc88a1d417cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e7d50da943e6836961ea578d6bc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47480e543de77fced749be59a4877184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12636f99a5e935d1170613813868ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586da69d9d9d43d5f931c0cd372ba90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433f9a0633c2390aba9825745f47df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6f8400f7f831564d665d32b007f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918064937dfce971fe8345471fc076c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a901d5a8787f0113c4504c1b71c9c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfe94de866211c7f15ab8bad62a4d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e1738ee0ded2e590be64813350b5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5150830b79a8eb212315956548f216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8febe1e810b0ef7c0961a43d3a1f61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b602b0f9d11a2b8db5edb947b07160195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feeee62cbf43175447884f9872b196196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63fda61df202d3b916ed80c96f714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a4f3aa247ba5c8def93e588ea80bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f4bbec56f13bf73e3b3f6a7d57d9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c476e22105610e481ec88e5e21e6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6f78084b7b9be94bad57258af7de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dc8a421056077b3a8c50634535cae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e47367edea03f34661b26eec4bca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686981f50f5eabcabece10b4136c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781b835e3dc9d752192aeff2e2f6cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cd14289340a500ab7eeac1c4904a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279854eba03344c6d242b05e48d53bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f3b940cde885c2a1f2b47658254c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb9765e3e6e6683c4c1d046e3014f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a4dd3665666560b65de3f6280d48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6b45fc2c8b2140e687dea2fe3174211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffe76ccc7cea6b348d9bba40d7c1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55beaff5959b966ccf72ea18d043d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c721592e29d36dfd2567bbb76e51d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5894de1a91c94032aaa9dfe6543526215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1403a1dc5a6ef000c024544830812e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eed654204459233cdd9a2e8166cb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9ff2dc7527b14e4ecef7ec4c9c53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb587da1441aaa4071d5c854bff78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e88fb9cb80677ff4302e67e69743220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f737aaa6352e2acedea10861cabbdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489e4829fdba028e28c95161aaee60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41c0d0e3d9228434519540b1d544d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ebf5b8588c1e994dcfd9f12a34dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262613d6151add7f011ca1680f688854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b9a63a1fc9107822a553d1368886226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3038104112ce7bba670d5085a473227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ace4eb3b02e883ffdee8b1555088b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622c8ff374f1e0f69bdee19f6731a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34899d2ae3dd43f32ece48f08abc953b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f3ad96f9836e8d218c5f75b8dba29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba24163caa3da1c8f2ff45a71fb58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304861208cc93e4e8e2c9dc07755df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b052e1910a1a5666dec6991d5afd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390194927c3938876c1b7fe6c335dee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e320c96d65573f4a3c66bef58b18d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6bf80b0b622bcf96a34c57ea7cab0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94561ddb68dcf5d4d363b26cb0954f64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f259d49dee76a19ad3c923b3989ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226707f0b83d42f79cd908832d06829240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9dda1db2643ca188dc1e3f6fa242241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d31dd89c616b3d31f2df7187eac1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3759fd88d324711cc16e77e59fcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7918aadeb2b4579ff1842d334322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84ce926745bc8b60201fdf0d49de6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0803b938bcf2ca1a8275ff76a5a2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331e61da4d18b0cba76ff6c8c06c04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c1e66fd460cb961f9747f88a870cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507cf5eab24458fea0142ff6e23b551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f52caaf050a735c50588934592e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f5b9852d06e326b058ad88a380079251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6792325e590624b26bb81cc02e5a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343d9b0236e67d76e1c018e368788f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf004a81e65e934aa247ebd2ac199c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a16f243603e1d9f2ac0a4496e296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea68dd2214bec22c55b4ceb83bd7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909d2ea8fb3263db5017918355f613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2312f3fe79bd00468f9a5ca768b44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc411e9ba188fa3095605382806877259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642dbce04110b61d2c6797c2900343260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f3278f69b07ea86f61e2c779737c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca5ebd6bb9fe12af313375f2d6f73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1d48d31f6c1c4382a542db3436e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c7d94cfd9ae2da68d384f00e4ad44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090eca7b9d3e1b3b0e2f73abfdc529265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e98e98b48a236764c3cb2a8771adf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047ac7a9d891879abe7036d8b1d150d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a80b4fad2801e636b603f1de0bd31c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d57623fc15ede602d2cb401c0f8907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe5963e5fa5ec864bdd4cd0962250a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91732c22d76bbeff09db8432cd0f281271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feaece9dfaf3e9b704ed5776648930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237d32ce30987e950173394071873f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64400cd244b637db094eb3a02d4364f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc868420bde84155432594ef95b0688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614f8d1f32390f6d3afd0367ca8718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2795151cc01ae5d0ddffe0499ceae9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e4251105c98747b286793b77f71e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7a16c799f31b36149a76ab9733c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111d2aebb023bd490e2c789486bd26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c2f973b103e98374ab911f70ee47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92557867f7089a9fbd37e540ba2662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655e50fbedb45390c20f0a7d85fe0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14e9381cbd5d791d872f1467772f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28369ff2dabe1eb9e42a1f66d6fc25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eb135d126fe76b888b9ff90a1ba38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e936949f3cfac7b29bd0272357f8af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d285a3f1f09bd08025b4a53df21321288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f19a4f39a5065298bf8595c5ae15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8195c392a54db8d50c895742ee219290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda798d97ec66e898f42ddc03dd3e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a69d8205303f63346a13301ccfce4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48564b874bdf5ec12f6952c893fdad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece50a96498eaa8a1ef2cc7aaaee46d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c124711ea35992fa9fcda67423ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67101ade598cfce4a6cf947edacf292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351221fefed9e0ebe4ac3dfc1e4ce7db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211e0f517c9f386e05c94dfa2a87bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc1b9a5d3f0a95b73d4c9e957b4c1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5affc61b2a966dc64219dca5f03fb85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d19a1e90f9937e66d7e14b8664572a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b24f2646401751ac1d48377fead9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3027f55e0967c7e7713f69788110303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1fee05af59b8033f87eb938d05529304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2633b3666e4caea2dc63b0d618c2f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5af3e3f2d3654bc6ffe05003c93b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293aa7ef1fbe2360ceb17ad2c7499b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a3dd786826df7491334a6376fa1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c594f369f107cd189d3e879da69af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686046346cc54018cfc45c909241c6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e541959215b89547e00b86a61b161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f01a285b2383a548b698ae41e54a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940ffa611c9a4629d704712395c71a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c47b902db65ed1635194933a53ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a9372f7cdf555e2108119cc4c607315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092003064a9422a12db95b3d5103f5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e611dbd61599420609997153617e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5239215d987e9eb20349b8e592d46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5f26357db071d0ca56e0a91c347f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161463b3e79aada37d7046d2ee4465f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063030a207ec54f09eebe877610577e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc38a00dc2e5ee9564d09e487b2a6ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8eb5ccb129f1b2972ad848f5fe070323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf5889fceb1e7def6855036aa484a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03492b1e73c9291eebb565d7cb6628a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8869a768c77546df0b7b677399fd8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002adbf14458bbdfb1604065f47d6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a4da8da0336fc53b1080fd42cd3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbc4f5d60a8a30c8a4351242eb2fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd32b3ac9802f6374c3c9b61ad4f070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a03e0d34063924089964d615b03f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c461eee152efcdae5c7d4244d66c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8e2e7e5b179a08eaebed45152f20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae97a7e9f243e700b0b85f2cf389f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f89038fa3c743ca69ed7962396dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e5c04e744685fb87e88ab9e545db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269735215ba32607187014860b23a4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de50a06322cc1a1070e9a4ccc447ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19919a4f9e7e9325e870897199d3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759b4f012c8a7e75d9c04f45b0c7bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7784e8e30406283d413c2b01efe6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3445e35a35d36951e90260bba60d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299917dfc7c2f209e1a5f8a22d16665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68844ed915a278844dbb9d004247b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e7ff8fa38f7670b14e7a034ae771f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263b36736843c47b9d8115d89a86387346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac28f2e026701c9fba360988c176fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a4909317437bf76d74434c4e8c0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53105d8c59ca372fae1e031a41b27df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf5677bd7c6c9db0d91c4626ccac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1bb5d8c68280d4db1419217d0047a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11428f50bfa278567b964b6538dd337352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69f4311a175948739dd277f57bad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516c5d7cfe498cff745afc0de362bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03822d47d745cf1dc68e43f1b452fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9828f5be200045a8f5dcde5f399b09e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e713b72b9477aa2b2da99abfae7712a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777154aac9a1eb19432481bc2069fdcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f50f2ff69f1dc8d1b116a07489bd73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932dd7f3cf720568fc07bbdf2e815c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cfc5e9e3c99f4a0cdd4bd6d72c84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d064fa7fc3d07fff5ab02c886cc90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7517888662c3d481083112c325d1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877635369581e681eb5b8b13ddd6b52c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b708c5c40a406f3cdf9f83b6f50609365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08dd662307905dac1fb40fdaf971a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d0f8689be933d2a7dc8a86127926f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c0b17428860f4cf2f4b536e3cf28d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265740c1308d26cfde4916a1f33dc32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe4aae84f68b309950f1215979440370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcfdddaffab64ec4adcd42e0c82223371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa3335a1245e086a4e9d13ef4c401d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e490fe38b6707fb319d52683ca35b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc67fa00aa64822235c03713bed17a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd97c1b163ef65ce9e19a65a48253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367898064cf82ac284bc3bd20e8cf380376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b096a8d24636163d15db7f0bdd86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d2adf555c86295a78b7a2de56d95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae305baaf387dcf489bdb0923f0ce4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803b472e2d7481dfaedcea5b4743e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee95dfa659945d57dab4b73bb420b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168bdc53800d02c28737230cb2e5c8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ad2a916aba20d18347c67f7587a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87adbd595fd7f8469d5af22a9578689384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00134ed6790a510216b320f611b9bd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8a8fd58c3bca64d279b449b6e022386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea531f5f3ddf279f8b27621349edd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fff6b1772955114ef3d282e385c00d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a08fa8f723ac7cc8097dfa2676e777389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde3a0c7b59cb458ef65b55ceba605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1bbd46d44860b849b7e90b81de302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4adb4c9aadb2bf63d5a1dee81a0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248e526c74e57f57b204b911f0c7bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9aa16f2a74ab40443a3068c6f3943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8e2d7155bda64661c1592b96a7ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9102540c751a8566e6ca0ecec767396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b77471c204922a5db50f9b814634397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e19c48283dcbe9e40517997ddd3a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c791fbc1dec562a3919b0833813641399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba3a7625e495c37c6008185aa1fd63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e39100a2428ccf597df123e6e38b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8a8bf3a8b868085d66c4f9d3f75b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05e24da49432bb54a818db7b5a76f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6717f510056aa744c2c7b12c51acd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4d009e1e72ff69a7e85ddbd13f51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed855c8dc30577393c0099cebe481406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8708a684244923b7841a0a171a44f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c973b2980fa0df4fdd18274294434408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a707ae774b1444409d48dd61c365992409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d5730488fec59b36733ac8ed70e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a32d434dcd2e70dd38d49429e46a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1782f344d50e1244a3d28303694f0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136df096872f4500bc544605e09930a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfdc3f288d9cd898fb98b3a35abeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974b981b4967aa5e2883e9169e38fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf1839137be8f57d93e37e28800f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2e4d0e836eba5d908270c6f985cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd87e31f3aa3b4795aed2f1a7be39e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa30a827e67f822620cd8cf390b316a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042b1d4906a08a4fe5d3f55d7f0ec4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f89f73fd1277e26238b925c96b7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0decd765405852c15a201ca88266422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17765b52aede5b4bc6c6a3128d86e9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d19663d2b97df23f437a086d7d47f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede34a6d39ea5cf02d61d1a2feda5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba2684b5b3bf7d38e12c6b11a0cba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0ac928d93a59e1624e2e5f85477d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ed3b9f49d11c5844757e9d03a413428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9243aa0ccd2ef6e14c0572412573e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275756d1d5c4f7f6af9bae965a7da61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10dde9d25204ca636b0af759f43d81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbf4342eda4f2fc6175569dac04f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97282baf5cbc8ecf479cae7d44575b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2d8e1a1cdeaadcd181bec0818217434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085492c8f388362961a976880f9f9a78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae55fd99b3e904389c7d85bc62dda11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed023ea8c66472e9ee8de76c66cfb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20442f50e6dc16efe053a6e486821f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9397bbd765ecff8751e590ff63b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8312f14243e7ae6357bae5e858c7d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5ab62d8b6bfd6c74a12a2f5605b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ebbdae52caea610e32d207a43bac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60e7020c560ca49efc421181f4ac8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1e086d0184d05de6a0e0c44f9730444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29b5fd38afb92937c77cae4c467c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37d7c1bac96ea7465589adadcebdb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e973c4ae7b53d74a3df93581d369447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9844cd7f5b11cad58d5a98a013d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe64684c7c156869f657facb3eff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d571976f61f8ce165d35e3d867db11f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65c8ee4f1582e1dd532281aa0d118451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b872a9246901e680225a2792c7d49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad98f903aff61ff1283e319e78413a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b95c51393d58aa2d1c181f51a5cee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba56968e99cfc27e7b51703c62df35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083dde8814a954c534f6e12c6e74a72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be94c4284438af837e8fa584e2761457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6738f442b4856cd84d94bfae0b6f70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb336e80d6918d36dcd374c9d3127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c2f5caefa91a99665d8a2d1a87c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d1a29899848a0ece1e5f45a67abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e702192dad23ea6c284d3daa989391462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa154bc8da5b8ea54ef2296a03036d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353546b616532981911dcb1415c4317464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d040f749ef7f175a5838b3da528e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb6ed747acbae38b8f4312ec25749466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aef3abf5d135b7995d5b07450339b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b67655601bd7bbb4910599512dc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf36ce290e4d70799b7d9c8a4db12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827ed7509f4ffe0bbf93b543ca9a564470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3f5721938e3d7dc3888400e7e4f07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56adf5ddda56e71e3301ebea653cd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5654009abd72078bd077bd9714cc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dbfd8b05e1a56e7f6a30176eee79f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3962a45ecaf10cc82630ab803c66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2054cc907a47418e71950b93f5f88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6169ed42ba22c47134d8edd5d6400477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b5802449784e3b399eefdfb80065478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7d109ba001703174af07ddea23e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b08c47fe0fafdabaf0281b3cac0ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a7857ec9e606ed03dc1551ba117d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d6d1c651736f60d86feb589eaff5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cedff1d9a4124af45fbb277c386f1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cdcfc487d5ac5b4af3901f8e879b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf82669840146f1fb9e8842b0a336d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a9a3e0916cef9050cc72d0df32fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8a5d7fd9ca0cda283dbc68e8e36c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a282bdd92b1a30fe94ab01a38af8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c3f8a219efe1545cdfb98b0f23e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a94dbb14cd879856aeb6e4972a658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9fcbda6fee6e774a8dd076a69892491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30551f466b14ad674134b9948cbb679a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a70e567e7577bef1615ac3d4f3c37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ecdf2c9167cbcb32c8ece92f60b4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80e46283b07df046d17eb91b0a49e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db161637b6d297fb8df364fbace19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e51486dff7d68154cb28de6c71f21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e466a3fa89dc779bdbc79e4d6260498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc91d3cc69a9b62f37ec2422e3dfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972522d8641673d0aa6559a28df31a3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb68c9d0786182e41ff67acdb1466501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6668a7cfd0c78caa8d3978f521c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38aef9011abb61466d4c219c97959d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed930e571cd9f9e2a15507fcd71317504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f535d0b69461eb62fcc1639f8420627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39673f893dd52718a43d804e14a2be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287578fa98c117c404df5fc718c60f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4dbd1196b928783bdaccd16c8d6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881759fadf51ce3e4319a0a5b930891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528bc6ee0b85b0e35e321c8c7fd6d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28132ce245eaeae5eafd165b66e748c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89e52d90ee1161b52c7882d8dddc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab009738225970ed5cd1636726069f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2191bdfa0242ba8ca26bf501a20d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ac57f430a92db6c96d64280c5d61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f6da7060fe1903ce63fd72050bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee84f8e96715049b7e1c193150187517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebbbf94d02869e106cd0117ae2ecbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2e7e2b3b24186426d29a26330095519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3163e0ef5d32980a5cd57577a2e10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e4f42a1fcfb114e535ca0ab3e368a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee91d1121c4871b0da15d46f3d2f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf4dc51146c1b8c2c8facee40914cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb30652912dc89545e2c3487c1a5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c595f8fb537abc90f95181dd13e505d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab176b68a723c19f85ce1b98036eacab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d150143571b0c3143f3510dc9499c54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2208c8c50a0bbb339d89773c487cae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071bec119e1a3307d324148cae060e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb20ca70b82748ae41107929e6c398f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044ad13bcb468a2538a10df2fd4876531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e63e561f142114bf8b189e1bf80fd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa2936c3d123b7374c511d1a1e834533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1abefa22dcc0411a4fae012cbd3c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44017f6614a9453aacc14ad6d42c6c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a77d1faef79f4ca7eca7f74bf9a92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaaf7b1005c4e159305182c3832d24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905f90a0cefbd4d851e043d002dea0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e393a70a6096a52dd50c23a32daa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05dd605c316065228a1c2f39068d52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca87917d856508a28ce677dd82a4e3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8061db55d13edebc7e3d65ba56504542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f9c32c81edba535715a778045e2a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b612e09573e0d032cf1e204cf4b79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c364ca3780acdc2357a70cc9b0efba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b14ee51b96cc063081884e73b6efa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5eb95bdd2ecfec87c2143b2d5f49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b017d0d9ba1a892baf8fd1da6258c63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40246f373d327aa5ddc82fb583d42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ba17afd25bbf3181d5dfb42cc423550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5396f1d10bee192f687c406fdbf7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0fabbe4ffe1752476c7ebe61c300e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbfeafe82188a63928ba2b04390989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e82ee46ee02e931b3769e2c67797e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad42c43125a7afb3357f16d4a2daf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201927724b7415df9a46b674237609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acdfd10442b471aa1af5ace601688557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310af449844b5d83a7e2417f493df3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18375b049955df06794ef4242a0b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67187e5732fa25db7af6b35fd2eccccb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbcf34b50011e50af2b78c0a665f2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6348f5b87871a60efe546c98f2a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76db25e35ac612e194e94c10032ad3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba885c3db5fd214e25059dbc09585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d0e034dec4cfa04e5b9ce2ac4a89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b022b9a2c5cffd72149b1ecb92c50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578fdf4713c83f69b111296a961b4b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e310a425b958118d8095d43ca440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c594204dcedfe07aa9ed70ccddd8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ed49bc6abf52b6459acb3113e280570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde0870cbd60660fcaa09d9ecef5a4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eec4a553be8f49310defbee7bafb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d19d5958805ac22a8a79134b9aceb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a93723324d9274b720bfc0a777db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15db70c5fe44dec6b5a879173105c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e597278e3d7276bea61ca9954a909576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e8ba62578978b8dafc4207d56df7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29691900d159130f66a1797ba20a8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e13d9cb5ed2c40989b7c96140a677e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7777a3ab747f49d326d4a3840dc79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf27496e5706bbbac0e98509f9610b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dff22e5c6e5b19d875813df82d4117582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336253077181085990919a95a35c67c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c99f4c7645ace8245b4d183ebbcfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ba42d64d869ac4d7d03ab76cba7ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b929a92cf8d29eb9479fbb04ce0822586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88c209f07949ebad2df4a41ce87c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fce8004739215ed4150a49fc62b6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793388dc1d8fa1bdede51ea4ae46d90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d9a3ce77670296fe6164f3ad2108f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0def579ac6e83935959dbdbaed6003591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2b652ff8aecd8021f6d2bdaa2732592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424d3326592391f7bb526bd41bdaa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552269c601a91bf8d1979974e617489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9e5c0d5cdccbef0144245a7572c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314fc3df9f47cbc8a5ac2a2870be124596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8a46e60e6c30cac036652dd1eeed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201f594d0520feadbe5133a9514a63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4e2cde84c437a608a08500206f27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce056fd2a69a4e7cf30fc758a54b58f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554327516c855c0db937dca8ed0dc4e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c90939aaae28b554f5bb7dfdbe584602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f98b208346a72634fc3d96eb3843603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca1056cc0b1c6a3b80230be475cf71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32dc343ec0330a289b0faff60902b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3963d3511629004b6fc808b4b8bcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea29a2d35a9026a92b092cdbd13505607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cdab7eb0170fcf6d6f2032cbba918608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444065a22e2dee9080676c780d07659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee11bb0e317d5e5ca6c551a47ab0b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a7f768b3d8675d89b121b635fea0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef24be975accf81d05aa2dd2546ed7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b98c9bcd4e9c7f924867dff42cb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ddc60dc81911de274598744bc341614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066194f3db48f04cac5bb3309a0d022615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2ba3198d191156baeaf7360ee69a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0390aedcbae676448a7520baf4214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7448ff2b4069339537217d8b593b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8455a8603d161784c295330ca4eec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b12ba3bfa10dd5ff50290d17a0613620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071fa3f9f5847475af8f41971de67de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8057a55c4a1ea00774ecbda16ffdb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ee25fa9a9f9da37e3a271e95c90b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d6695a7863245292b233f014c3fa2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc78f77b98377142d168725db4b0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d281b1eef2a7e32a3b90a5334d79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b5322f363dbe20421c503f937243627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3944c1378a8e21df9fd96a7db8cafa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5415e016bf53b7d7db67f611e189629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d5237a6db63a00d35fe41e14b2db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e8e12ccd73f7d0f400a8f13f9152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487f22486cbe6d44b6c32a98e7c994632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2892e1031784098754bd60f305bcd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43118bf6cfa7837ee224d7fdda8bf3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12fa707e9cd18de471d6af0041f496635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62f52daad8a44a407f822f98d4684636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239566e2851fc642276240c4655353637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28033042835f4f5fc7ba1916864aa51a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457f70c5228d8e3c5f5fd58d6e4e2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee845a3a0fa90ce281b8997d2f63bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e2595c4e96aaae868244b345fbcde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43adc0daa6804e03c8640aced2728642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff82ef9e3dfc70d65de00707327865643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803a14319a0f5cc76f964de18ed632644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172bc3dba6d1ccb8d3f7c1930f59520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2eba422773d01d84abb6695acb09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b35ca7f55836f2d2c64da8e4b42e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81bb36d7903f24704787d45be61709648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23b7eb563577abd78144c41402601649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6612ee9ac3261369cae9bb4f39c017650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e74f30698da394b9e10d3ecb8f1e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b7ec8f3828f6230969f93004c900652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2513e59a18b7ec6c030940203f65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb31f56f30ced1bcebfc70e6519a84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4749b49804376051e4aa7aadf85af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dac6a3b7ea4712f09343238128085656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc9585d12551cfe7ab55aab2195c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7abf89223b22fe09dd6906df100af2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4556532bc001577577b14a960107f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb9dd498d3b574762423807c5a3c2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4488a23aea385fa81145293d368a3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c85c8c646a2890f312c00d0cbebd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ec14f9416cff2cb6ee1b647c2dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbab0cb86e39f143895e6323934992f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af23700925403b924783e8eac636d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea89075b8b1014c8109333531dc55f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9922e84c29838d170731471cdaae26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867da806aa23cbe18cc42d4fce54c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9489d4d2e728750bd07c3f07027d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6796742de08c76d170ff786fb123e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaece2d2dc4918ffbb8fb51da036427671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c893ab0201bb73c83c333849da72cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947d02651f0c88b6c2fa8aa2bb66a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724c66646a2c09179f01b68947600d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d03dff42d965561f61c3538300524675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb6170a49a07641c1c6d157d4af2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b198aaeae7b26ba3ac97ff61efb7ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887686c1819ce2a3998f7324d990e23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447f3a78520419d72ec3d4dd1f6d52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee6cbc04663a9f5f3ec361fa29ae8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910a26f0680dcfa1a41dc067f9bbe8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e41317cc17ccf3e849986d8081c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7dcc5eee0104832095296e70d2f80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f155424d37dd37bf1ba613d45bc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b88887963cf1a040aec10dde6781685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f2e3bccc4d76a059179a722ff879686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61a8cd272f6abfc4caa43517708d6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34daa59eceb2e8c38524afeaf4c56f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d271e2d65d77c38b776bfdf512f6de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16b9ee4002593e52ca3c3ae1df3bd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0c2f61cd4f112332a53b272a7c3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3872685e55b38fb83b9966c9a35d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f9af8fb504c0b54b1e40b08f8def693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef924014226f14416f235db9766b61b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afc1b2a059f279f1d0323fb0c05d54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d8f09cc72142f2258ddcba0e490d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3178c12f32d90f68c10be83aa7f8bc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1498403daf81ae63d9f596157d7b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7402b675a871e3ced4e978d47f58ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec31203ebe51794596eb6f4671fdc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c85aa7b67308c5a511f2a5d3a3186701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e5d6f20d9247b5b7159b7dc79358702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78f45eeb7ae2f85a6eba7e2d1e09a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da163557479212f1838ecfc11b718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d143b8944481b67c21e272218023705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcbade056fa6e8a24fd7a499cd2022706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319a1986b81a4fb89fcc2731e05f22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5edf77d75177479099bb9e101a577708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c3ae35d52c085cb32e002bbc4574709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ceec8bc87c527e48eadef6bcdbe33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2309092c4d1c04c8e79655a476fc902711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298da506cb04296c79aa9ca725236cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe68623d6c77e76284e325fd0f78db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6a639b8d83e6e99718e10d050213714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239e721955efc229d95a54d473ef06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd44dcf2dbd9b36763033c28ba616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8849b2123afd64290725d18f26e26d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ec8260b685baf399c3e4b7f02cab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf0e857410b08c8b37a83e47a8c286719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccdcf6fd22785c8f1a5e283bb14eb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd747c5e07a16ef8848e85213cc5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1cab9e51813262cf9ff5095792b07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b142cb1955bf313ef3e1c04785935df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbb20e4468437d3cc7fa0c204d98de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ec971f7b88a26805d7b2f7315b15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a69ae92a22cd5783fcf26daca2833726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57323b47df4ac36ff9c1045b4f009972727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d80ad4db9adef9a9612dc65ac5f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4ea69af9285612525bf922a0aac2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2391ef6cfe3da527253926d1d47b88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40216fa757039d6826a17d9a383e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e5499d0edf9f65275e19a49c678d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57df7bf9c703e231fe8984f029d214733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a6153c9ec69debdc5faf5ceb529d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b52adc8295b58c776fdab82c77ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24097e2034d02824e752535854fdc0ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c7bae8603acc1e7a47d53fe7b500737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb799f7b3dbfa93de081a2da4e3e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80905d641fefbdf412f2207dba5f497739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82552c55c9027185fb961804967fa20f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980b7c69f17177b566e976a843c2cf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b16d329d8ef738f525ef91954ca4ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a132157abe03e760e0bd6d61a4be004743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ad2770c5ace87e2c5edbe414edcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc4ef0ba002ace61a9c33309b5c30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa697cf532490147d73f000a48120b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b8db57e0fbf2d0e7a278684428ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15de7c3f9eac25630c40dbc9556842748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09449948787fe1018fa86590ff1fefb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238018fc783e0b5960841f2c92422957750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783834b776b1823b7ccd30fffa3558751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7ca3630ac8d454b103b5662e57d32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f65e5b09d06b76e9750205441edc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3aa76adfee2bc71a70cb4c80002d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d23be474650b68e3f659205173faf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac36a6aac29e519b3d6df7c3fc7139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd383d0e0969ec9ab006bed25e059a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620afe3c11588b3bf211f10d2d9ea7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de951bef1d6139ee473e23e9bcda2a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c58838ef41ac93f3aec7445470ed49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fcba1682e980e68517b639f60ff11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68d862ab29ea41f5c64ab369625ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c735a9b71dd9efa03102fe2b56f458763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4227f8b7b459f1d8b925d204f789e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55d3331506d7ec0cef2bc58b49a47765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6722d0cd4e536967be165369b0500f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2369f4c105fedeb884fb06e2cbda41767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>