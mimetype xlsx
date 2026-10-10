--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bde44cff94fad4786e08801a21b871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1a425e7b7d9f627a1e20e09284e4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcf53f5c1b88dd3cc68c480faf82543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc1b0aeefa865050b9b10d6ab3b024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667e56a51e283dca7ea363250aa9375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145a086167d3c23f442cdbe3813aa036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852d56309a346cbd98ea9dfb8cc2b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8de8a4f3937d03045ff005eaffe2e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec84d2754713cd3eebdaa481323f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51efc44cb9b52a96fcff6a70a6fbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b719bbf961372c24242cb1a168010811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c28e07026db06dca7f927a2c5e3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b0ecd85b71d5f33a8c3d01bc8948a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd646fba5e6f99217304e2a05c7c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020feda31c9ca3a7c5d23b0690103e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb320174fb3aab4cb66de389eecdcb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465d8d26c178aff162c7931c6a801417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e47ff588e71565a6f40f4b4dc60718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d053dcb7488d2f9ee7ad6ba713d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9abf8f1f93022f1aa62c62f7590d0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7fd245e737d4d312624153e66011a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024888fb21d3f146453de3c6f2b5eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997af52765f68c0bb9739ad34b6431623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468da9834b8f26fa23c8602fef388124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac148ec9733568ef835c1ed17ff9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b271a1325afb21ed05f5aac73ef64b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ede492c50441a37dc4fbab75142e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc05c6ab5b5d8a00695189b4306991828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3fb61188977118ffd8f17b19475fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6d074934a2112c39dd607cc2eb6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52aa7b2f40305ca48012f10f6202e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a535ad035cc2422ef0ae8b669838ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a785848eb0e95f9cfb6a82c791b8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca7b370b6dced6496d8c31567acbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9313ef6ebac8481fdec6a5b04c923335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead30570c5b4e9ac4ad289fa2314a32a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743bb172a398154248c3aa5f23c05a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e5da8706c789c8cfc385e16a285538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917138f9557c526d02114840e79277c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c924e0ae2e176a6a362445a4a5f6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d34724da90dcad41020a532e32e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181706ae9d65be5c5577283b3877f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa95f355900b22d7620d4f164deb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c38bc8b9f732eb00e42ac0f91726744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c5642d59ff91ffd57da2e4069d6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054335d6913a973f2af788b4306360c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4727e4ff6d01852c2b955e9d980c5e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6846650ae9bd61a12c7342a2b02b44348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc356ce35f49f1187129c064195aa6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1871df62a8c0b5e1caf2c4e7058450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcd636789101304148ff41c01540a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e01aacbf0c4372f920121803f006952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff05de389ead54343e29c0364a45053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe7f334c7647a8694eac363be3ce8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7bede1c87ab8c26cf55353046df7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226694c2289d6278f41494c9ce90fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4af9f270fb5619e827b62b4ac43d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1ce6edb619be1f14a645f35b133d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534afd52ea850ba2b7eadd6e4f7d28059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7944c678e00a03098ccc9cb2c06ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c95a383508db8292bde92547199b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef1ba697af7e66a02bc51fb5d7132962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41927947a0d294a33c09b4bd6b454a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df2a5cb400cea2b72bc8b73bf945e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887a83d25184a258d03d72963d9ff565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d51573a185c5a30524b19b38e947a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a8597bba68a095b2d056edd3817d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca261c46ce3b9d05ffa475861692ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9bfe779a4abf8e318156602bcdf8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57deab34bc3b03d6de664010365c3db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51fb950c76507110085a2c64a95a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d605523f731708a3aead6ef2d28a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6e9ffa8f970b07af4caee40f0c4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d388b614736e3e87a1db3077a1fd1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd339b72b5850d179f8f5916dcfa5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f896034faa588c85c19b00e5beb48376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b840c8953a6c6a166004c72ed7d87577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59767c31850b55230cee124614bd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4fdc8a690059b85cc40e2511508cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e245e51ad55189a27238877f39db4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475d09f9f92a219c7426b17b8caf5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd01433488cc9982b596ea98d896282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a98d715ee4e4c53217e0b8341516583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9392a645103979fdd25c51c3b8c0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d9f2e57dcff5bff1576d673c7234e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534077930ea7e245103c762f5898e5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f207d877edac7f8ba01ed78470f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09642580ff5b85819c7c9864f2b59788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f16d8570b8d964e19da3f1710cfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70035f1c1a21add6ed2b414dab6baf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd7b110f7c97f01ecdd7f47efa210591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b7d6f1f36e55b607f626f119d71392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f1af648437cc64440fb011cc232a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56cff6d6f03f31bbfcf74d21d28fa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5b5103474f4148a4c9c9b950b49f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322c0d696b9910017b563a5a0eb56896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b094ba1c782bc6668c13fbc2aadb9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698a08935628edb0d8f6896118d0ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f427c798ea65e3ef1db814bf0861999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d0282a6696cf22e40242d4c53515100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a48f7c8d0137ed96ec90642bd9426101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39d1ea0421dcdf0bf080b2b74b07d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4084910ea683921cfc790787928a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb82a4ff02e8f208452c26be1c204104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dad695a274f3645f2b259f680d50e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0145cefa29a40b9d47e41918fff1db5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a360d013d93ba58ec72ee33ca518107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea8a3c4353a8fe449a02cbf769faf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dddc9287115e2d699679fe3471271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45fb161588cef04661054b57e62801110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d49e6fde603ca51668a97cea91fed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da722333b131b39365d7bd203609908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e895b4b0c69a0d8e6a8f86d562fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e2b8815c2b76ffa8d463f3e1e006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536ce749879c86584b1810532b6546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b03c90b9907ec39ab149d84817349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472398c586f9a0fa6a690c056ec1461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd76aba121da457a233e0fe0ad6a931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e67455b800cca77a1da4794882be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9e043c579034f5090f79db12515e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e9658c2d420ca3e1e19ce69e7ca6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e37104cb3fb757ad76f90fde4579b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42267fd135a3d020fffcb136d892c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a95062d815f645e052ba1f09dc410124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d85ca974c6e3e0db6edaa58bf720d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d930f79e5ae65cf02ff07b2d799dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202977ac470ab41fc6bd79528d0ef7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50489f3f5f0347f17a99dd227b44589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c432d1dfef8dc1e3bf1c79653b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25805917db2e69b9b50f4a8d7684c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc6871b78beb71a43df5bffbd2f36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6d7f94689017c16b2f2a80002574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7513efd6ec8be43921bb19c065181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be029bebbac2bea2b4c62c5ad891a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a11850f1c8da2bc98ac5455f07414135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2bae4fd1316e993ca0eeccf2fdcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85f659f709e8abe0f89fe40acfd5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8527bc83b956a130b5a3de7e82aa48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c000fbc40b39de13b279db41ce0842139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949f37c3596022dc38fd14278c97f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e285169426b6777bb1d90364938b51c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fced8cb1740c592da7974dd23c16df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b325fe70c122bafd55d6f042e42ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f56f8d678779570ba9ce27a3df14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6231cfb743c4d64f69725cb637309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46909cf279d71289b3e725b761939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b4b0f2515154f6eb92bad303af91c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd97e038a3b679a967984d74da3e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d43fc55dd87280a3878f0933549cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201fcec55dc216b1bbd0e8ac5c6a03e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5e0129192b6a41a084cfdef4847ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5a3929cdab9cd6225272da44bc4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323959bd23fd9bd746bd1e81ec2a3e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e95b414ed6d0f5dbb9d7c2e551586154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98e6193c6578681f1c9a6140cd688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8485bdfda3cf228d9eae5c780caef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe82633730dd19955cb3f66b1ede6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125791873a53683f482dc2b1332fe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee06fff1a96164779815a3870a1c5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50864e2952cbf110680da0ddd8aba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c8a94175a7d4c2662aba3135ab6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68723801c557899265d518a30b8d7f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ad946ecb92861be35051bfa96527163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab576f67ef1fcf2e53576c7f1d7e326164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51aea0027bfb805ea4ede1a6b2f6f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae22de9688cf55490922733130015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11ed1100deb73a0eaf21ef0bc894d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444743e169e95b86a87a21d438cf1749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c07d11ace01160fc210ddb199289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e19a64f23c6b48a7d28ea34aeba7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8a4a8f7b2ffd58f6611532d68c82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7e690db16339a6813a7821021f40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96d0eacb0c68231cf5ec0b9fd87174173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67d382c69b44fed64a07a16d95539174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429debf21ee7ee325685c126e933fea8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87973f636d8abb160500b09d529a43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b982f4c6c79bb761525669ae03cfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232c2a05766cdaa03af3ee7e370ee9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835e1b7a3ec274da717c569a6abc86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514247df5ca2f02f61acd3096b615eda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554f2cae4e797608a91f1a692e636f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628687dc6d0511ce97f9432664cac23c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3051357a8c8e516f9de613c09afac5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0d3478f23b2ca89bd66c5c472ed84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2f3dafb867f259c97a7f57ab7b84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718d553b29cd42562d457519c89eca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0337baebb01dcf897f3209cb07d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f1b794141787ff85673c039ee36f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f259a0ae9629d1e8baa80ae0f0027a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516cb7dbccb131e5f18b6bd51324114190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1dedeb303eb5395852238ae45fd9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ab89beb485e247e3fcf42710613e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6ddf673b7fbef9d0025ffeb3f9ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b04dedbf0d3a051be5543d1b52e80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850ed2d2936d6a2650dee59b183416195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b020d0574d184a4ca9e56cfb04a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f6b093dc5927dc51bcc3c870635b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77a319df20367bfccadb74337fc55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14885b4186f54e3035b34891a2ff5a5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead45c0121c8f98f2956934eb16892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887b9afe70cbd88077f70c648b626b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b80d9021edc4bc492a95594cfd92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef1c19a9c4a023459dbbade8ef89d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a4e484ba88bb3d3cff729f566218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea93f0a960b3fd46374b4e5ed2c82ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c834690cd16e24d0c4d86de3d3816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a321774efd8bead73b511738b5c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac959a315d0c97bcd40e17043857c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856c6672b148dc0ac6b595d9b00599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab576c42bb78c9001b7a61d801080210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08283f30b5ca34714bc4d6a8dce1049e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b42e5f248919b6e1591972c4cbb975212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef89617527634bb7564e41ea260895d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9ab06f34f238cb4d450e4a8ffadd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a3edca5c69cfc7fda628467833c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b1fd399570388a44dcda091f128e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae7cb681b509762eef1042bd8a98a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fd812d19c8918ce54aeeaeb9f24ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3585434a46c6f4dfa86bb11e4c3fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc04ee0ffb1c15e1dd715ff88b214220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c047aab2af3ad6848b20783228bddb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100db0078d0d90bf714499a001ef39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4305e4a903927dfe84a32f0a05b2fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e61dc2363c7b902ecc141d03bda4bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade8cbf669da529b6dac07b5e3e83e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da1743024987d1552f14ab8109426226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434379511511b8c0498c26fa51ff0f4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e92310a071504cf6a52957746ce8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59921ee467bb4f2150c3fd1ea4b2c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21439da67b954331f6a1096a7ebaa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f11af803fb4dfd62f5cab46add850231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccefdee9440d4a125aee26c54d9721232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4738f52317de59968b60633f32622a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4087af3c754aabb501a5520068854b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e251cb2058ba0c0e2b10dc9f64ca26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248cfb2bbf82a8a8dd2d4326c3864f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921534acbb5d66b1d87395a18c38d556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b012b787e6afc94c2b9a1d797165b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a9e565f738ac27e60ef84ede41a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879fc940610df3ef75043178773dea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3365a94a76f966a59bcc808bf3cb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cadfa39a5c440bf6af2eab16f1b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21cc9a3f84e106d579d4c1c55c3b4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f7fdf7e27f64c6e0af65ad90f635244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da29e5a3a67b9872187a6896e12873245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989f1d102fee1c9b29e76121aa50e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1775fc83bd5c20bf6232e10a51414247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354de9d7341c1468bec5f5153b185fd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332423a57a2fb9f90aeae0a3680ff36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dab3817c36dffa6492801b980165f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da78c87a2408377739e30d75a3f4d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc06523dede2ed22b44b8383161cdfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956af85977109c9d81777d21f499502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7082300d89e9a7e783c55dcdac1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec41a6e205d2e0f9e24161faf3b6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a0eceda514fc375cd1d23497636b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3c1c7cc3a69fdce7deb89c0d39f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dbeda28a8ea05ee0624135b505b49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd713491a3f8d7f7728210773251af0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7cf8071cb3f448ce5164e49c97c08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c60a6ebadcab23524a6754801bd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cdf43748bf193f828d617a579023262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a4e5d510b9013f5bd9266d22d2af7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785621945aef8cc6f7f6cce487c7ff9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2ba76c3e98e552c7717d84a2376d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b327d17bad192474477c8cd09a25b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c8ab181a300d6816b67dc6b9abda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cadb4df9440a632113e56c7556489268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01b597ceee6ed59313600e3faf341269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da27ba2b3189a860c13e55f69bbc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243c2521e55db063ab6aed4773df28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb773bdd1987e75f6d6cd7375b8b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a2b4d41021b95b531f08f6c7961c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178a24eff6614b14dea6b27a912c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa395d5ae462825d1aba77b5719cb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0813cdbc8e0b16332ea84c9e234dff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f53b0b44980d8f0f0fc391f3de65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46e57249ed00a054f10dbd4f0a569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4141bd59410476b4abda0045bb2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7291f8def8985778271c1de75d63092280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b879ddc3984b133f82405fd56366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83561b0f66144e6afcc4b962cfcbff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a94a0be59213bc25cf3c6661fb56b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0aae8f87744e278f7cf21dd7988f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82098319c25645c7e3501696c4707995285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ad492f074b77686cdbb7b4f40f29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba18fe59f2581ed72299caf69d4a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504e11cbb09134a81d6a379e300c25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83448dd2044a4da6af83196e35bac1ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c2c7598b17b4ccb9f05a7030011fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf233c9bba3d8c0ad303232b7850c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9456b9ce27ea56945ed391541876c57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351ad99810dee1f9ada03ce5ee415f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fcda379de245693d289f0c7863f1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fae3eaa914bf08eaed8b47870c72e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0363f5fcc7a1c9ae54d0ee52d793296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a01cf958f5f5ed6e3ce8ade2c3aad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3a9ce2d7d12f62a02dbaddc1a7b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe564d8beba9657b98c1a27f2311875299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2adf764fab569e93183a2db84db592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef051113e7b09e7daf98c8d1c301e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5b0eceb2f113ae77da909461db0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7580dff12c2104362958c72b7f31b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e72ccf28674e7d488c5f1dc83d104c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4267e9d78e403760e38ae8ce04e77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071728fe9b03f833e84b0460a9aa50b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234112d63b24227d8003c0c64704ed52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f18c6496a5a052d2ebc40b9ad02981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114092c8d118242d4ad737dda378b95e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd006501f7e3f2d0c3bb43c4578220c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18beb00ee8eb4d4ea7f87cc9296e264311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2826604b8cb5a1d442235e709cb75af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9563d0fd3830d7bf6f8b1cc9e75a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c587390a465382450a2f3b48e5d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c0fe496ee4453d9905a340ea227a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239216347b6313c5fae0e7086fb4e79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d4f72a523e5c0e32efc79d8355e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a09136ccab6ba5e3b29bf5e8e212318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adaf8f6bde80d8e5a1606159842cf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb58cfb24047e96ab3545e83b1f3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69c8e25ca4fa897b780814307d3bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186683738b40390cfe3f2d8fa448d10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61431a36dc4cf144d6a13ba0dcec9555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf06ee00e2d32a7b462db8a039bd167324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e3cdff855f93299a81e725ac6ca5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c5327ae177c43d7c2001045961924326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e69b585c7b613230a9ecda09a834327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2ff9214ea32e47bb11616657ba18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8cc896f29fd417f2d223ab141058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a25dc2a0f428b41fcd03b19b06b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49739cf50555fbd97eb115f2af82e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21611c112e0429dd725d5d6885db0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a86a2cf01f34ffb8011c459a42519e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e93eaca0dc9b55135fcfd5efa8c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50042350c61b081004b8bbeddeb353d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f97ad6fd87e71edaae8acb1a1c9a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8bd657bbf25d8b4a477a6a69c66ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a16e9fa2f0f672bf466f861a3908338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf8e23fd8d0918ebc9dc09a0692a23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8a7c353fcfa8056ce1f6092344466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e8e0e291bb46bcf07d48def7a502341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bf7ac89111d12210bd117a9a0f49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6285ab4368cf5f1ef91272b503bf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c27c25cc4a8a1129ef58c650bda73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e3b62f0ad66cb47c5413f2a0b768345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb119ca936a46b8ad1773b69ee49423d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1878118b6ce5c62b215938ae6a9ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d01b2c739e29496d2f864762e63c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ba52f4847d26c91bb7ebcbfbfca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9935a1bdf20e0bc14a432e7e9671f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c683238b3e9025d37826f79523932351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559168891442c112916cf88998214e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149cd5f5c6b190671a12a4ea632b14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994044c0e6a5e1698ad8c10184127c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d1dbb8d9cfe69f9ca729e20a1407355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385457ca8fdd68b429f50acb44f27da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0600aa5ff18d9711ad99e8a00853fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088647772f0f2a3c3485c164ac3da8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489112d359ac6617957fb49d2f53e1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bcdad3857638b71fb89f9cb55f743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304f46b62a355d64072ffbb843fc36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e281171f766bbf2c5be0ee5f8b5f406362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec27b9401637b7ade9c3bed2c01624d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c3a6b20c821f5bdf5c2990990ed6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2ee3e9be61fef161413082fca46f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c2c11fa46eecabd3e96375b6e9c82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9a68793146b5090f720a2287e1d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756622845226330bab99824b1ec952368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7b34ae755f73fdc784bdf5d3b1fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2e749da94e973be42de33708b690370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab9209b40ee0a5aaa7bc706be3fd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd520a5edb2a3c639189ebcedf20f13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a793af410462102c363affb73fdaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fbfe89ef4d3ec5884efa2a987721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d6d9a9027032ff4efe18825f9b98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784dd52b6b839ab19fac6a709d9299d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a657b01b5463a363210dc7662d36e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740934e20929294348b6bbd536a6a94f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4997b329bf8c1a4c8fa79c830239379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d05a34563557f18408c8ddaf7f9433380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f18e2241184f9de7b611d642fd0699381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98962993f3e4b151da6ec4923c63ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920776cec90b0e032cf7542616bbb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc656790f5d2cb98ad23cf1d7924b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64a0efb2f7dc568545649d9e1c85f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c526533c99d9723b4dd5a2ec03a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcfb1e432eabeac06e879b6ed26fe1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468b1b59f8858170c6a8f9157cb590388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee4d41b7b181fd23f66179cd03036389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80bff44e292246a968517069a009f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b523cd0cc107025ac00ac5f012d6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fd20fb77c589f24b11f32a6012a0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207588b15451eafa62b04c736faaadbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8335c9975acefea0a721faf8e32231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85106b63bb03ef751d4b3e38c4c6ccd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c090f35f9556e80dd9adc2035fdf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929598ec9e87e5f759b7c8a2e6c48a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f397f0c9304080925a075870fd2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12707b1226f0c722253a5eab1383a809399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1e008655a0cad0980946540c9b1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c95529a9c50c3494732742b601246401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16562e908b8ec8b159f9da4f7cd39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83247186dfadc42f665b9672bdeee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbd4587859a343c9614618d1025a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e855afdfd4f17aa3eabeabd7f3925405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae852ad41eaa8d81cd137da994c407406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedae3643983ffe11daaf627b47d567407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e94b048ff92a92ae746e26df822359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ba45332f57477ee5fc6a12be6ccd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c19290a1845a54c9334220dedfc22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a9361db23662f1e253d2cf8d35d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab14d4be0bcbbdc046266af3cd27e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858bd34665a85f8a5475bd1f3ccd2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63284c22314ce8c02317916a0c4147414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41331405094943979eef7ac32152e7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0ffd3bcd0a8b796d06dfcc5dff2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf66baca162fc9de792560fb478151417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cb7bbe33f3d8c54b395e77132ca1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadeeaa29a00b0b8c566d72614dbf37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae0d0b92a217e61adaa8f47fa83e9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8167723ccc12f252a9aecf04aa07bb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cfe660ab1aa900630aab95fecc6c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028bf5975ba63ab0c69a98f514e6bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62e73fefb862bd637517e69c24903424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf8143c63c87774fa4d57573d0ac73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703e7725b345612927c1ca5683d4847426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92b8f6783c448e934c800608dc41d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d617d9a36883c46d6118bf86f854428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67c84e615dda926d72081ad3c5664429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c838d4082077e0fd4c92e47573b68a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b87b661523e3f2161b9f7afc77b0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8ea867ea9c6d8af685a4f2ff935f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777ddd85aa21b0dadbc077b0dce043433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c735567c0266a1e58d9b462f873e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e14907113e6dc5ed0ca98d92a3f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35c9c57d7c2773f8c84f14081f205436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bed6acfa0d1900abe6820c72149ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba828454542b52d7ca8d2ff711904438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794440fd7c03de1aee0d1fbeae30c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a253acee76bf0690f6a3c4f9b3dfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78b501c182ddbcdd8404e00c9205f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd1c12b2fb88978cbd70f09093bcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee82a68fc743113523a421e58c8223443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e5410b2d5c81d79c36a3c9a64e72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44269128823690c708942071736e489445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0e6a159fd5479bade31e1ffcdd68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46f5ecd1f8dea01e1556be9b11b5f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bf60787c50ea5fd003d87aa74168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545afd7ba5a019590758a0c47c6e427f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795a6d4b78c3f705308c382d7b113b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fb54cd6ad67695a9696733120e0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a734da807e513b198987d2ec80d21a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda3bd418e8a63d6e9805e3fdf2728453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9542bff5d83bd7f407892684483ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b237bc488ae654e6052ccd301dc2aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdbe38d44c4a4c0689271091b10e33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c646091bac2f4dd59ddc95093a4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69141d16628551bfe119960363b9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca6456bbc8ed50acb5ebc2179a8ced459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b75944005b1c49a93709bc4c19b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ef88d322989b111d858cd2c493b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ccf1770942244ea6d6dbb6571c17e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818fb4816ec07fbb8870df6fa4dcc6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e9aebd5494b80ad101b948266c16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c421d64f7c576ceaeca150a70854465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2aeb526b8737f30b0c21296831713466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94880582f0104a0db3ef5947a3c3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e79a2a7598fa7a0f110dbb6b383e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138f670b9e239040a406f5ecd5acef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1acaa9fd2e49408348f2a823e7a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0b1cc06e49e464cd4e54aab1464a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f270ee03c3422a9160636d9e886293472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71053f6c8301926e1d72b117b445d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda8a8a4828787403fd0c12737f8d93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb539a978057ba8768375da763e470475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432e2273ef3744cfc9ca2f3f2930a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7500fcbb92a3dd756d2a967858120e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03d1cee978e858fc80e4aa50685f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2db22df77c9db3e2be8ecb4b3d20f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8e86d882bcc3a41b3197b8a33efb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f08f7bcd33c113c9e9b93e50601ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969947ce25a14dcc52d12d8e1d76ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940237e698755d57e7eeb6ac348c89b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428047e7e560806bee3250f3d75ccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ac4a6fa73304dbc55ef2e5889002485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c958bb741c1d829d8f37c5ab91d170486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ab7ee79a6f7bfddb538f6098ef5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb6478c2590c66c9075c80b891970488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b31cd1ff3dcd6caf2dbb3a76deb9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d5b025ebdbe2d41bc47bbbe81e398490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6678c953bb91efbffdf716d1b2f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc526f13c80a19a51aad58e1e5b1ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde18cdc9f901d659bea9fc242ded7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cbcc4d05e7e04d744cbac7812f52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded29d4fbf615bdbd49c84c20139bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816416db29893a68da5d8dd01e25615496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042295e9504e3075f6fd77013c43a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fea835d74ff0659b638c802729feb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb9c6dc79dceea5032cc7e9cf1ecc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8904f4272a94da1ad97fd2f4b428e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8590073e78b6e3263d81a4a41b362501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36cc16a73e7c7c2953f1e8b36c441502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987419ec5686525b5af465c2ed3f8a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfcedfd74eb5c2e99e7bb7a1425f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4e6c70a191d820360ad6715efaec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4523b6143d23121a51ee813ce2fe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced22b675e4774eccc12893d2c0a50a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be07b9e2fd982b6df9d50747f0783c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e4f74efa4fb0ada2fd615529634a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279007b071d6ebac04ebbb8d09c0cb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77970f6324834062270804a3e010bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6bebcc75cdf0d40a4d78a289d2768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d10095420216d9f0d97a2ed4bff3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6d6b7d83bab0ca6391252efff864514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78af876deb231f04435411cda08219515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f79f2a6ff780b9c31ea09518d464516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a23acb3f922fc38cad36fb623de4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee94d32a4858e43c36282ea5399c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad1205a6b9a0456eca5d7c37774b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559b4f44ec71337ed8458f2cf6e894520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f04216d8f0194e3a8466caac3ce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de1235329b640d618bb878e42d60b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9fffa6e4ba4e2b218fde296fe3a72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d91d5458966216c630802630eace9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3628811116a609eefe95b6cdfd1b073525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d18e1df7be8e7052afed10057a96c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c2e06bbf2395c92526671b05a87e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272465e28bf67dd9faf0ac2529d41f7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318d42350745b87c0c92d35a0bfc64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbf64927bd37d9038dfab8aef0e6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e1e7f691f1f8b3c56316c33150fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c4e3b7e6e93b05cc03cd03bd1ba1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81367ea2fa26e3b738366e665a72f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551100231b0e50caa5f15e03388fa92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064894b38e06ae496ca507771e13a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3338f8f4ebdd4f396a479025362e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1db686f71847a9f5a8bfb971f4aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37c8ca71e7bc36ca4723b8181dae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5edf79dd436ac99b3e623e217713539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524232e3553376b55f78d493cd2bd1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb97cefc2b08af3690026e843b684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a2d58c67e7e547059b2d14d02d5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d16f0ea2fd22ae3933e374a99a80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c36f217e9654b769b9db8d6b6c13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633b42d3fb0f902edd8c5da96bf218545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feae01f4b23a3f59307326bc0a3e32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ad29227fd59000911e44cc90eb0d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e74c9731496308bd2cdbe93990128548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98d3e637e734754dae7fc9f92335e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670dc9a3258ce56b351202207e7970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ee6381e5cef424779af4dda3e70d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707620ff903a52f6520bfecfc116f63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65107cb556de43bcc9cfdc478bc0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac3fc5c738672c57b8bf0e3422de1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36734dd786f968aa72fd3b2fee30748555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fe8d811319880b8bfd4a0d38b29a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c39956e74206398ef69d45d4793eae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930b80e9e09c773bf7a332aab5a8e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e24b2a1bc5e9fc7d90f7701192cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd35d518e54662708759a63da906100560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2cbae4c5c469b8b45c676b637c04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ade2549f23b5b39ae28af4295f3dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551a08b836109f7392fb3c89182de46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af6c4f35277be04b2ffdd9e245303564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c12b2630cfab0727571d05ee776d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423ec877ef34bb5910f3a43f624352566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d0655dc6a28229755b3b29b0e368567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd52dfd96f5a6a82b1f48c124d135f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b492b8671f06557a208bdf2e34e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ba8ea930fe312c54f49df74227ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fcf7653e5f073474fc276923954fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0b4096c39cb82406c16d2f8ab30e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f68b28efad97ab0f46b975ddc48fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f46e4c10e76c01cde3dfada56969ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd5293ac4de5e9ed03a9be7853d11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5229dfa7ca04577db462ef751eab32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52d3ad5735cb462fe6069aeebe8ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c3735c37b7dd4bb34cf9c0bc2ab2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bee4f75c66499eb3f72dce7fd2297579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc95d4079486c97f5754c865ecc168580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8ec103629d2d3c2f86f94f37ca45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755d958e2da06bfe85afc306467dc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edaa2da8d2a2f84ba0eed424a51800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4712e99c60013cd4c20d7190f44e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9bc9897cd27b4a8cf7dcd81c25da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47228126a47e001f94d6ada27b8b2615586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27378d9a1f6fc48a304c8bc6d54b14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b66b3321f75b406cd629c984242b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12c92fd119e1a91225ce42febc8cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd239b0975d8a8e4e76624411524c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5a424c9fb0bbf8e87181b988426c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e468309da68c282a6ba43bc6a28d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76097ecaa5c0a921f8e7bb4b5eef4d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d99bb927a1b846a0bafd509f3ea5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a23b00cbad999fcac9230f0f6cbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683196b4807fb4877ffd6bf2afdb3f0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684fc13a8cfc1524deddfb75284f3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87160a08dde6f711b3780a4f84d89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46dfbfa32e29a208e5209ed562a071599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44f2d3ef84ff94e3c1c6c95b7d24a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace29b3b6a2e2d1c50dbe17beb3b142601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3f4f8b34010b2157a469c633b652602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2583bd32c8df840333ab4ef0393a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351b89e8be61d20daae46658ebfaf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e09fbf10f10a763c59eb0f3a03ec9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4b1a68cc9f6afc7cf61dc789ab9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc92669e08da5f34060621b32a22db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9ee2b317a14995e947b8ac59804a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6aa34ce66e560e3e82b22471053b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209cadf178b2378e3d1e7be04443ab2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6a31f13df0c70d90dabccbaeab64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f979926647d39c0ac21b0e654b6d8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba796d48f050c3ccf6c5e38c10166fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633918f3f6152ae10e04f812a42c70d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29c677549f14b4f6af13418d915151615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872bb40860791e34bda708462ebfb23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe8c33513e3b1e13c2b36cb60fba44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82374c6c372da4d895c771ebcfb3b169618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed3de87da96788f40925528da2c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c4c9d45a074f3d15496faef5a576620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387708d84380e541d447c1274876fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f93371b823ed468a59b001a8fd1dc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34656fa1c7f17c929d737be3f7755c15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51870d2128be55b1cb99ef69b7005c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65ab990e041c4a6664dd810434be9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d9016235cdcfbdf4870bd3ef0bbdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5e9443353a05a9b312ba8967658a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0a7198b7cee58122815d5afb25f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94de8ebf38b104d5ef9bd787cf5b0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3f08b878c89710f45803b3799ff0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13635ab0c466cbba8fb6779d0b274a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddd1883b83933c4acbba0d3db2555632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3dd61d419830655bc26f3041c6e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa30fb1fa23c81295b52889e22ca62f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212f42253dc0a52116e4137d04d442635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed02af23a730deb9c5adb0b18eac98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce8a53960675c7eafa8bb8fd53c41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656b912ac8020d5b624fa27d1a5fe6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2dd2fd7ac204f21ccdecdf149a69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c88d8c5b684a45e55a045e4d6e71c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8035269feddbc22ddee0a8f705ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc884e5d1cdd2c37a63f4e6d597d9e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cda04affb440c1c7c29d8ccb17b36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803905b1f97aa9950ad446588aa9184644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38214e00e354b5b4105b52845a54cd12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f3bd2260b8a4b56bfc47039f5e76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9811a1d93a7d658afa875b61a148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47407cc33fe9c57f4cc2927513707648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63484569479a5869104ca59e3295a23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e015889b7536c17c101f9dbac3d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687e8da61015d9acb1f294d86e73c6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dcb59203bd044685874e2ddf07286652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c45fae7364cdc5742bceb64d783f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea84b3310b7b03e2aeeebed48402b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16beb60d95e290e8d93cf915460bc20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6a89232f54f8efedeaf13d6d5c31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee7fa87ee1d1deb2657a24ec3c3ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1fd6bb8fe4f1402713cfdcbf3bd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791327f79f629ff47b2f3a98c2052b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8597b165c3f4e9bca176cd77461c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe894280510eff3c5922ad607af9fa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31e8b2fe10ffa11fc8406cb174266662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32580e4ae4e1d420b3b939e6cce445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2696baf88fc9b7ed86c8df103c92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913819522d20a69a8d6680d9deac872665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b6642fd0693bafba6d93760ceda7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112272be62c0992755960a362b3fa343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc671c453bda0eef89984304870b2da2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a616ffd8a1a05e0428f7da9cd51d36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78584337786d778b10b09695ef460c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70775409f418c2784c0f714499affd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e9c494d995cee01539d3bf43fba94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b126991bfe1a1219d1e4b9c99a5f830673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c216cf9a75b2be7508df8756df2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66495a99fdefb0df9f63cca2ee3d18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34ecaa637dfda129d803052da3220676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587d21deeaec69f9f8d4b5ca6179c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae06ad279111359c572a7e548700b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87455bbc3e82daa4695fbea9496de497679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dc32e8ea58640437a99d94514d9fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb4ad8e0a955061c40c295dba59de7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ea74f4357e30bdce1664c2852914682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bca5a5236721ab6c84a2ddaf00860683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf578aad302c8c29ffae8fd2fa4876f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08853d359f4e773f7079d9a635e0c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe5f3763590dfb601d9cd8cd4df136686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0320cbbf90a67a725153527a215dd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f5ef91c9b3e82b1d737991a7a252688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2137f15fdc9717f85ab0403ae88a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc21e7590c19dc8aa6db35642f9019690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085017d6c197911326b19eb9a64f8732691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d5096b85cd44ab13ba9df29e104ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84ec60973b995df0876873a47be341693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fce49ffef84785d500c089b1d02000694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4e3fee315d6151d59f366f5417fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264225b6b82c02c288f41d1822e56d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67935410b33696eb99bbf5d703f7ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00c24cc4f24badb3849212881c61c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4809a9d9a0ffd1c8620ba790d9e931699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5be9f052d45822517b29155d7a8e8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11e3399649f60b3dd4004663f72768701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b748b763b34a6981eaa621ef9a008702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c452ac83a121bcb14e830a8303110703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d788273aed0fae784d23eddcdcac7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0043bec177e4ace3314d9a758bd054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3dfdeb082b9e063fd264515091c8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0403c5566796a411b0206ec1aa9f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72bcb914431b39d6f1b585d4a87ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707bd3cd083370b4b04b2efc330871709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff81fc4336c1e20faa407887c39c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de216bd71adba651859d31e26ab7d41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a52b046e01d301230aa4cdd5da791712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6fa25140bad5bf96bdeda0c07c8c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852656d5d8bb12a533495b705ed13bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648234f06c939e319b194f26c1d1d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2afbc459c91b39e0ac32bd4ee8e52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b5a794e5d90de670133bcfb6f98d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2423e9a33ad29a6d4fb8e57d141b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314ac3811a841a25f6149e555460ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9918c3eae5042da4da5870022bd481720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b924ff06ad05e037dc19347f4d40682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4afad2897291af6056d5b6f0cab26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db257f3760b7e9cdfd3a822c02d26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afec231e3e8fa044096e1f4b77a6f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcad83c8d479a1619d8a4b36c4fd1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79628ed35a04222fe2d9b184706c5892726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469432fa506c0e24f2161434de0c6e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3c1bceac30d0392e1005b1e65ad6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed8626892f27bd9a426e827da4e668729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb950dd218bc5f68e285ace06b6d82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c43bc6af45d6c0fd1ab2954d77484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834423a1649170811903e42fe747cdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a19111bdef458d2e850da384a0910733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a69339ebfb4092d0d28ea0f6916bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde977ded6e2f3857aae90c4d1aea0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22911127cbc40dc8991827c8a46045d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d28b5ca5391acf6bf8dbde5fd166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1679af8f05714a45b586252f00efe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548c27f96c71c2b2ef4cd19d6dd183739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fe7bb4c2b78593340713cfb619d69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff217f0742fa3316862c5a991153b9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88047339cb08c54dc272b1f57f56a34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce05b6feca49c3bced800137fa75e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f0b88e7c31aee210a63e0e1038c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588caed1b5111da4924799ae8843bfee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe1addca15067bf53ff14f7fc8731746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d72d29c90b6ffc15462ab16760ccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ecce383277147012c088f4e8ef0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db1e039e4ecea3e490330b8a907d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0732be3744887cd674b3830bbdda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392b1e109b86629d0fe66f325150fdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca04720044bdb011a3e4d47f52a99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81728098d41ef803395c154687c028753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864d09bd17a10497c776dcda338776754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97583461c8b58035ed72fad5c93ce7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8e8b609b166455f2da7a54061d49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f1f5c8ced17bfe94bf59931eb4c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e00f939e6416e003eb7484e54c91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47918771995463162555f29eb226883759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f1d0a15b2fff9dcce0e6b39a300e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b283683ca4c0118c86a602aa38ad16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fb2f364f3445966ac3918b0c00475762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53611d68991fa388bef322bd054a35a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cffc78fa2c9e0e3be17a1d95a3874764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d0f49d54f384d0533c6da0f4811e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca3a6452749d168dc1b2427fb1995766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6024776894e88438309c1200627a4db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552465895eac7ad666534d0c4d82d7e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa685cc58a8ab50ac0a805a13c942a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b58457a8408fdaf9851dd5bec0364770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c61ada24f882728d27fd242838acc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077f168a6bc149335ccc8e6e0ed844772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa219f055c3a4cc25bd04b228697f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4ce0c21861529c69c894f0d3b9ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb011d83a87b5f272dc94e4080de6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8110880d85506a43c6b1b6a675e81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab63f97e9323a88713162d41654662777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bef3e3ca4e5acc3f11b9039483372778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3316d629a788d127039d28849ee314779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a492dc5bbf5ced87308766d783ed9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26581c271143388657909a3a9fdc371e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6731b9b46165e9f1188d914ce38937f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4d172520caab8604356a841e7130783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f168363bbd6320a6d0ba192e7caa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5cf8107a6520f0094f7d603e4a07785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2bed71cb41684bd66d62774e19415786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b707c1e0804f569e6c74b6c3bfd0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fce9d2fb752181b5589da22c5ffdd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065efa48ababce521717b6f05026c65a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255be7c388e93dabe697d72a78e5976790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2c1d93fb01edb40b996950fb23a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465723309c8ba6031de0112764686a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b134007f5188f03f91532a681bbc9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea83c95f2f5e930c812d2703a00387794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93d01f497431337d28242a06500ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fbdc6d8d233712247842b82dd215796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee074b66b0cbf4362241be4cd25a3af7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7887d99470ebe2998b688e6f328c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae276d8ae8ad5a9664209f70df81d14799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e2d8f1936d252c9ee0b04517b40e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b8c5b067722c42e5faf6039d4762801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cada0d3aa419f9981d554b63e66ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad31274cd740f4b7fb9d500aca068803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa59919f6e35725323d397768e64bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d460f8c2e89a90501192be285fc513e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a38b3e2f447fcd5c4b00bc71eb594806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fb6b78526c81e8f938e11d6fd939f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0acb4f86445e202765c5107497f6d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45708e5007578861d1971cc3ade0ee3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499569aa3afb708427e0751145e4413c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3bbced591b84b39df607b7f50c6b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03303ef1b3f771cc1dffb26f7b050812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d548a8d48ef611c0b38575bab17a99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa53b5ec1700ecc0f53e47f2d2324814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae611eaeaa011dff2b8d08ad744c2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c2cca5a90b26aede3785afa6c2fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c984ed2bab80ad21db00d1e820fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71920b730d85e194d8f5ca254d62c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c7c202c1355bb1b9cb9ac4d5d359819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c069f14abf930f300567125f464d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b471799109456d92607a9ef3fcbace0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56261eb9256ff200b87b1fe40866a68b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c67199e782a649a53745d90b11ede823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36f8d7cda3e51887a59a15cc78c2e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee7fa4853e19a791fd1c3ea3b03f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5680af2c131d3292440d82705d258826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6c73c206d66de542ac7b99d99192827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b5a84445c1cb8448c87780244b1c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce31f1a58f2192c4c50220d4e2cca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d77415e1ebe44e311b064430f4af830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75209c03121081994d11b9bb75ae49831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfdc1ceaa50c11753944fb4fd1130d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebc275df2d669f0dac05208640141833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4acb91e18457932d83c28ac853e98e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367cfd6b512686d01e5fbab607f2456835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13810a661e111e69b02f33a1f3e29836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14d84fa1b2e57b7401ad2a0834418837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ad1fae4af7b305fd3e3d934bc75b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4bf3363b5f00bba24926a7cb5b6e9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ab5bbb7320f544e610a3e0f58a18840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513480ea2c7786c45b6bd84637e22f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cdc98a4c8de58ceb2cda7a087cb4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538a0c70c9f2972b9c667c468743e8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ec4127850f9ebe0846aa1f541ca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da5ce3fba10076778e7802ff7c8bfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56097ed3f86a7f21ec1b386dae909f363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd818b2458a63172f87739af9a03c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb13eb4e9e1e646cc31db5e0a5ec8fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9c9424bb4503ab12ac5a5be7cc2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecedd0bc4fc3afbdc7fa3513b0f20b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2eb145cb67e598f2fa28bcd734b4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a476bc227ba0c12dc037fa44e1bdaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e453700b18e0a6f0474a18ce84e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d71461d253f5a504d0f071c1e91ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdfcb3243d158d933208f346d6ff9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27a11ca877f0e99ad35ad90fb08ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ba09a3888671a6d40cfceae408ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca565102929ccb47b2a95fa1bc7368aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45217bd9255f6cf116499e3c868e9f8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a450dffbbf90ba553882c441533d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee38fcd780b353571c8618fc9d42c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2750c16f9a19e562545601ba3c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aadaaa6e2ce732dc5bb5cb712834c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198dbd6fc9deff36aec125fde4d0da121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149565e072d040128cf1f8f13fadb5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2187d86551722b3cf352da0339f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5cd4b7cdc9f979cf7070c7d572df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe6cdf4a249e875eab878adc2fc7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb70e6eebec5c1f79d27b1639f16626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771662b238d8429d6095832c8a9032727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f3041feb376fb9edd783aa2c450728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47ed53473c1f2b2cf92a7d059a6f5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7f65723c53e068f5656826f6f69930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a3437beed610fe336cb5130cfe2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3cdb794d50a6fe361d0ce1747dfb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56e8cfea05256771ffe1de311a04d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ff0a518f55c3d3a67866d6a8cdb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96986d05aaa7c29e2356c3815a12535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b9e1719ef47434418eeeb3fccb6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073be442ab7bf4ab741e7113ab95e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d70da1fb816fa4ad0cc5c3e19fcda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07d73b5fe48f07154af2fd40750d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7a6fdd20c9eeb15d1a1262c1e00140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc34fe2111e4ece4177f5ddd1bb6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d8abbb7d414ce28a6e0d0b1796da742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad5b0cd893322b5badd1fc3ef8ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312398cc6fd0dcc1221efa9ae93a98cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442bbc74035fba698a8f22ad9ef48b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac495079dc92b5d28bf9afd3b169221d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5e1ccfd18efcce322d73759ea3b1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae892d54ca68cc6522aff3c769785f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a6c336e489a389837d6da2f05d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2206d8922a87ee8ec925c7aaab3ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0b831c36f1f79fc5cbb84136843151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86f719f4b5978de401758c898630852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c6b8f7d43359d136b681d668e7f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d905dbcacd99f299aff081b57471c3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b161411608154025c30677b92c0692d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71ea9c7bfeab683c42cc160251d0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be9d0e028586d405d007c1ec4324657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec6ed4a93beccd9afae26cb179f1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78e995935b30cbbf8365baa84eaf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc9a63a4649eb28b8926f8776459b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6d8fa039ce6eceeb97728f12dca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6fde78a6a08c34759c007db2d3f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de76ff47cca02a799077c6defdabf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d77c3aadf220bc618e7484f9ce756a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303dcf0a3c2238afabb3d6dfa04ced965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4b4371541bdf834e9744a1353d6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8cbaec6f450254d8d53eee89750a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf213c4ce659cc68d4cf2f5e412e0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b282a6243f4ee124491022af1b0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5308bce5d5352d7ef0726c4b2cc7e6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a3dd4fffdc9bc24c9513b9d199a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579efa70a6efeb564c208494efe95b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388a50f58091402203010516c7b9e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394879d8b8e2a2b1d7b3326d6b133c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa668aed525c729c022cf62d92dc81075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977764f7989349d0561b3600fc4abad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0debcf8fff275e975e9d850d9f5a90177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723b991c279e79e012fbdab918ef47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2718002a3ec6cc8fcd5426baeb1ce679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5ff5d39df297af1fb4673d52a53d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33b9aebc39e62655d16780cf92e7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce1710f6e53eadbac2c3ed0b35970182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c350123f8ae0431d28486a7ae502c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e73d27e4006119d0e22203b12c2e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e38e415c96c5fb8cbff0ba1deb7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095fb02bbaf275f394c72c9d02a9d4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881052cddedf992b02fc4267ceb5a8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82624c4a327b2af7fef29ee91addf3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d0c8a7cf11b7bacfec42235e1fb3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606565f32e81f88083db63f62c2656090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916b8b86eb919e5629840e0686d8c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924322bcd4747dddee11c418e957f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f7de5a730cf90199013444c8cb6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf179e2c6728f8f757c7dafc23dd1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b69207c66411168c84d57132ce26a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893bb593eaf531b14f8bf7b8ccca84396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc27dee19cfa4c0045573e009caf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1e7a4e1b3d2b48a375a07d946159598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ed0b453124390e3d476ba553cb0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a043ad5da7ee2556348b683de2e5e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2f85247a9ade448630003917bb33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6553304f031de24967b0b38f26f99b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f7af82be975812b87cb827449be2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac82cc1dfec478438d389d3eda181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13f60dd00e2547a351dc26b3c2244105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a009361524792bca83249df51638e99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f517f4d7ab48dba630a5c56ab064993107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353baecc050ccb78caf1bd9ebb421dbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0ce013ffef2bd8b72b336ba1584c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6169b5ccc82dbeb2e911c1dd9ba33fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02a73d579c6ee8e4fd2f6f18eb09d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777c7efbcad95d63201a18f3e24cf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085585472b01ef15db9c25d6ece01b05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e00bdae078cec1e473227c2af2c66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6395e006ad9b0706eab0fa047767115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ed73dc177e9335ac4f356fcf12bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671b9a550552ae3b51646718e1721b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516c8b099fe1f37f22231b334d816c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14c75661418ac22d071ef27aec07c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4e31ebb13515b14b36d9aa0e9364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bcd7834e7421569e0839d1c8450b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe833f02dc5d6e954d6996e652a41c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a72ada83927ad4b191b15ec509ad80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b21fca62d13b4d85854ee5948e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8203a9d7af8fea2984a4567743247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b328a80ac86b3712f9d3866d1ea9a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99009abacf54aea87ee18ef4e5f0df29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885dc894b9e0eec3a8c89f17dff2b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99172a470293989d967c4ef555696129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839250c964042e52c17c4986dc8d6656130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b98d931a3d36d6170f523940409e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207866078794815bb782fd9896fd27c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5799ad4b4bfed308f1ed93a8189c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312e409ce855967add9d238e1570432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66cdaee3f3317771a8db79ee340f79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0007ae72987b43dd25c4de46e6d2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec004ea7fd1e32bf3c6560df5d73c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a9a5dc88d4b5959051d8762ced2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aca96303bb3881e705ca2c5441fd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe050a1c1a5c26a5c4e1b9cf386ff34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc0ed30ca862996ceeef5ca43bd460141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45971a5043da1edba3add2a15fbe35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c7b46521466bbfbc1544d2f25204143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf179498f41efb3b23c7c7f0bbb23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2206d14873ffc490576ec33155661a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314f8358f77e8e9492c86a634ab1d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771027c703615c5caff20a6a2ec768147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d920e03118cc60b84c2a133a492c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1c3ffa9fa70e2c623933651e8f1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef80e91fd76c5ae5def48ce48a59e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457dffb741e07dd26257885cde5f3b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef841e06b79ff76800516e5c780492152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64134c09959640f985d53a568b5f4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc24bc60adfc1e7dc5a5325c8fbcb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d565f52b4e4826e772b6d71a672a5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2f4ec80f0ff1ccd450964ee1b18e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44438ede9e25f1142136d0ea2933bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79d90d3763a30699854125027cb24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7b92e0994c08356ef59760f0f669159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71e16441f051699269573461f85ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4d4c01b34d106f6a399d5429b4f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f2437486c6dfdb3afdca94e3d459162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d668adb71d2489ec3c564432b3679163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc51c8d554fd50293c3eb602f5432e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd033ec76f0bcdff28eb4b363708bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e022722f5c37824ffdf0116475a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7c1e78f9a51c73d379bdc7040ddc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd69d38777296fa453b1527b73fa67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544967121ba1b6f62e5f310720a8413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d419b52556a8d2c43c7970cb7325d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3bba7193d14076616673897e531d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1337fac28809cbdbea347ce4ed2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ed89a2cdd9c7b34f230fdbec14140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a6659af768dff9d65e87e5d31d26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc806d22aa17986f2f2bca1fcdb5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2057c1f8838c675f2e1523e2fc7025176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c7ff88b6dbd3fd7cf2ee763bc4ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc651f2a85607a081ce18ae5443a5355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb488afe6991683abf8bd4cc95a4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dada561c04a3544dd021e0dc3b9b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32fdc79876e0043b91188cdcf66a9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9514c6ab005e5890dce1f3c688d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701730b6b8b84ed812b568b790266694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9d3deebf9aaf4020d2b5cf1dd955184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd79f0ceaf67d1b204e32912428aa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf444ac2e794e1d65a06621e1a5d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb2d8b1965eae51fe92a527d4f79c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24b4284bb5572127054b834992ba2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9ff11424f57a2e4b30ad4945e9c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e74dd727aa0344d03638fdd81858190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d0cfa5255be6ce8406c5b435f9cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426cb1972af7ab2af6d4c7504cf11d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64cddb43042fcef8ed37edf774193193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a0df71e22410b50f413051f2d8dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14d2baa7659dc68cf9170ab271a504195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d90319dd718172c72ee212adc2c3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eaaab014edb1c918ece098d4060f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88df035b713b0776d715fdc20e95b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9d50bc286483639dffbe493eefb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fac39f9cbd8a0ac27372f506e3251200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719cee363f29f4ce2dd11ca09cc906201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498cf7c530756da0165c39dad63688e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada327ea4f0d87b81cb3b95e2b4b1d1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f14cd93e8729c56eb7084b31b4403204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecbbb01f96c6ca3339412adec573a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325051779d6c6536acd9703cd1a2136206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810ba79642d905d75f3ca7dde1aa94b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311b4a6a751b029def989bb3d5d1fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a2b56b5764cd23b473a82deee08e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73c03e4c4f6903f5adbd8c8f4abb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96382913c2d8b292841ef7cdc540c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f9215e6eeba7a8104dc36a04604e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559662756e98dcfa85706f872f95a66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a2be932465568e954356700fd11ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fcc01158903a6fa84e1081c03f6d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc717c422b922f49d47919ec9e49d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b298b7b71fa40f8a369ca809bcde7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e0d37395100ce6da342543ec87d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dacf9caf60c144c02580554898a86f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a4d6740f9a0667485f22c23104628220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6658ebe896e349005483520633b789e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026378ee00633971f5081308646893b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ffe483a9d2244ee8dbdaf82edacd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5dfc7cdca0e0511e242fbf5aab84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019372aab0adde0427f1de2e307b143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b416aa4884f9de6b2cfa0d999477c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754782a21dfaf6f5c1c35abb4971f992227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01dbc7404913768f7b4060a7414633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59355f8f8a496a93c5e066faa4df626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218d3daa60dbcd804a87895dace840230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9433bf6ae5ea140d5e6cb172d9b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2f0c95e128433f0a482abca5a4281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9263c19b2f7512cbc335c0cd12c56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8a0c6550c46cf0c6e531801833f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0eb68ea20b51d1b51354f34609dc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51cb51fd417cc4e2799dd8b62ae0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ff757ed3c9ca43201e9dd95774a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444488f9be3584ba804d5f80842a13a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6164bc9f931372d6276cd869f6a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285870fbc6c68bec21448853c7a0a28e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ccedce2e17af26c357dd00eaf4a2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bdaac8807ccb9d22809a01f2a202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb7f9b09d158eb6897ff372fcd435243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5faa9f3bb53b49e94424d129b59884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12cbda53f85110d044eb31017c4eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ba1d1940f0ba3d40e33ce92b0b6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177f5aaf0fac3e340d9b9dfd06ff8cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35571984b26cd5245c984d8c6efd7fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff871b1a685736ca87c26072ea4cbc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08d206c8c88e62a5fb604924b27b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af3a6542da8b3f43822bf0465b203251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2732351513334c88242ed1de651768252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062370d633294b08c8e93c0c633c6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1daf118bfa60a6dcd49f02a43ac23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c43ebea26dd105d941bc005b531a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f591c064508d8474de137160831d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7378148ce6195ced1309fb0ec29ae1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a669600b413903aac505f70ab139258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f45dcab9ca6371301344e0f5923fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd61958b8a584c11ba3d82153c88cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb106956e00e610b15a91406566f6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeb238bd29612781c3653be9aa9dc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d7a024159ef87d5843e77f8b92ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8781cbbe86006ecd82c5e2599952d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c8d92a20d477050f3e6a9dab47e31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36eaa399f934ec11d27c26ae30ca47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3b3a7e2a9621db5ad7a219d58494267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd82e7238b1ed8d4c430069148d0d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f49c4b1a3f7f2ba0064a3da9ada7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be414ea0f8a67bddb1eff3b44cb7ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd535b58aa1a0cad514e599a48e52ce3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c1e44e38c869286636b9d550b2a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61731d78297f4828362a51a24a26e993273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3340561a86d43065fd0e2ad082b6d40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f28ba95b6ed9d486e5a18fc91a9912275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42d4f753a877b48b395a96f7589d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4952c96d529c17cc66702e8502f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6526719802eeb181227c7522ce02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50985a3da832b26b71a68ce69ec42f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842271e504c4f03633f1d6a0efe1563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756f19b2c762b72dab2d8a0151923b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c6f29f7e88819eaddacea8fc65092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048dd0acf0b5688c88453392012342283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a43840f391fcce5576267cf9b7e77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0bedc565d8c62a7e517b65b7c62e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d84fa5d509e6f862315c825c7dadb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236612aab4b34fe906e71ce5d91f80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e43f3cc8ef26a95a27887921f887e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda7bafca262f48b1515032a48973b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4a7b699e1643203213a48b7e8cdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf25d03ea698576cb0f5846330cc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85fd579d9929694cc24bbee026693292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9368ac96b654efb22a0d8232bd20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcd71c78e41053c6e0ac4da04d99c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637d668c2b1a40c67acabd0ad10fff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cbe483a712d3be238e221ee22b186296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf901aaf70a0f86079ce03565fd5e36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8031d09a6c6a8bb2f883e28df9009f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7fa99e30beb776a857926b9572fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2db21c0ca1be2fe08fa780811390a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a450e63d78ac93fb870c4a0ebc400301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954fbb28638a34cffa64cc1829ae52d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfebbacbbf84fd78d02f8cd20c474303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ff739b7ffe78b4e5bd7f20fa7496304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0de658d009df06ea0f3b19ad4946a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2745156a26aaf32af309205c453e23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46453bd64728bc1e9495e90dfd3ae1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c683840f454352bd13dac859bd30a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eddada2d13e1dbebbfa4a721e9fd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00911726e004dbd3bc77e53edbb1f9aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7620ed06f14236b324b7a680fef81c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad08797f881bd4b8f47c7c8bdb7511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f72e7685274b0071907a6e9076bd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055b7b2757734548c4493b4eb03934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae2ef8b995c4af159138eacc86192315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3206e659aff7e1a99285d72b8ec797316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed0a193300ffbe0b5e15c1236f9d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb35275d78b33d1fa930fbe30cd4aac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79390a4fa128d4c26395c9456d116e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d47436bfd26093985faf0e5542d73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37098092214e88ad61f277c99e844851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f837bbe79f9ad9a2dddf321a6c2345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb615b2742d9eaf90d255d49aa99df5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822731992ed41d55eb9c3190451e3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22982593cbf8ed62163c9bcbe6f0384325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd86010bc96fe40d0b8bcfddd82a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2064cc71dc14534de0d7d5a24cf501327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843674489ca2e1df5e6d3654d8a2956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816957180f581ecb6f29258ca9f8ea5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec90322cf7bea5de531ce6f8a1aec37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d5519f442cfc36bf78026c2f9a43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e6cccaa07ceac09da91b533f1b93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d26714e1399171b00fcacc1560c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc76c5704429e3002178221c4ea25f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301251d8b43958d420554343f47d4c8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64565f3d2d90a050bf0bacfadd06f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b396fda7f7f334d15906dca81246d83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf19060d944d544fee5f6c93c94a85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81a5c18d00a334dc68d0ac5f4d2a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb57988cea459b4b57e9e8008c1ac0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec49213fd824de58e2f678d2e8260ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011af67fa12276b9af4ff40b089e58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e2c81f9384ab1506446dd670239e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413ace5b614b850ecce2d083aa0966344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c14fa002801176ce6c0f2840ac85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb682f19baddd996c94462a3714e193346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0da34d0e8d1b6303e2580da2b20d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3a74150563ff7c4094d1e262093bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135220047ea06326a28303fd33a845a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee03e92a1cabc10ded325b463b2070350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add216c313a82fdd8ab9843a75b91ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1815dbd496378beb6ff63b49ef58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c6c33002568e9bd18a0aa44d2f75c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b075619b716615f7dd239cde84c3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c557dab062ad5ff217a053c54b57c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9ea83a3aa3d42d56a552adaf197cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab680d3ad07d859e8793f07d5b35e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959832b6fe5bccd620e521ae3d21aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f11025c0570a8a08b15bc680f6f4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168126e9d300c78859c13abd4bb061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232a4f1db90dfbb5c7b7839086da29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78950e5732f91c75cffb7ec091afee1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c9a1113a5e66f165fb6235babdb0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43665c5daa3de6d6002e1b7432633916364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec33a944f6451c52fd4c0ca88bf2d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35809ffceacfde306416e9639170e89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359005659afaa4f900269e7212713d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d595b7951667a9d5195e3043e900368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732479f5c9b0b32a918ccfa70ca3d52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ed0f443e734b5c2275a31bae34fc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067e7ae0ce9f763eeb034093dc1d25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b45f6a1a4070a3d614c2db689ba0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477cc2f7aa44eabce1c11cb178c9970373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f54fb42cd6dc76cc7dfe4508fa760374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8fb9f5c555923001ede0fa0ffe66b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ad5bd0a64dc6736da97f68668172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2c2d552b99a55d4c465365234c6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd96be123f3c21977a84a6f55483f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740654d2c41dc08ac0d8c1a1395b2a5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980e1eee1b5cf4a7191055ab0146bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f396cd9fc2f406e1f2e32aa9d591e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c15879c23b562fb706e9c637f82786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675dff0ddc129c5359a17d4c4da2f98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94337df9c644cc43d3aeede2ba3d87bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88bf081a7a618e84f3fd308d55a53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1bada940eae0d61074be9cea04ec4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043540bf3e35db8890d6e25f4312886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c902d2854b58803462a07b394c08e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1f444fb6f6c11778b4dd9e6ee37f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3685f42d7d54024aae288fc5c6b87f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc3bd82786a4e91d70784f6b2a2a21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5094591e70b9a686aec6bd2b628491392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd66abbc8ae534efe38a5b53caa46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef9c157537130f30e627de9b99f828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba038416369067055a2f099e32bbdf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2742748c8c96d585519c084ded9399396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b78dcec1e5b77cc352acc77074cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c1d7c51acc43fc89b78ff3b01501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254dbeac3748bd22787be1f3e954bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a44554fcde828cea067f4a52211e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9b53c0220a6d7d1d5856c14da045401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094c1613663c83e9e728f84432fd35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766223e70b81ecb01e4ab53e8d6c008403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c38cc48caf1a64acf411cbdf60a79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ee30541a24f194599c5c3298d2c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c300719ea4e177b46af165ca81f0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1cc3ad38cbd99282ec84f864bf304407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd3c5bc87f78d551873fd505a1383408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309116f9cabbbcee2f831a6228d7f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e9664b13aaac6358bf4a502facbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d6a20797a5fa57fd46d8de3fd40a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07e56323b24b32af4756d2dda94e57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ede51d234249db5466019931da4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a5994d273e165e473f589b0485ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103102f37e0b7cce2fde75b7978e4f85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc856c5d498dad0d0350d5e28f4b60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5793deb4bbe1069d9e3ca616c76d1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81057757a399e79c6f75a93463213dd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca8b5d0b44900c3a132fe9ee6366c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf7da256717ee640a7387a7e493d53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a674f5c8f59d80ba659e556be555ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c89135681d3f497fe7445a4731ad6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc3ccec7c929e520880c2d9e65779423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce69098cff4b1649a8818c96b25dc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389940edb11f74142dcaeb20c1043e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f4ac7b30356673e655cdc8b9c570426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb828ec020ae26f925a84eed054212427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143d985f5da9d6688a5ff05bc8df84c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140b619a02580323b85f2e1790b28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927169d13d380ccbbd9c7b95d494e34e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630d8f7d2bfaea5c639f179ec31769431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bdbe728e77b71b952f97f77f7037a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070958e5b2cc24c13478edaab4617ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4d9da80752e9013abf8d0b991ac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e8d27b04f61a5758d7e2336287c5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4998d3ad23e62f7684f4936eabf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9248dd935d1f605a12ba2e972221437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436a369e855bff31f572f0fb46b337438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ac5c4cbe89e68ad2337f5ba693e62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8aa4a0ac64a7bb6ac82d184f0114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc21305f0af86f258460a5ad89af55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e569776a1a9cecb2bd0ef83388c12f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cfd35961c8ea1994e26f9dee64b93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdf4a02e0c7a1861c0ebc22023ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc1d960550be6249d9da9e88cc71c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587246261ef339f999a80c95dc9035c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd693deb3d6e7f0712cb2e4d94c94c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78359f6d2deb60c27c41c9849b68f21d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75148d063bb56e8c4ffef60b4139783449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9902b65b4dab85f48056004a37373450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f516886de74d2bd6faf283f80afb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957cc10d00051e16f7e6fe98b569ae0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050357e553c9b6b400354a0b8774ab24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9bb7c2f36907d8b8a39abb10559f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e3606d8f740742eeddb7c8a35cc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacd88792fc2b5c98aa6ba45077b46b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c46924071c3e15392e6184a80ace457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4f007d4f4f660dd52c0eb6bc8206458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f1b0ce0488e00c4ad5e749e147e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f158382c5d33380c799533541e2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c56dff976f5bf48cabb01d7e467da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b58a7049b2429a178ee38346e964462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc22bdd9c56b25a718f0a2bc2a00a34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7602667a5322f777acd2f980f3be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a746b4ab58ab7a2022084bd429c6c79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70cca3fbc62e2be02e1e9d8556211e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dc2a7498f0079f501d4bcbecafc29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f76353b6e80e99daa97a04ed2aa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de59c58982cd86214d3c4c656db62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480ff75b328f6ee62afb7787bce9b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f558e19bb0dd400dabc2400858e0c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431499df4eda1d5feb0e68a7bdd021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca535486031627494b5697a4c5c3e71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f1d7470ce7ac1148605e8bc77d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556fe97f2c416a37202a14e234e701475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd2d4c1b8c02bb16932d4977ac039476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c5624acc75de8533912c84b7c59a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f1f37950976cbad8e9f73db2686b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e406ac2fe1fd52dd29456e1d49d0fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d1405ef1dccf5610d3461baf59608480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee7a0802389cf56813efd6e19b8e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3d15d04a331a1457604aa6f49d2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade62f4f6768fca693ffd6b7b9c3d30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3cced41d029f8fca6811cb90d0e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67dc9aef7fcd77ed91e454c54698f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ecb1628cc2929c1ef1b238f306ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651c2574c524e4e618cc1c548874c15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2c738603f970991cf90039ae9906488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1186ae968a8e844a977d3c5ac110c36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a47ecdbfdb9df410c29e4ba15820490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabd2d283ff549518822cec1e32e18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb293a0eb667a4cbd30ae1a14d78334492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d657cbafb2fd2f5b05c8577a4fe3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e26a0521b0f472709a0afa0a20f50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81382e5d76ea20be6736e241d8f1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4803214c004f8023ba8c594e746a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32a56016d3ae2577d0a92bbbd7819497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e38f5111f17956c08dcee3d67ff6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f003e1c7a62f60b3fb467744c392d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388fcbc5d157e44f5254cb8771bc0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e0269f7077cfe048f8b00fc67d81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5d5334596c3cb3dbb0fec588f576b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ddb0d827f3262e24796067db83791503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcfe2e988f03adfed1a809a81ccb85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745dc836571dd546f8d37464dbeb60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a13594ea6bad47a8157d602226ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93fe13b3979c06c9a24733a0787ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562ade0b000408703e8ee6888fdd21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b41c9c763a3f5f30a4310ac7ef58f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aab097bb6a9a1995d940e91c465dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15cf0786cc2e8652a25bbfb73de78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e29316c8026f9b6b1ca47e6719c89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaff7d22d1ffc1f1d31f41836fe304513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b1eefcddf01d2be1daaf1d6ac819514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4dfe05dab7f78f8e6e89d528c1278515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35ac0cd1fe8e8ff9cf4a53f5a15e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b759bc288e6b09dab19f348d4816d5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764180192e761a83aad8c133b7360c1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc4b5a2f0e125d8f75ca67b7ed1f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8bd5a6fe3b1d1968fa3ee00b6335520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c703ec40843e31af072eff8090603521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ee3e5b4833da8da1d844bca247f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d5132ee25e6a8d513bd0345c1556c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae1d99e0429c20497f363e4b91a1cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ddcb09af993e123289b908090462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4345a6e098918abb95ec215178111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44692b1451e87e7830c848ccb13976527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98da017da0b7578d9b3f47ffec973e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb76975df69d46b799107d9484fe53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b82bbdd93510e5f1cd87d42558dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b393cb17454f80fe4328508978c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa0030b4c67e9c317926221a2fb215532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699470aef35f808821557349f3949c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76721ca75f539f0e8b1e526f489f02f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f818accb59b123c9b8b1db363c4c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8a17819340a96d2e9883acc39474536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c637987306242e57bf98429ce186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad27e44307a2eca6fc315b3eb616b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dbfc689bef08cf29c57f5be81ab0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5fb1e5b17b5a079e3bb1084dffdab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544aa4302e2c9a2e26319bf12b95138541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43022974f989a864dbc7029310936542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174420b72371684ba4daffcfc2eae91e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514442c952414ef8410f77f950239f3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154851dae5018f166a5c500d20fde4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d3aa8f4995c2d2b5ee62f2d64ce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d426e40470aa153aa7d88043d3dc9c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf89d991bc85f103db0904a35b2c551548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed01bfa794bda46459a7dc5832ff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef902396d6260f4a4cf463ba1b78a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aae807afbec27f3058fdc86c2620f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3c568b4539669d68d1766541559e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fbc3b473d0595b727cdd3540ebef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bfad42d61eb6dd33bc9dd835b05fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ac3905e0c10d263c28880fe351d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84af8ab4fd35555eee70ef5e7578ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89976f0c703e58613c1f89cb9de1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e8c513e05a906d8283ae2d662eff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be7df71577bb760b806beb7b3e2922559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59892ca2524fda8d6f43571ff36f88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd8403d3f96526ba43bbfa690d4ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590271a46b8f953abde7da28aafdf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624012a3cf6439b6efc4ff521c51ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fcaeacf955d78dc3898301f5085c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b9c333cdc881d44cb334441af68f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab204cb5cf600bfa6f7e9fce7a6754566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a9b2e1a33a90f644ca24033c0439567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7919e43842987895731113d8e64a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcf7d49894a33fcdbb9b900e984c68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb5b5d782b54e74b942d968ec30e7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be46439eba0ac8845e468b49feab5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10fc21d70eba8677e2e3b3d7fc878572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e12f4eaced4c749c1887757a55735573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bbef4d2cc21b75ca4cd02465e8d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4af2c66028df14febbc4a4399b47e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf685ae4a919a8c8e1d84b2fecb655576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60d42a7f7c2f04393858262949f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad179444a55d7d3b49d1fed68985237578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd073a2d3a54e3d070223358997439579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c0db3ea66c894613c7b3d6a59cf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68ced75ec5a29efe210e81b08894a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357356c831da1a215da99d302425618582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331776bafc11328029906894f962c96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e91d4ee187b3f2f466a9ed025cb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6057410ecb2e43a25ad2649ef0a9b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3e91057e12cab22cca450c0bb06c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cd1703c9451585f2da1b32ee1be68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ca02181640ae580bd7acb4e5b594588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457b9ff8265f50500b12887d56946a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb256bec5f7886eefc89fc56849dbbc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be4068332b3f32f5e0ec32dd10f94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461ca8b52cd7ebefeb728aa29d1945f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4bb50e37faa6570b87e12b0524af0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65f2f2f9b07e3c77876ded0ba94fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac71c09ddee7734fe4467c35167455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7fa5821bee160b0cae6ba25e1aee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1fcbc1323f1a4b71b013966f85d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc64c2c7713df5b68390049854e2d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cd2f16483714e7b5b9276fca7498f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a923f2c3a32b3984fdcb30e5ef563f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85977382602c1218ce87913dbba85b33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5942533fd237b29a4a4ed1fd2601602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f576896b5053b79fdf52f9ca3bf25c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b6dbbc868c6cd157aac02ae2b065604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79a11eb90cca9bf847855ec961bd15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab8709d6c9ff77c30c3af08c5f27d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fd7f2e4ada2400a97c8ac07629a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf06c4db2c424d7cc00afb0177f2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c85bafd814f9975146abd99e0b5d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35207416b7ce12588e5f5582198674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f491a302686bf1c4ee040572dfde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678ae025f8053d8e85e467f8905ce6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5cb2b089ac2d70eacaead26efab3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6ead4dc62cbaf03e0df3c90993ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e260dd94953ca4209eb9b365935b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872323b8c53630fefc2902e12cb23a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e126dfde22e8c83ddea4ea529cac6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dbaefc2eeb00f173d42ee14909c05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fd5731a25f0cceda972bc47856c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5aff132ec32b23e7af32831eb2fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5769ec572907c9e06465b33ca615cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8211698b8150dca09778924754d694622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabfee1b00975eb2930dcd1a944700623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1327160cc78d8e4b303be11c3e2c26f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739daeb72cf0aed3668bb821d60556625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a102838ce0f98f50f6ab13295514a07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a427a2c08ac33682f5005e649291627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d580da181d5dedab4e8eccfa15b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab2cf84252097f6ed9cbdcd862b8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820e099353b549373fce7afc07b2f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf9d3654735a5f61ffd4074e39ec4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e837268e93bbbc5b8323e8190787a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4bea9abbe7d0c84797ecd43fee5dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475e25a48c6240d4ed52cd24e821c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5f63d21abeae3209078bd0fa7080635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009030797b327c39f29b96ebde4415b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a05c5dac05fe0a952e17fda81aa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdacc17d08d7fd908179f3a48c43a8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf5273a1246a4115887d48dae7cf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0df2e4651d7c90aa1c834ac8e7c85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088af9de024d269e1c20fc2aab0ecd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f468a32bcd37200bca706e0ddfa3bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106aaeed9ae6c9adf7b8f8518333682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079dd55404500e1a46f47bf9546943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48d703f3b2e0407caea8c242e5b60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a27bc8327f646076cbfd8367c731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf8d6ef86806a794c9485eb3eb4728647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1819bad6f9c5e20982c1cf41a1dca4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c877466daa82c551756be3679f9fa9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df4d9418ac8a1f8412ee0d73c9e16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e8937466b276052f96b0c896e4d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc2734fe00cd6850874c02834b2da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb18a8d087bf055c89c9133e44014d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2f0f89fde4af4004ad0b84d47de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331dcf2fecb951f5d0c7e33142c3d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5d26f846c80a4d3c4b88edaba1b9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e7b83bd83371b198db7a00ba6ddd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4e58ab57b15b7bea224f661b239a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c674ee9fa748abb0ff39c18be100fa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e80b26f7b7fbfbb9b0ba43493e26c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b005653314d8b87012e13a88588f85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc4824d5a9be2669f2a0b1c64ee55f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb95c09125dd018aeb69b6ca2df86b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726484ac2c0ee215acd7fb448a52ba22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f4896110e6aca282201724a54fdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc5c1eea8a625143dc57d32c5fa0c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899499a52a8b3c0998c09dd45b9d45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45fc261add1e43921563fe706007b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20d33a388663983a919c47a328a11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f781ca0a95ea5d139ead0ebf001cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b621b9a8f531604b637c7a03f60d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76890f101d8b6bf1341188fdfd005a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec9180a1717bd478b13c2c1c79556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49ea7473ca9aa09e579677a6d52b67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1cc1741ea73a0bb563654f266643c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23e0c335f63a1ecfc0580e72f4344676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d7e1cf562cd54c0faf8a7e372dfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ed1086ed99cb4c761c2b9d1e27c21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66390900915df679bbb15f2cfcd28212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da1a66b1fa5b49aba7ed3f5d083fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494b021d20ec8bacc4d9b4bc09ee14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ea9cae0c92bd91a18d4f19fac7f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83454b83670b9ced04a84e3b89f740683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed823aafa9c017a0ea6a7683ba7c33f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49761afbbbb18f8d157e8df27578476c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7399bc633249440daadc96eab1ddc0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941720b9019bf238ee49feca60ad53a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df6491ff53278a894580cdf106650c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71118a0a412cb54ce8ebf1dd360beb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64b6f321bb44bfa4aa9ac0d2981045690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776e57ff7f973990c5c253e0e475f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e570c51687c3a638ac9111a146604692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493698f7c4eab0ba12e0a573181bb55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc91e6c8058bc1b245a709f45f21a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1326256237822b52700f31d22cb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52186d108aa7569e751516511549e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a390fb37e794e3aaa797bfc8a0dd29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62831db1df9b11ad911643b58c566ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a0bff23ca8c2b07925021df0b08a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec252612a0308e55dfca8155a6f3b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7541c5cf80f71649a930f9a7ec7dcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc9db501433da47cf86a12ffcc283702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a885f6a4d81eac493048e0c29182a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827b536a2e7dac135cbe99556b80fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938ea811fb96d3abb969d7f741a409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba82cfbb0fc5d51c71791439c53d68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a57a69764d7869473b75ad85b716e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074cb760aee34c0fb9d8a127934560d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9edc133caf5b0ad92e6315b6e466ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff30ea554f4bde667b41a1fe84560710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df9b49daabc71b931ca9806069997711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596a4f5c91e1809142243dd239b126712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bec816c94ee3182cd2d5034dbd473713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8374a4a266f66171767322853ebf98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a320172c8e7330ed5e0f393f0659715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd429e1492305c6d1bde1e80d94a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0f17f0d1a0db84dcb7d01e95459a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5777bb9c2088304ca853b50eb053a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdf02a9b41e4351b7b571b979aad1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3e2bbdcfe1669c4c00c77b310ded720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577e7f2faf6b09853f195e6a0064bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa71647c30c08b5bccfb2d8a4c66a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22115ef2c020013855d7b71db9d01a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f0ebd19db10cd02eb2ac98840027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844a5251a26ed1ef082d1f35b6dc3d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb35173563c31cb0d84358eab9c30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927bfffc99f19a309ecabe19ac7cbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eace10d6108f82a0a6cfc6a68e578728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b493b943e20c36a805e356861eb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde625be5d792a60c7e66f86178bf93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fe58364f71d55c367cc40286d7a5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e57faca94f2a104a356017a924b10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f32dd2667aa9e698184ccfafac0f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc1783ee44973191bf9d90660c9d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015117f38cb32e051ad3d0e36bf2a20a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5d191a1565c3c5eaf597abf66152736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9ec44adf8236917cdebb714d04f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159c0798cbf9b45628edeebcafa1ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae505981a2af48170c3f2eba1f67da4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034281cb984510b328b784758ce7a127740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd248d386b51fc65ad84ffab815b17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424830077d8097e9862364655ef342742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b3b5e747fe0ec5e7183bc5e26146743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b0c8a884a493215aa9224c406a72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d39fe921fdd4a8aaa0d8acd2aebdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714533e82d88261d83330b4d7b96cfb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508894f29f3abc58fbfb1c04e9cf3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805b01c57a5d7a72c6883b55feb61a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d056e30d803ace9c44d529f6e76b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436265accf814630cfce209a82d8f000750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96048a5f6532163121c25f0ec05fd3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886538a0491e2b95c0a6c3744915a53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c4dae00750fe88ec967634ec5e1f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d8fee8891cea8e0d96c8ccc48192754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0025fa6cd5be10f99a1f20e5278863755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793cda834bd54462748d88c5f5fe3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af949d880935a5e315fe2a1c7dc3be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db7f2bbe82b0b98a3c9e31eb00156c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908184046bca9a4a520193627d6233759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4039d5c7a2d1348f1984a96879a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af2edba09816aabe282f2ea91f619761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4bbe66eb3bb8e911944cc42bb4f0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc02e24ecd9d48c811ecee0612a7d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026a16516aec9be972e8c1aad1c462764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a34892c917b1ef422ba74a6e94ef0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c54d14b118ef1f9dd262a955ffef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665f08b61fa191eff148b90f4c2496767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>