--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ee874d6a440ccdf328f7b25609bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f366b1d214214cc878122087e32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d9424793c933484d80e16733aae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933bc41b101cef1a962d120dfcef7df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d6ea46f7c97122a6a964dd52e5175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f6c40d702ebf0d7ceb0563eb93fd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139581ee34d7e92da89b0d4accb1c7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292d44f76e3aeb1b8b802e7f58ecfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec13dba4f2bf412c35b86d54edc6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a71c01696383a4e98c5f9291b14f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13214a11f91521aeb3cbe1bbe5025d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513af3d4898fc52a59a90cc5efc860d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793782a0afbe9363fb9818f1b4d2f9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a92018c49b46c2e19743a9c9945b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8058907f42a9d7728f8302e143b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069f0c0720d5ef5168197c899df332416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1521401f259e2e9db1b97eab3f369917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6130dc671c2918ce20bd629ea0a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe3d8709de9b134d23777411eb42219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d1dcabb0e41255fc5c8b91a4a02c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b045f7b54dba76c92d21907f995f1cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a250ddad84049a0195405efc203322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb82e1ec22adf89f831369147ee33f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fb014369fa3277f7bcafe4bbe64324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61137b561c1c7dcdc4d64affb3509aa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc1e2b6b9a32c3f888c0ec90796c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1796d7212cebe7db20439af2bbe9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49521b8a6be242bb218e7a6a90e0b5bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f0715532561b20f67d33a17e22b3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e03b5dd3939e547c579f7e1de97930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765212de06111e78c8a190a0d14a9a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690d985259b4e32be6b998bd45d8bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d923efba6f2aa467458330965b1a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9397accbf2635f40ac22e164529c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b65a6dc19f0ac5f688a4659fc9d65d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f855ee251c29e55b1e1ac43dd3a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b94db7c50e775c9311f504ae2712e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378fa0a9b2231254fcfb7fe30530d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39a2353840de5f98ad7a24a2c8472939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ad610b00c8450c2026c22fd3f8b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4d0954d637aa0cfe6e974ebda4b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdf032d8e9ee33b6731953bd25a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94979783fcc02168d6f88b176316328a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e420625744311a4a3eb69b36f3cd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922341f7b0d309bbeb24402fd54648b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c924ee1c48a48111ab3f893134ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8048d31de5f49adaa42fe40bea7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdcdf5274ec69b52f9355443f1bc5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c3e0be374762fdd87cb5846b7c40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff2818a3857adea18d8060a008471050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f58092c94f7ee8a35b20d42243a7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba9810f794281b44630ff4157ffcdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a45bb1cb87bdfd8edac453faacc6b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75225884d7a2663474e80fc6e2cc4b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9976c8e618e7e7fc30b4e86cb8ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec577e8c0b4c432798250cda437af856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7fe5cbe29cea78400f897fdc3a5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151614cfc5147bd179dfb6a2cfaffd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcaf889bed020102e0a4ca0374f2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a0e4e1b4bd1d7243002e8c87fa1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3c9d577705c8e85a9b813e6359a2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141413ad15762feb369dada9ae17cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e7438b74af398bbc6865904f2ff8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef90f2d958333ece0e073055ca3de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6945bd5b171b01510c9f8f2ac47cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2accfc95961f165e9e27598c21cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97f3080418ecdeaef4af05736fef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a16b6ba25f56ad262ac84b11d623b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618cb53ed9d1f8d107462e0e8b78e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37897adea19b13357536d64b44cdfaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb1ce2f1e425104e8a9c8b996711871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48901e33a28035028b1e3edc58539872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d9186e147aad82c78a2b58c529ea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d265af8406208b732743ab5ea9015974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8775d039f989cea8a39e68c280739a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7dffcaff780b869cd7ee85127875676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514901a1af671dd13f363637085fe2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5668582e75cd7e889cc2b97d316fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dad92b0079d0a19cccf68f9d4b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6c575cfb079b149ed54107b77d95480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f391313dc26b7931cf9b4631767b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e87f590a5e287b21c75c33a70dc48582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f86dd527f314b2edcabb5641139983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf42417088dfe9204a979e7327cc5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c5db161da5be26ef0498cc9588ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5b678f896b8b19dd785ed964b2e5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b2db4d35231dd89b0aa1629a0a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3087590ade8400f782bb1cd9f7a071e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49933b2977099c1e9f82fa3bb24105989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ef0cf25445d6b784ba6ae625706090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc32150a5e282bd365954e4e8abed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8d592496fcd5c6be961b190ea2cc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406fe1f89460d04100f55c14b63f53893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607d90a3d87ff798eeacb96c94f12394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c20f5701ecd77e7610be067361aa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab33a6bf117bf248627fe396f6c15c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9a8adad36b7f55da6491d911688397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75f2bc332e785d93576b5565ddc3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e364fd72cb6c7bc02f378e34e7ade199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ddda90e35e70726fdca8220f2c22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6bd150797a2d101de9a8c67d6ba09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273fecf497035afe93885faeea0fe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05908415d0eff1b017c14bf7ba4d93d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c3c9115785ee4c467e3e1f7ba208104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2047503f6a31a5b3ae439a27956c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f1462d4990c3d8762c6063ad84ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e14e718264100ec2cc8a19722d5dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c0e50dd5495851c9982f59a7c140108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140979220555610c3a83e47a9a8323c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593c6e9731e0c734345d6d4f13e739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3eab6d5a0838b87077df881fb0cf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c91728a15d4aa3d399beafa18adb37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51c05a2ed09e0d8eaebba6e9dbded8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269301f23b56d5576400ae912f41f2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b69d81c1581eaf821c3d17f7d2454115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e3998f386c9a3e4a8aaa148321a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3939d730b323b6cffb2702c28f288117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e3b16f35c061c1df186cd8423e40b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e22f73a3bd812385d86e619993dee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ef761314182a00e7aa25612f8a19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480363366ddd9223b76dcff36db731eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3616f23aba83c2abc7e85cb7e608d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd42bec14a77c42ff1e92f3a97884123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14285f2e26d0a27b890c9d309b084124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0237fe6c380884097eb5009334ea5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc5085e0d77e52a4809f9298b84f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd0749cd66b5b4a84db429d98503fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a18a3e7e7278923bd4b6fa66d4ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5334217d5adea9480cc8853b884a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9097d195e54d588da7f400499a439130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e10b889dc6b92c81927fc1deb5e7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d189c9cde92b329b5bd11c04c4277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489550c43ce24a6d337e216d3651e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b25e15918e02fb260f8700fefd31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20bbd9a49bf617ab137f127ad624b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89920884465855d9a960365373b5d7e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647af3486defe87912efb98fe0fc8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516e136ffea3aabf16ee3bfd356e403138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a418a433d77cf6c53b7de9076d335139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b56016e3719c2974115eae4492f11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab836ddc595205c16cc1f0abb6cf1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b071334ff7964736ab1634a1325258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b3afa028521c7db239d2edd6ac53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2953534cf3d795eec2ef13c4d2b50d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183e328301d86091a08ded43bf69e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a97949d8c927565df122cbdb2d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850b419af453a27cfc6a13b17a2239147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60af477f987cae96dc3588d0d1c29d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd63ff6b60f1d1eee6e05b69f32bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d016ec21bced6d91e11487c91337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b389eaafb750124f232f121004039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723544a04550b62cf9c303df06d2766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971ea3336f138e711cf378bfff83b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91d0ac6cd756cfc5027966695a2245154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd63984d321b103374c4c406046356155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138703a27d020c7a254628656b88aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a82577df45c3e8eef3f3b5234038157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7010173f6ba13fe930cb555cb2ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66c49af6391cbcab808d68a78c617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11aeb92b34cea33d083c02a881cebb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ffcb27eeff6ed070b49e6a1d9fd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385009854d3c725b5265300c02a195162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc6aed69edb5385241dd84ad5a32a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb00a77d630d07b47bd61be180c4470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961581e8b05ce16695df781582dc2eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323608e6fd1cb729c74d60ba9aa151e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7315d40cfb96d64a779cdf27ef859167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2b92a7599dbebceb257c2ace8a0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b08e7feec53bceaf49a9033555ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9804b55d1d8b72c3146eb2169bc58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da38dd7a8fdf401ea5612e444b7094171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69f17e7fcc04bdb222f69e0fc96d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23b210425b86896d47578204db7ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c13c0a98de77fd115fabe9bcf26a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbdb92a8d1ade6989bc6b76d25be63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd08f0b2264e67d54511cbb805f330176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819e394e9abccb7eab82ac5140efdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f44a01a435acbb85bc1f08920ebbb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94179348c6ffc057471d585f5dced08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877284359c17fcf997cdeca1577bc515180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297b37c6291c421ad3b2994997792e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88356ee2e798380430e386b77f7da06e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3279a395ff2826a232f0bcf5b717d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02af4746657e4d770351b69a6bc68d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a9bb93db6b4b8df74fb99c06ab20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4f37bb54fbc195a7f4bdaefd20db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a79d0011417d8b7852727d427530187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edc80df5019f55818e408657684855188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0738275066aaaddd83197437b01b895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3a4adb68aef5da69b8dedc9ff117190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a9e0f7018e83232cfba59eec8cf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039747cba071b76baa4093d48cf43d84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3b96cd12abc6c91994451723cf08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ea36cbd3385473cee465290caa09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502b0ea5a9144c2c1bccb9daad8dd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5568773e2e31f78111e41ba192a05b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc211305e36202826fb6625004c1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165d2d83c6ac78fe7bd6bc6a8ee8eb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a24211aab7b0973691eac800a751f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203a8e78a41ac062f4621fabb4b400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b051a21df8c6f2e55d404bc07854201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f67cd42508ee14972ce5cd65b1ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed80ddbcc54f161df5783697e8ff0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ab1eb30f4088c56ea053ed670c49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b5f211466ebe4b3bb8bdc4ec7d6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146be8fce1007701fa65e749932a171206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82607cbf8fcc7eaf6831ba3012180006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ddb220ed75ba3ca9e78a8366a7b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91290972185649c3a5fa08e0079e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724ceb2fc4b6394783fdf638ee64405210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b318d01f7d86f862b0084f19896ef5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e89edf75de7dad08549a4c14fd0e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3adc3889ff4009fc2ed5e09dc5adc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172974b4e1d841a9a3593ba06fe6cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35275eb68c98d9fd38753929085909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e84edbc1112774e6456dacddc13d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7effca137e40e2871d57e55d193d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a87f10ab225229411fe9979afba0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434bca70c2981f82dd0612f8bedefe0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e15df35e6d235b5f90a2458494ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6accfd2660bc7961d811ccc356428ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6344e0fa8b56570b2fb107ebd1b88f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d57d06deea4baaa5a8b48f78ff2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9522b71407de7b1c502fb88f1b5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11389a15b96f88cb887ad68e39d32576225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc533d103448137fd6e4090ecde16c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557f063ce579fc0660ea0cfb3646e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015658acfda26f6810025c8054add4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a98f738e760de21cd85a8d20beec3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87357c202a04c54da9dcf9cb257f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fdb91b0e880dbaeefdb7a4babb6fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab8ddaceb6dc895a112396b4204f84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157636687839849236a717d2903ffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26266976fddffab36868d5f57d9c2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f00eb85165dd6ff768e13a44299a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e4b7ce338f0e57b1a6e56737e9ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4154b7965bfbc425180690ff6de423237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b8f4d3c2c00df0554109a5c05add2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f724ee3626140639895fd7b8c042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c6c6d00c5ecaa6608088134eae95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7726b3f6cebc9bdd8440bc5c4ad9bff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0f66e9f2cc29c36558bf814667a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e2b4fe0c117d3f34b3a369154a10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d0dbe98c3720ea3c4e9ff35183ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d1b4cf11a00bd55d9adefae7c875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed94d9e51ecc5da1e4fb1bb9e1f3ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcfa852732b42a4b3c03a6798e4bc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c68fa6a799a005db926c6e257da53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972114ee5ae191c7bad276a5ebe483a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3dea80abf6a6d442b028757319c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870f50c430c4500e0b5bb080bdb69f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd06f5cd7f5a7f773edf914ec79a899252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588a835793994fdec7841078631c2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e8d7f8471a0108967d3a52ffc3c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d8aee51da450e4d1b29a0ecd0d0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c98dd2daeeb6ad62bd6073f871afaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e32d31c11413b0a2b9c284c65872a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0fa137d95bed649f7e62cc459fbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d052200e2b5714284a6cf5fb2513d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f66f253e7ff99292d677b6077baf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99226106787be666706ee8ed87864c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30117907a68819692953e6fc8e27fe12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd04376647fcc257e726053b4c913a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019b6e0be4ddc8c4bef783c5977526264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3101f3c9214676ff82270c755b621265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab744cefc092d87a32e929552541f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65f61fc5a3a9880b545a3dabf7d50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c91907baeb4337df78c2dbdc1338b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf8f43718e12e49f6ed3faa43fdfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b00d9bcb963ac794f18f99d643a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898999edfb4855dac3d818ef8526f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb06f8ce36494ead76d4641caf31f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e301b5bafcb56ffa962f0345a0af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b71b1d9f756e7d9c16a0eea17d63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17ee38a17a10711848754c943753f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f31fedc7397160c477eb558ffdd5b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aef9ebc0dc92da7e45991f8bc8c6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc78e4e9e1f2ae04353307833b0d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914278ca2eba62746fa9e5ea4eaa60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3b8342140f71382eb9d437732215280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2e221729bd9b9dfbc14a49601671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a54b72ab912ef223608859bbd234e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1957fa37912aa28c41c91e1282d587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c85f5f10c25663abb1591d7712d03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08427f9bea830853622a0ed552190285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909db37d48c2dcff1992e614269a1f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f62dab652d4bfb2ba0bb897648487287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161cb030a858ae72273ebc4ca7f5ec1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833aaf84d9e5e678713e4672064ee8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5c980144a8dd3bb1ea09434508ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad48afb1b7bf487c766e645a52f275291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2c33553dd414c3bdcdb377226873292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95fb08c5aa0df840875a6a3ac2a56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9498699d493d2f42ebe4c188d22539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e216e65befe5f780162e2fba5907e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a712ba214553c83b79e471d332bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bf89326fab2778da09d1b0ffd57ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a46d6e2b0fa506cfdd757dab24c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b33f467b6fabacfc09866327b9f95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d564b51272dc4ee277cbf8c6ac3d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c4762a00719b45ae1605764391da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e112a1de670f52ccb7b7283aa833e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f26bdd3e357356c9f249e7c5aa320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be9355d279d1d85c0f799c0599d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e97d641ab035cf0379f2ed19c570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e9eedf5afaf7976dbf04dfde3ca5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f5d901923945ece2718193b58a44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1871a82f42154dd441a0cf38aa19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc809c6fd5d04d633d6eb294c4a05a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db08654839ff8b385073514d6078139310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6ae46f75f01899f2bf8035382f43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299d3a7a2df40a50e53716c86331c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e5be1eef3f32043768bcefcbf367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705d8801b019a62d3aaa5217467ed90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98a3fe6fa13ecfda67231dac1a00f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19bae22ed2cecd9b26aac3c5868ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a081755a8cd096ea2ae03549b6c614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0b33f9144b15f26cf33ae6453dac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c845f2068ac3099370c7f2051911c1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a76c0bccfe567fb01b470cec65c85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afdc763b4d3ce3cab6ca8f433df33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2085508f8086d33e50d11b206d545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3883a245b8341ff693b048fc57b6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177809765974dafe31643fd3548bd08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb2b079c6925d16ae7dd1a2029d5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282d4c4ca774646300974e83356deb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74581ad19bcdff5af49bd9b5c636b8d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee9bba7402f1cf3468867ce8a6ab1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723763fc6f048a6923f19ee9c286a03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d8e92c32ba0369a7ff910d341d89c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ad1459db5ab3748dd3e4fc6f40ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442348a03c7658bd204271008091646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca15dfe63cd5619481ef045e553eca6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eea206040813b5800df66a521f6cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9a2247d5d71205a77167c72e1e2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699150ac48533674b172288299325017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848820ae191e8e078737da3617e8afa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd6d3571c03caa8599746bdfd1835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf24612693fd561e95a15a0f7b0b09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb56b042a328612c364c985f9859af5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad298e870045f2ebf6c59c9b394f1fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d9570860105b8d6e7c91b225fadf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f0c2dc5a5272cad0cfd65b559384343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab42d6d06ed06a8d2bdcc09777327c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370003a2c170071de0531d32b3f7859345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb03ded68da977e7ba8ffceea91614346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0447e6004be31ba6656d10875f688347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e843aa068e18cdde03968c3260a4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca2396d89dbce9bc7ef9c855a0200349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de958691e77e04f049345ebe978d386350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe1c83bdd49a647fd5067b614fd48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0efef146499ae4f3cccf48f69b62e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc23a2558de52b42a4f52342c1dec2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f71134144121a215e71628a0b571354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b7c825d1de6bb4e2b01f1cd083b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d871c863fea5b8cc67fe6ad01390dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb5c8167c1a4f779a592bb6116c842357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcd0edd3d92f15da5a7cd83b1ece52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6052cf18ec2302c35dec061a5f410d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f344ce1c959760166282ad48b9a77c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e9c01fb5f9a49d2a154164e775fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c857f704c9e9b1cdb1716b887920dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632798ef95e34d500d28ca2ebfe109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa06b305668af4091ed1a31ba5fb81a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67898f25d6ba03f8f6db7e055a27c1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c183390bda51b38971b626ba21aff8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a884e34ee7947e61151940ac6c4b11a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e2dc80ff4200fe61e9e9e0f55fd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58dd39b881704e8c871604972696f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540460be77f2e7d787d370caeada87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd895c6dc14e7f0b7da755aec3ec794b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c49873c5c23bca91490076fda079f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689e6b2f6d5499783be244d786c8ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f789309de5b709ec8883d780082f577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4899fdaa252adb44aaaeb4a0d4ad69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821f8a23d94ec2abfa4c1fe2ef6df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1aed9cb43ef35a5eca19cc2b9cbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080872d0300438b06de19f34bc3257378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d0a046d2540a199c71c79827ec0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af1136a03b10d36611cc873fe2757380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea833fa523fa8f274f370ee57dbbc40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0aaadfac38673dd4d4579f723abb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad13f1ee7f726924764c534a06894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcf83f129601b5d294a8a35a2bf19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab49375393f7021671f927d8afd31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6c3f7ede2f83bdeea8443fd88c27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48c38b2ae5314f59a99639afaff7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f9ac1c97bb494c57ff0a925217f42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e0953e95172f799ece95405ddb9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f94ea887b13078c6e334415d000e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5a8bf316923456e039440491293c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7944015f4229ffcd25318461f6f37b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a724449f162fc10e0b5be059d2a5b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcaa8916ac8b0d3589340a02917827394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64d27b3746d1aaf3bb68d7100d4be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2b8e64d282c17581ac98b1e4f23c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d118d4446b63ced5c2d308d4cf347397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c6164864ed290355ab91ebbe53c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466cbae9ea139a3fb419f6face9080b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb5e38e5716ba955fd478305ef4b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87c0fd8fe67acb78b39ec4037fd9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240252d85b9885a610c5c0317640911d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40399b72bbbcb97841d56f59e89de0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf911aada39fedd685e7491105c0877404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe28365b1cbedee7b78d131f0ac44f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f5820390d68f66a21d2e8f0cbd26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a968922b4d5ae5ed4a87ffc63472b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30240346e44ef05402fb2b55635bc13c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed848c376f497f0eaee08a174a25144409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc39091636f425bf6aebebadd2ab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808cc2daab818f5e202a2abd9bd5f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0163583bcffadcf416416d9dd5e84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4a6fa79cc1a119239e6fd4c060ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e114d35eeecce936c412c71b78efe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6597dcb46f004d777030b15c4e12c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a7b158f9af631d008353a848806c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679d549f556bb3e96205a482615c89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23f8d16af81665e5b46bc0ccd72d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f82d52f4987415d1a30404b303e90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa630bcd7aaf6a136ec665850da5983420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a548ffecd4aa87bb08e0ce65e6a0ebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb05f836535732ac918cbe892ecfe32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07131d41e7e3f16e88434208868bfa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cef8f8d4ccd858f3ab16a4d2b85f78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a181700937288ad849c6751e96af9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0c3c27d3ee05f95276ceb0ffa331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d42329ccfe6bfa079104c8dd15fbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc9a0e39260070ad5f185b5434b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e1999d4533c7be08cbae5b49a7dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886793762cd028666065917e5c25029430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74ea022685a0ba3b97c2244094878431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3cadde16ebb62ef740c3b7868557432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581329328ce05d9d3635ac6fee91f91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b72c21e0839259c0152ff4f2e08db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493b78dc828a18714d21ae43518358a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9868281662dac21f2401e7b7b6a066436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143a1d0df3b7fac16d07e83e7fcc6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194904bbedbe554e75f9532c517caa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea374b1bf37dd44de088eef125ad23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d96b76f330c8615717ac8c4947e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd587145401004dd849dd4d320519f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c34295e1f7bf9314a968a2f4590bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b1fef0097758482f56dbf6e31c147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca4479a82a6921703a38e8b57d200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f38ad8cb879792f9cfcee5bfc72e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81925d446d29798d339ce809a3354a9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d88dde454a8aa4cf8e08a9fee944447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d7ebc6ac84fc5e6b8afde9bd36fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9232d77f4d24cbdde5c2de03afb56f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834066cf462ea605ff1973653f8c9ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325553db83ffc02e7dd5d9300b3c26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fcad624c63644a5f9b902cbbae02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be866d292df189ccb3ba40cdc31517453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61231f1a1e7457ee2c55f1e84027c462454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0dff0fcbe9d22c16b67ee7a8885ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850dda897f992a5f603b744ca44a712456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653ac615c4d8c4188d32a5ac04fe60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99227c089c394d66091fc2c028cfa8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f325b5e2211c4d7a1f8ac5169befe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6c94319ae1780c1c1625abb11dc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca63abc03e305a12c67a34dc575ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43cb88374a803a8066f4aa35ca0ac2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c84caf3b24d732155bf50248efbb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c9b40a9f72978a82269afb38ef9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd525d44e0882e78865dca83485fb37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338815864b566975344ec3a259923df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddee1adb9d97e291370c40c7df4634467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ae39222524621d7ee263ac9a34b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c065ff7aa76d6f5122263be22d897469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f04120a68d367d2649dd408c6a64f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe715a02bf3be1779ccd2649402a4c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ce1a47f8f67c2fd04630bbaa8436472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9989cf044696484de793110d0acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c532dfcb9b51ed957a7a98420a870474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2e8f31398682ddabaaa889b345c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c21396f2e64b50dce89e57bb595517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd199dc9fb53347f51b89e780781a6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314154b252529a803450835e2427fbfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cac7e4b33f417cd1fa868df26c337479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507ea9f7fa1034758b3e6f400490c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166153c32c386234831e747fb9f2fee9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbeeeb02711630b7f3d16e3fb5bc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4b12f595eea9697f6b1aae04e1f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe5c53a8b1c56523c8f7d90a746a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce15d22721d747075783c584fb567485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6673bf9ad3500cb611991b95cb568d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5451fce4290cecb6a21d8f165a098f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79372c59ed60727287ff2675887a96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be9f1c1cc8e8af76701cc835c75809489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3968292886e2366b88bc506fa029535490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a821bc05dcd7ee91b21b71e652f8ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9e4bae1a689779a487fd89d8ae1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d38bc35fc4bec34aa0a5488bc2d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3421d768f48aae8e2e429921ec4887494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422af08080d615013d5883c9eaee46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99bec547e0eb0dc0b60321b2fd4a9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125bcd33cb531557ddc83b744000b6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff2caf2d4de7e2fa93971023960dc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef5f0b609807e8fc732e30f0cf6fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b31ee40d7333b10ebb8dc0e70811500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f9d9e2d89078c15c7f63d0d2a7d3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdef7e6e9b924f3cfd2abb7faee1e56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf66f2cd561712319b37f3e7895afd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53356caf31d7a67e660aa7a842c52130504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2b31659f85a22c57d954c046ed476505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd32d3ec4d9cb7844fed18faec2f1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd82eb1dc640b8637737cc4cbf459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c77ab8009e0b0ea5bb7fcfd1976f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f20be540929ec5d283db31bdf253d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ead96598faa3de02534e704f1aba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b456e41dea887ff25d32cdc3c6e5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4a9d9cebe504c67c661339f31eda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c316625bd1c8207c99cb593dcfd42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c977dbe88040b5bc27487da02cac7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985715a1da7fcea817c78945e4147021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4af9b97736e7384f317f1af53a786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d271777c6db371284fde72f6f69ff1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d51e13143b24210d35d0f20a69555518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e422b441efeaa036774f841ce7cb02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9858cafdcf1372cb33f3882561f98c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069b99f8b726a18b12f543fd9286e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fa27727113c4aac2d9b954e8fe65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9a780f9d380aeba1b1ee487d447c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64ab4a3ca90e7515cea1124df2236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e871bfe56fb34404774c7d94f904c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b706730c76fee50472461d83b9a62d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa12f6ed985d6acb6b7f7c7433469527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b097329a24ff72e7bcbd02c1cbef62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5b0e0a2c521bef63c2b6a94403acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dab0d19185f9415bc3ec0099318f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07ba4dda7e68b69d2dfe34980c448c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a978216af1f9ef738d41d59d4875e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd10a05f8c6253bc5c825b8f94543cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7922ad5202e2a6d49c5c0475fcf13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e09506c44393b525e780e74c21845535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b132461d65d71a59400ee797be82a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2109982d4d5c64b952440587bf90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac502d6fea47c7cf7c38fe9778971538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea9b196e8cfb7a79aa18b2d14fc69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146e716bca69605700487714861260b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d965fce53889d6568d4c73ebf328541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276eddd69f7142e55fa83912b933b8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873109944120bcc2eff66fe0d7c62ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b71c7b7dbd8ba4891741632899bee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6650ca06b18fd32bd1410a6c852dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117d3d955aa639b424273b652e4846546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb5d8ff9ee08a08c7a68ad265ea9dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8255a356a3e76d7f0e4bc24578885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22c227ab8b570b039d2b6cbe5adf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d3e1e72a299a14927dbed8ca9d82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4994fe4968ec4fd51b4fb2980b22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d63c02b6efdcac838c8b0ef589c2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93779a5ec5e52a85c4e4895ce71533e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576d2b0669507738aea2cd51c5cfc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12f3c8e3fc3de81ba13590a838de2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c38cc7a62b181c023e54c599c5c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071866ba9f46372c065133a2a9c551557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f9d1b2d5e6659134567b54bcbb1d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e9bcc39180b8c4e885f269df401a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be7a1d3e74d23ce79059cb957bf8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2949540edf2b98bcd2c3aa2bfc05a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ccd89c1fcd5fdc88698c48fb87e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adafc5e53a09d1f05eaa4b0172ef72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d5cfe5978ef4c527868c930533508564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe8ad8fe1f1bfb453f6ca101621bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1535fa12babb7baef108cd07bfaeff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1297646b68754312086f572656e63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1860c42bd609c7e9a7aec6ac6c85e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f6caba0911ea628707e2049ea9d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d3263179cca99cbb415a5fee3379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0c2d6ca0bba8073115fc6b1b4a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a3683dcbba9bd3e6c884d8f8887c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfab1ec5d12f78fd6dd332130cba9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7dfeccf7a1e531dfb0c7d0d40b48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8eb5e4402259c812f60bee56957a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ad76a99c600435b276251ac180c42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7bfb8e667d3eb7b627d366056936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7ccbad4f11ba8aacad156549cbe69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11761e4fd9c186f245e770f3dc53706579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039569876c9d619ef04e576a5c239aa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa07a38caf5a514d16790ea25ebd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a313d95af93db803f3fd0d3cc6ee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1fbdd08cd5ab1ab26e60014874e3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad4c11a88af94862c9069df8abb2b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119d91927ad6ef863a1a6458a6d4c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5214b8d1430930a004b1f1819e1e98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0cf118bff5944be5d6357c9b85225587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b673828e0cb33c40bcb4c93258cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b6042eaca0ad4ae4b1b0a3cd3406589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee0a90d9cf0f3baaf09e1d258e3c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf25a3f31befc8b75b18a568eb59b83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27991bc7eca65b71ce91eb1de619d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b03d4070f7742f281e33bc116efb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cdcb6ce916ee9227e01696f3cf98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba64d39be696189003fa4774a4258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e705d0c9f1046b643b58edbeb5dc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920f635598caa059b8d2cdef63f7fe5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ada517257d91e27ff092aaf7718b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8f50694ff1bae86476b40a2911e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a523f701a97b7c829525899235d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabada1963f3f53922b6dc595af6e62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62c526c27d1b758b998e4212719d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893375ab934a283dbb5970701e7f6e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846c1a71fb0b03696903a5a5d99cb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334bd976d6b3e3a1e5b6748e865370605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769b413b42cba63a40164ebf6966ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c200d1bf643c0222ce99edcf1e70ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a2c8db7dcf0a810503f97b1ff40a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0dd2370fbb2cc37010a482d2b5a1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce661de4d6201e6ccb1a99306596365610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235e6e71ed59fb6bd00ba12ee856fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10c18a4689f6e97e1e1ecbe9ac7f22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1160c020a43ab740ca119181dff1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe83ec9ce72924df94cdb8bc1584e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1bc3f8af5ec59dae738b39c63459615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f524e50be062276deb140cf40b12f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60574c429a02db386a2e70f6dc0ad56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea4d649b3081aa4669fd477cb45f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed26d5cdbd56a55abb7b0187cd989c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e3d4894b6feb4f9ba7d48065bc1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d6f0cdde1d533b3adc64b3f59b6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40414436b83f3ef8c79dca2cc3755622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79c001395719407d97ac977f976bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f73351fba7df5e9082c12ea5d2d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73984844c6fc6031d90d3d2140769e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d26f4cc96b5114c6867f87811b117626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa492fc5d18fdfa260acee129dbc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71546189de853cf2dac23540681bdfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255c194f9572dc223b8564d4a473f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869ab179b33accc6c9cf12339378ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45845bdfcaceeed31c44a718473a8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e351d62dec291b5c19537590aad73d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b2fc057368d1a1760bc17510521f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5228984727a2b785d26e05d852d1066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262482ce605595f3c384d3482b3f284635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24429a308174bdfee26e0974d28f5a75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d651b79c58913ebf704d3899d5be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d16e17fabf5d5f1f93cd622e17e273638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f154a58c44f12240be4ddae18fd7e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a19d35bbd8e53c89e460a8243a12f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc38c036678df875429a41e9ed3d34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921f0277c8cd1d84d82471c88bdc04c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef0fa31b2a98393dff3dd2a0114dd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e487761c542ab375ac796e1639811d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6451af6a202cf968537d640fe553645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8507ade32aeaed24b15198893c7ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4ce319c4f941f6545f629e5b2d76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f887b5d3479df32503092d3ddf7956648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f5d05294a826f5c0762fb1aa9f98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eda291c1c771f6434fa686d4f03fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897338985b85a4d29128098734f2358c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b323c982db1a6d560f46125a1e9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd25e6d0538fa01a55a577f41b14064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd2407d8476bafd345134b81a950e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83632b3ad4d62b2d5475d8f0f2c773655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb6a1ca017cabd054ea23e7eec1eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9908524672ddab3987440d0908c3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f46b373560c313bee59f6399fbb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5317f9cacaf9853171ee56f4ae2691659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48e1d2dc5217dedba61e53a261e93e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582bfdb9b4ec7b39a33b86fe225067661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628f017d4553db8167805dc1f60e3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7f8614a86a86829bd8e4d0fb2df6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ceabb06a86d2173727f263b372b10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5e5ddd89c56cbda3e4f2fb0dc091665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c26631746f7aa38fd9db7f70b9ca0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543cb0f0395107d36d7b645d74a119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f1527a5531400128d2a71a0e678d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f494d7ca9ad158d8163af423a73118d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e40223eefd6a635bc4f58beee849670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e1d771cd8511417c9f42e02bd372671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e45a1f0f3d1396aa4ce1455c6429672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728346a43ebc72d3e477cf6ff1f33efe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a17a2fb559c151c6c051b5c9bd01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168f976a75b9d594a14f3b93d95316675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c29400f545cf773603117a4e9c977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8138381e9c19793fd1d36caa4ec4c1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f75989f36a0b057c56d52e08efe58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3140ea4442d860d9dfe8d7de72290679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad31f98b5fa0c0930b6588b83df99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41070728c60a70357cbe1f92c868be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036de8d07f270de0d22feb5a154887682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05b623477ab028c22e46337f0a46d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24a9e6126d5a9d015110114ac63b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbb6cf771a06de9224f4d8c715d508685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984b41912044065f15fc08d1056ca81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef7ceee8976858311e35f47b7218f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de591d571bd56a629ed2e136f0181688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb80163a72d6f29c97744b1d4ad58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbdd783c85bdd6de798b439b911e71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc94ae4069b806ab542bd2635c517691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4290a770f0700ec12b36071b3554a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f642c8decc8b5ec3a773671562b863693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196ef8526fffc0a3fa046bfe00e95f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8edb7a10b96d51392a7fa368813355695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2c788460bf02013d7ea62ab3a2eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ce2faaa9887d185bd758218815a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048c5339b42f9f69bea36814f91ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f72ecfee3fa9d220d8793a75a986699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b66433bb474fe777f40ee44ce1d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b803f991c1bcebd32c22f98c14e3d1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d1d92ed681d2d0dc7371f0661727702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd641ea89066ca0c0c882b436c1d9add703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8bb3b38c2d84490114be19759439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023906824b0d14498172ef590a8861e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fdaf54b48586d7a5ebe4ad2e2ed27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b438cb4882ab7e311dd982d4911ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2e0c5492be5a2e090a5d1b682b8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dec8f96da1c77ce7631ec909e7ba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804a57648fa9bf12eeb59b047471a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196195b3a95dea665569634f92d1ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f23ca724c9f537e5e186f753a17fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d11fa7a1e0db96f97d02b628a95ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9539ae9c8cda99c74862043035b43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ce531e08e17471a0e68eb90b603f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd985d5d548bdc37c90f8a2a1b3a0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf51a287c2b93e7da4376651f8147717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ea2eabcdaf5d16e0b262fc60e616718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b037ff984ac67c6708d1b7bff9ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ce56f31ccd52c5fc77aa7d06e974720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934cfa9f60e99ca49b15e627708c05b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9018ac3753e8a2b425fdb68623d806722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ab0c92e89bbb8d428cf008a95e3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1176088f23699cab30d7d42f943cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba0d644fc522704647e1604c03531725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7faf79fcd89dc1da9278c1be086360726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95304fb3f05940fedefbbc3b2990f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4cc0430daafe83af8177b1c38e626728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625901241b7055b5f7f208e1095c7b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0b44d35fa103138f4723e6e1b377730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339ae9207e30c5bad23d8012cd3a67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32404286a80510de6deda163d70c53d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0579a2444b3da344dc8b3dde651d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f9bc48f39a11ddb4c3c5ea458a60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01d48601b05212e14c59492356736735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3728d5e2d7248d086921110c70ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51599b03738f4ab1c79abf33abc6b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e80c36438d6f56034728fcf5ebafe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5ec7b7d54f263094b478b5c24a0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489e801c901bb2729f4d6421fcf01a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c2727578d352e5093e552e093f6da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6037188baa4bb97804305d0947c758a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60ce137fcc73378ff28deae31bc966743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101da574c5b61870dfc29d6c6e753c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afcfdade52e4458f0d194c15e4de6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961cc77897862362cb9ff6e8e052d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0b87e4c3cb557faa866496bb40fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a053f2c9ca5f89cd58f7d8f1be79676748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b3ab3aa53acec5b5fee0b12fcf11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de3d2cd2d9066f2902dc40646bb993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bbc8fd84bc37eb687640ccdfae234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584940c1dbe24dc4c8c4beebefeb649752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf2788b71acbcaf052e2b9659f796753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c87155b5c45b904e50c3d87ec4ff5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a53685f6bd6255bd4ca785ba5ae25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0bd5127b7e40812edcc74535d5c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf43c53294224abe5bb0d0bac76f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388bae8de981bbcee727e65f16c3e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205998440255ac92707dc2e9a860c05e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f756a7981b7b73a9fd7c4e65bc5a9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888867c03c44122e63750480294add761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97dab3687c84183c348fb41604a19762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccd500f4c73f1951d340dcc5237e11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b544a6eea5894187940fb744e1315764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a738f2e8e8e5302cab3a5322873548765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e71add6942b58e0e69aa4d336aa7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55aa9196b6000337212c89954c49c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895644a0bc66e20b79be8ed8f2d292b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1fbfbfaf0dd590289667c377dd8b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59a0cffb6229c7c73bbab1959725e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15f83f4ec83d2fedb658cdc61a44a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecebc80acaa797dbcc3080ace5fd7b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c853c72e38670b37cd41d7a21794f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793cb1a7e4e14e7825b8ad50bc13e8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80132fc3a152ac97f2d396e1353475775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151557de55030b2d1b8b28cfcecf3fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8e1d61f8a9235f1fc3612442c05b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c934c2b14f6e601a52458976489df778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d03a23c7fba83d61478e631f8119779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81217ff3b907cd341365737d707d0f9b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d5729565e078ce252d83268800db1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309581cd0a1513ded5514a127f8c57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2422ea8bcaad870d28241206a1ca79783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c909fc47978b8e0dbbeaaa424c85744784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2a04741a449847a671b2c97c69109785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775b5267db0ce8a17853348bab7f17786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42368b698b1ca7b0667dbe83110a6b4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df36843e23d3f87f8dae4040013eff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ceb97e132045fd1fd6a2dc6203b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f0842bbc4326616ee41e7c0e72c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8210e7ff27efb9392def13c478be1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1910f81f889f6d6c81e0b39b7104e57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3343920ea69f5aa5caf41a0b9b8a2c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a54c06b79220cfe2ef0cd48bb6d3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892f0f953f7bebfa4291495136425f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c84ee648ea3ac0fa047c8b15c67d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e23ae5c09eefb3190660bf79e7c95797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced959be2e15b2a6b6b7552d731c57f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcce242fc3a4d64ed4c01c02d22a2d8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f3fe1a7a21037750809bbbf269b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4abd9a2c7f1f59cf3b6b54c10c87c2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211a1db40bd1981d528d92f664d28a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a6b0e7d4a62e1d97614951bc823c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c873d8418e4d88692d3b834ad32f0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d96b513ac46c9db3d19906768484db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ec56ab2643cc873aaf2a1c4616a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ba3f2b485dc9217eec0fc050ddc1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2cca27272fbcfc8ac2ffb4be27bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20470774e471755e2d93860bb4c120809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb21e3cc6befead65db6c2809ada19810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71166c4e1a38bbd588ab774402b0f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3645d3ffac926f46f28e6232c859178812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c620aee723e7aef8d86c7be8414a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e4c19a6f35683211bdb7aa470e22d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db754588702e4f9f7859d093cb2c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec823117d831f00d9e9941d021de9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8dbfc8e73d94a4973ff938a2a941a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ac954cde96504761d4efc71bfeca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329a6ac0525d6e15b3d90ce174ed1c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769281d93702772a7e3311ccc98c917820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576dd2c9b7d4c1885e2319682c6b87821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bea5487e85dfdecf3e6deedc509d2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd9faf212f83509cda233de5ded0f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a497ca263918bfa0ba828171c7d9c34824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af471e284a3927ee290010502787aa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067531de0c659ac18e5b89adc79e91826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c2b9e5d92ad567d60f8b1f2713965827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb893bd1833d066cdb1af300a3d05828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451d5a14e43bdc3f5de8b19effcb58829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8d0c4a77ac0d76e3b6449eaa9a3c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d14bbd17f3b750716b2fa3147f9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efbe5fbf161161eb7eca863ef8f902832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1984d7c3dd460bb73a1cc56719c573833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f860f21750c88dc4cd13a030a6d5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670c505d886fe008a1a73908246ec9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1657aa99792621c6df99fa350be6ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df30b0197ecc444339ab7b35e3a97837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4ee6849150f01da31d9ad87abfe5f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42bf11c945d73f3f3bc637c1195662839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56468b952b26d45c1ff52d796fc6b84840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17018b1f50295c0a871f1e83daf4c747841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425a77741dfc0b5539f25c2a7f48c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3ec1d604ed7eead04f2a85acf6820843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb6c6d2b4763392bc7d604680f2601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa8fa84092f5dd0a2ac4b695e334a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2c6c5b8d332105926cacc33757df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5de3e8f2a37be9e5216d385e733644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7feefe9a872e5b3401c7e20b27b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc91c2584ad61fa1af873063d16dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c22f17d43031697f2d15132096967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92854a34f0ac36f82da6a757620608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23e8bb51abdd5456f5845f304ef8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c86ac8667b1cc706fd529d27c7d2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528c03e83b5f3ef8a8d889b021d3b1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ecd8043982878fbfc29cc4ae129c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b2a5494f057a940f2d1bf86df35d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d90b7f15913d5e7920c3d3ec8ea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89a64898be563cbac546d0bf1811515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f82772589a3b4cf615a468de4024f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa2bf1e4d0295ddeb67114d32da4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a9ed7b4388c1f5ed6763917d975d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a1ff1baf68392dc5c94e8f3fadc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201640fcc90a0ad9e6c19112e0ce32820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6282b4ede0cf53a76f48c3d898192421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c34312320b0f29759369bb2c2ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b2cc6da8b32cbb316884e2bf0d7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2f4b397c069f03d3dd74c02df00e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca073e8735bf2a74b69f0fe241cc2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e88622344efbd6e5c2de5d864ca326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224b83a5a01d4ce7eca46461b7ee97927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed141a790045fbaa5a74e732ccba3da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b0ab7015255be97794f0e62390ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14707edc3215462303d7a63cf7a94ad030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc5f94ae90dd13bf5d4bca4945a77531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9407a1a0247f9b67f7c3a8527fa9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6da30a3907d15fe99cc9f94a2d78be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f76414582c90761ef4e907c4c58ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d714f7b8649eaf15761b127b59a0b1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e33e3380ce6f5b0f85bbb6bedeccec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17f8c99f88c73aa0f7b1f3543d7f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c8dea67a0facab162d7269e52c5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b06ae75fba7134232b06da1a127cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db3ad0ec3c9cc8a332310bed2559a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfe128210e9f01e1fbfe1f8b9bd2fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c527695ffc65a9bd5ca6fb670e13f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98eb75d5af12cc473dcab9dc0641e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020357d029edf020ce59bd84ef20160344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043dae72c526362b5e1326013d47efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4130ba1f6bb89c9b7b78dc76d5ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598078729fb325c33363ff8daca737947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b172a9418e7a6734a9b9229386e4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824962f04bc066754a3eda5cca0f829d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040608c974a6f49c905ab3b2df33df5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa070850fcbd389454b8b00dc0738ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475ddf15ab3d42d22d889d20f804bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e0f6de90c6aa13b66db7ace6f09753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8010737d6d89b7dba288e7bbb74ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3285b9cad859f7820a47333a57d5be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92e66878970d675970342b57a59c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e8590679da0d47bb8cb1e927d20957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612dfa2b5e04acb87ab74dae714c2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836a56673f17eec732b3404b7c360b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251f219af57089c93f4d95d862761760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd817de07009d4d7f416fef40d36e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b60c3c093a921d8197a2baf9f75bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4daa03cc5dc90acabce0e9959763263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470eb50635de069ba0e90755d9021c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2853932a26e1d44f6065ef1cc9cf1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a73852c46680f3c31dc2d32210cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697a59d2898ac9b676101c577d816867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0936e8d0e73b769c8494986101adc4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a6fe6b952e5331187d0468734f98f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af835987148bdefd27efe15b788af9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396745ea4c664dc221f58b0d4715bd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188cba2e2d70257afcf8df1b21dc6c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe499cbe1a32d23732537cf4762fc34273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8b11d70d8b6018db52f7587b2d2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8265e1641bca30d72525a103341175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0401352c86a94edc03d685bdb5be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b393826beebd0487418a7d02efe7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcb7e0d0af408da44dee41cb02d32878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4eb5bf4a008f07117e6f58369bf0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbdac8be39b18dea9ce67c4933361c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3923d5c34e8f9b6fa2352f9bf0bf4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc72e2fb77650a51573d35d62797ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c40d687f4203a74084eebd456c0b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87e481eae99a11066462e0b52d08d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433f8497d8a658759abfc8d8002ad585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9efc6e1728262dbdfb8a6812b4aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a2f192edd50d6211045fd0bd571787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b20705a1310f1a86222b82404806de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8ca70bef8e34b415dedfc482353e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73749629e99f25e018e3792bd778810790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee024f15c8bc9262b5b27f7d006abf4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3322a8aa8b1a7839a65938110a01b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ac8e81c93bc0a1e18704cbb7673d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae7f889775e48478aa5a1db3b334094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf84cfd1fb4a56f2b5e32bf4541ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b9aba7ad6ab569b9a08403a4023696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99010d0c450e7993a1990669be253d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e04a933fb1c7e96f6e0ec73b81baa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078212dfbde8030af227a5e4a6f2d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee2e587c7dab74003320ce5056c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4639497f16bf12dd91be95fb8ef48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237cedce3eed1f435a8480acbb3d7ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acb49e9bcdb7e90ca34c00f8345098103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eab65950cfb0cab6a266f50164250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3eaf44e470f125a60a64a8a938d61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74832b7d5967f2e94455e4f48e231106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980abf9f6643a98e1d412630cef0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515570b8f7a58aa31262a1e28db09f5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345b24951c1aa2f6020a878e9f11fcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f98d61f0d5e9032fa9f83b13c445110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876eb4fc22fd2c0725532cde545dfff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664decdf55b73d1067952ded29fa3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d9d560763cf8cac52962393a8a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c68aadc710da78487c85b5084c2a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab539cabe374e3072d8f02a5ea67f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e91e2bd6ccb4c170177e7cc07d8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aced30f9135354eeca865d84bc398b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd5c595485dd4c5b47a873e85a0d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e77f95e58bd5eadf2fabbb4c8f180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaeab13b050c300a59d0e9c189b085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b817c09d848d56295c4f78f8bac3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d0b03fe7f317ced4549102ebd073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339227856415adaeea2cc93f3fe63e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1e765cb856d2251698754c6cff3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d455463fef4ecdaaa2a1c1b11bbac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e979e2cdce0d9260cac45a60731bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b970d739bba9dc7104b513ddad03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71f8bfd3450cafb9b904f94ac40da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0eb767c8ae4e9206be3478e4aca40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5987cf79aa9b6e4449c99a783c070130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110c976f6a1a84efd01288f0a557b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139403d9fc12b219f5ffce20ab44c2d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f630a09536f8f3f4101ba8cdc1bd0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c32acd89557692b4a0aee70dd432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1167128f5817648a768a059f8a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b02eeefeb82b4f6ee542f715f243b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84823d8fb77424f2f453d896c2d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cd06a259adb6645b7995af018a873138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa2c4c71c947858089aa53ef467127139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c62e1874c0f309b32edb110d60d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee90ef8a04300937417ffcee09c38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410f6236e5dbb0f676c8283e0a4172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a398cf9beadfe4c3e2b12c674520143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2038f6014a659bafd2237deaaa360c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb54cd9b688b8d906823b5214f103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802897727376c161a37c298c935f6c2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f6e03eba0ba413c5256a64d131df3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f19ab6dd4789a868a9dcc0dec907b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda6ede5197153f59c5398340ed782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f465b3501fa1b17843000941a4bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5b444fa72115d08a34c4c88824ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f5689e71d14afc2017d0a27e02ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969387cc2c3732f724d3c85b604630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91ba4d9501394a1bd4472bbc1a912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1afba80ebedb9c4d20f27e4a3da297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972449342753200fd06477b000553bb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155da09516eb38fb545246bbe19f8a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d779be62486c1f7347d5c5a3badf18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a53ebbee86ca9a3f2853a0aabc152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669cb765a24e67f050ba936275accbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12708c2e9e886bdf37678569046925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9345f3be8facd27cd01fb0432035f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeca3d3052316a1415d7a563f3937b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da39a55f2392bfcf0fb56d0fa681575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1e79d6994ef3869955cadd1379397165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53259dc599cc5a074bf3e97e3696f8e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d3f28752b0523ac61ecfe8d8aa0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53dd27dcd6578e433e05cc6491189168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26b0ea0b064194880f179b81cf0ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3971ecbbb4776e3afe0e55b1b83a91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111f23eeeaa31d6d578fe308b1a89a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339824542bfb36724a735e552352096172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7d64dc7402a43a2abf0c582665234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a239884ef412248c2203a5cf1ed2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccc00dc8594d5a035c5084bfb8260175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c69e1f59f0915620e5ce128315da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c54bcc533321e5b848b344e79d334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48427ce2e3d961706412bde72757111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc577ffa51f4a8cda79ebd264d24e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96ba168e8f68c9b6aca4d47e53b7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b13770d59ce71cf5d58c67a542378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a560753f6b5086d2ee5afbe6519bbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece76696679e9eb84d959e94e9a09d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fab4086a7e74097b77ea2faab227f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31246fef5ee60b27614e60f908703185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e26d082a307e8be0005104d5d035b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365059e9b38df8c6642bfdb5f503bbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40ddaf0f1981288b375c131615deda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d92924dab93459ab028299f393ae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdccd692183250822ca297cc07a33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e208a54e58bbef7d3374892ba86de9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90398ce64f2d26a67af58004c6f42af7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222dafd310d43db4cabe58aad74f483193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27222e48ace3bcb949fe19d6bcd277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eddadb1e51e9b2388079096c03a3ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fefa6f9375f37e401cbafa7351afc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50ecccb93458f42ca0f7e501125b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a235ffaf3f0a815425c7c714b9199f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551985a5be61ea76f91785116fcec8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be1ab1901f6e99dae080ec793a5e46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac25d8129e0f5dd14597cb15a7057a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157db408f480c6d4388e8962b6e3240202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2822bb675329558c0d8b2a62cbeb40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816f4a2efbe0e3d21bdd213ad4e114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327aab1f0cfc3b47c204f1208c3339e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd146954dabbb43522238d453f78c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cbcc9e1f94a348a47ce89deb1fa0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf6558c3ea92884fbdb973fcb84ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b404827b470e4672b98a5d7afa568209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c2b6d6a7086dbe5dd0cb039372c5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dee50614e7d68ad5ce32ebc3c84e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019106da2ef6537b33a7e98cb46fbf48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca18d9ad58b849f18ae984d4396048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc090dd5436d1c9ca69c39d12d35e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec6c202187d31356e50a59692b539e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464970477f673b7cbab7caf12749fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e392767ff4cd97d218e8600e8e283217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f22041ce1fdaf155b6ca3e58c826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4321bac53ea7a8433ae8e0712862219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40428a08aeb90d19732253b746a5e1af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182afd0ce4538b81688d5900922c7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afb3e29789be773922ca5cedd489d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed84b5d43d0cf1ab437b76469fdcbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e1351f6fc58fb242394addba476d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5662ba290d0c79efa1c848a17f234225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe24d11fbf0f22faba3e5f4d54db2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ae888ac57e1a1cb4026acc2195df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf1803db6ddce4fd37fa00fdc80b1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b403359c2ac32a2591a9ea25b904e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6245d3d43652acd94b750b56854b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501fd82954c4d08003644e2bdefa98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3787f1ddfaff627465158e47252d56b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284bfe93d2cd3be2c5362eeaa2920b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454e004756de5685b7521d2aea58763234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777cb771f13369ffaf6dcaf4779408235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b3d6b5417d8977d0b0b4df4eb554f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb41fc7453a28d6d851e731f8eb9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87930b298533a6dc1c80bb55aee1d518238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f27debd417a513d42318e9c38757239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee02feb981f29bad42915e11344eda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccdedbd9ff00d16031f8a31c9d55e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464d1315d8742d34491ec78fc69ca6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8081bcd9b0cbc67e1b490cd12dd19af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905facbc322f9c908658b2c6c613eb83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d495ecbaf224b4120e03899005011245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f8b6646df893f1ada2138f3183cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef7e44a0cbc03a9ce90f3203cf9ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea302b3b0e7eb935aa8f1381f2649c7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4657c31d034ce8828aa94d359921f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06ddd64c1d67fe877d778e0dc46b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af704dd1430b47ec1db0d3c8619b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212490768ed3f10975633509f72842b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772308de91b8b466cc065f47e38657253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a66438350d483146e8a174285fb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719705b8e9102e77b44a34c5c6712e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e044ef1f1a49cb8fa5d5de5938495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c117d6dde7e3b8809f1a2fc6db11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd66cd2e9c1cca83dc308ba843f1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454962e39d0f9f9253933cb277937efd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0eb3c172e0bb799fccd819938a86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68aa3e49ac1b748476c3864a0ccbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62190e8a4a49ec7a125d4cbdc8e23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436a014aa817414ece62887006c466263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dae74546e72fd8369efaf5aa05c12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303762b891cd546ee0bf29d65cc0e77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf891806b01783d9709378c4b10802d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6813cf1babcd71a8142588f121dffcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f22a70a3d4013bdaea67e358f20a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f0c6fac7ef25ae86d2e79f5489a87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61c76616020999699acb4f96d2ce8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686723a6cb867c9c1ddf1f2a3059ef5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562466b809481396b7115945c1bd7cc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79cd7f660320998931ef44707852e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3039a1cc60a60194a69c5156bd1d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d96d4d4dcfd53a057e7ab863b6296275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8bcec17e9c382f38432ad871a71a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c217795fa03af67ec6b1bac34518ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbcf501263458548d16cc2837b9d25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195038b9f3f1d3a7020ecf262e691bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73df436e201595698d3b426d1046c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caf4edcaf72537571209f38d6103b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bd64f24dcfea10b0f1e00b4e6b5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a7cba6e521478ea586bf7eb6bbc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa0272a5fbb6df90985ded82bf316e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1221e8b161e1896e5e6cc2a3c3d8f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c317386dc3922297fa8b47b06289d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410fb1db91c7be04fa21b51edeee99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcab45705e7a09a81fb55f9b5a47de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2bdc1607c0b0dfb4828c550f9152b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca625d049aadbcafc7254b9fb3ebe48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a56d268dfa4c85e58d50ed1fbd7125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee020767b6bc8639b4c1731cfda26c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7995af8fbcfc61e124b140d9465e36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a20807a553e5edec10fbbb968f32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0392f2d3cb4cbb71c47bdf0b1cc813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ddb3c1d968d8807ba0f99d2865f7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c272d12dd56e892c0701874b58515297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe041bee59dd83740b8c87e9ff4acd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438faff9169f8cc8363f6442e672768299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0db0f44a2ca9302bbbd0b7e8738bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814be6cfed85e50ca99ddb4b882992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67cade7dcc8b2c60f66a836238aa00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e9bee0ce222f261659fcd11a160a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f4b2f5672a7f6379332b7a81d033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc9026cea9aaad6e70cd352515c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcce7e173b9e7a5b539d9c4fbbe154306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a161f35c1150e1455591aeb2ed4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbbea869e84fcaa81796d1fee0a58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9763bbee5c0fba09a980143b2fb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776af440e24305cd08f0a9bc521b2ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400317145010b013ae48dc355cd7d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be3ee55e80011bb5c49ed6633576b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2db5037278bcc617a12d4a635f34b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8adcc17e36984dc00a069db3136373314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726af67a14c7e77d02e997371402e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94530f24ef69b0be48d2f7f457b0e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd417488933f71a74d514767c5153d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf244d5443e6c78ab934200ee51dc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa03f656d4a813ecb21ca92f21d4f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823eb9e605913f853d157c7413af977320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1d071bf4a528eb569abe0806362e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64f3c18b9f71ec48b69b1d94407a19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710499a1514934cb446b13760a24f24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a9f443b17f6e6b23ba2df67b7abdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0fb8595fa43bfcf4668144c6ab9ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a1d4648bdb8f68ea443838625d8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048b22ac05e54c62a0053cad43672d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf158ac4514793b7c8ef9dc30a2486d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba8779779798f5123fa410928795bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9ee73dd4572eefea78e0f2ff39a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cc5544565b328b70b1b528f9eb3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c8a3e3572a3b23b9850cc1946f0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc30a090b5871e3f9caf39688c9272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031997ebfcdd9d35a765f486d0b39c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7b7ba9239fc26f8944d089401cef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ffbd7b28e621da070d90875b23f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a144afbbcfcbb3e82edace2047fee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376c23937f78676de17db7c126cea4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6a44b3e609b107a7b4b27eea1f031339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104d56c1a5eda8b0c836c593555f6c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaa70ba0f8a5faa21231ef467e5d2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eab1744f18e2ec7e5e061f755aade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff713e0cb4679b4fd5bca694d16485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293234a47dc6a7934cf5adf64a5f445344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232c0fee71a0e7f9daba72696a98d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbe8eeb96935e0a3e7ac6f16f6225346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e3dd71f1626898de4c5780ab36d1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8b7778797659b9e0c55257291344348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1ae9446826d37bbe3875d6a2863e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2ad750f73f131b89dea146953b22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018bafe3a43dbe8eb7d88f2edb06fb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4678ece873554a1860abcfabdce160352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60adb8974621c327469fe856d5e31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba63e66c4d570d2ce3b5d9eecd19ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d32f8f6bd0bb73024dfdcfbc954cb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261fddfa2da28946f7a0ca625242f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de196807475d789354a70ab64e6d250357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae9845de5d57b6cc355a729e284a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfafbe524bf56261d3dd5486396528359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c1899a3d58d78a360902b8930a54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d717436c78042b8811079214ee7a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c61517acb4ba74ea4c87b6a01966362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0457239bfcb015188afbfdf04f93bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa5e8067330630ba9e6c816477d3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a5af764664fe693fe32f1ddaccf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2ec833efbc3a31a0a015756e25b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56156c172b3d3edfbac47a4070535367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675a04f4e4743e094594f18a886c3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877ff41442c71d97d6e7b7f73d9c9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba14786f2eccdb0c18d4bbfb9164e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe638c2ed8323080f1f629308431f9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d095e21fafde031e91d784e971285c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13dd43c03e3965954d46136c312efe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad7630a5784f1507a93d289c11c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a90a3f087b909768161e76552ae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ee0f0113003f6337f387b15fe5329376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce79fae7b77db20856cdbde3f3211377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0e26a23089a494c52ea9665c44a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba597f68a29cae8b5b8b229f955847379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcda956b18d1556411521d746bb959380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e0fd03daf7bec97289375034515a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06361c86f9abe556194227ac52f0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1394c06060f94c0e8f95296cf5fd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414013fd7e6a30eeffbe128c416c3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60fda8dbd8510ef5273043fb0dad0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5e9601adeb041c6d4fb7203952a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e24f5d448c16703b135fc41065687387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c12373465d862893c6e050d554a55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935526fd238ab9a5bac47b38c09603b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12fd35c160b753ca5385055ce15be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8001e0a0cdf9b8eb55c350760f6ecb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa84e4878040c6038a0dbd6bd4e033392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0612e6aad0e70ddde59058a763653393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433d7940f70b5432f845ed3e94d1cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d15b04104ea006315144448863ca7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfbaff35fa6258b127699e03a1736396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef44fcee476ada76fc0df771bcb85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26c9fd98280a9ae622a1949042e814398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5ff190806b76dfb4d84f3c54e8b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6cdb2eedb5c96d2b3e12b0bdc6fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b915c66f17a8e6e191e8e6978267401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f99d92949aeebb65bf035f736fa2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080656a3c8d53a19bbbf4b07efd512403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07f97f0733b395415db6eb1e61653404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b49ff87f23ede8108041d57c53a81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4926d50d3ad13b0760544ae021a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46250197835c0b5d141927faeee626407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb314c0d4af0bdb767dfca781d9ce8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f46a6e0dca40596328b4651336d2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa39b0202c609374d41670849b15b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c6f1891fd297428edc01373df5f54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0338aa30fb6996ddac6e3edf5241412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6798fb899655e08c14b3b404c520413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc78659662fe9eee66607a55bcc62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fbef783624cfa612473155414b42f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a72e712803b164abad9c3d6f5c7a0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033caf2bb9e33e5df1f95f3e932812a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669408eee0649430bd7647af5e80856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc07ce6e14711e4b3432b8b0b6800419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a8ea08dabf005edaec8343890ce16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fc712f0ffca7aceada431d645bf79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd231e5119cbb13b0fe6b2b66307b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c318c002c4667691972c6bfaa2c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7134b176c3476ae75c45ceef906a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800288d24571030db360a1c56ea40c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102d2bd023570ffc3abff99393cbd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869dc360b75ae8be3df6539d9b74f4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35051eb1e0016f217452263dfc22d02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e22edc1f621f417f5603eacf85c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b724877337d352e556839690f6f798430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde6b92f463a9f5f82e6aef379ceea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01f9885223b62f877206fb77c5eee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba4f2dde4be3992c0c3a2b6769fec3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af326b14678d921284eef634d1495b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602f0248c4c9387263afa936ada90e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b3d3a0136f177cdcb8eaa881d0fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a358b767be6bf89ebe50c3918d1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27852f23fe8b4839bc12ef7cc045ca5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b982e1229bbe104c8e42e7ced5f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabaf6733f29284cfbfc3b18c8e4772440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf085a301e999c32f0d72d47b12aa73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1346327bc1b57a505e40e389b02d6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2d46f8e0be442b7789c4587b860e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667002dbacdddf74833635b41b99b88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2147b737c9dacf83117a00cb04e23a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f2477c303bd462ed39bd907ddce2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2427fbd1dbc04d763a5839b9d007d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df882d3c38e5c43510333ffa0f63006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b233654301502e11f5c6fa2546d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f4e6b0604c975c9dad1dfbde4b90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc0569e2a538f5d95507b9cbcef802451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251119cc89b0597bcc66ffa3ed89061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eedd23fe0d277bfe3dc1f4a88a369d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942445d2baa1e07696d5f27ce5979c8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce3f5e9fdd2726bde72cb1ef0c074455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e92483a3cbe59449bae94b52c30843456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1bb415957e9c4e62d3ca53e5ab34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2da460fbb811c9beca7eb0e81619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31960d1a619966c853b328757ed98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7888ebebc2816c4d36ad3ad1f75a9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf750ebb4acce4367d3f38cba65ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41a0aa609f04d0d6a3fe966f1ca811462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b529c40cdec35cbc84ac36a9445b1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f59743b08de830c1594cb844049c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e19145e5873aafefa03fc09ae7ec65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5221e93066cf05478d9a18a57695466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015066f9ea0025b4783d4e8fdfa3c561467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11657c0890b20b2e9ed56a6ef88138f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a3f39cb389e311d943875af780fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221840cc2974b2584167d911d332c42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7a244023bd8a00aa7b018ec16f1fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b08d5895f6f80b8058adb32ee989fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c94c1665da83af364c3907ddf5c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6db4cb0e43bf9dbc3c74a349599d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be45caf1e4ae4bd9ec85baec6bbb07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372c43a00dd3c0f5901fa7cd33f41f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b891ee6e0e5b70076b890bde39938477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d029d0f57fb0ef908d87b860d0f92da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827729a96c5b2922b101fe8bb99e60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c49d5f641107e2664968a9ebaeaf48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfa090b4462cc99c782f2ce9b4b680481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf54c2bd36b31313ecd1685589c5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5bdfe51e6a4f300e4a7d4a6ec80c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce113be23c073c80c02916546ec41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c18ed05909f3221abe38e4d493d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f48ac623d3bbf33dffcb8bb012896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcf1ae74e76a68615531281db9503487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe957913abd1f307ccf815faa4bb19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf848d05cd0c70b2bf8941cf25d23e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400249a064358105eec743385870f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62fbac84e2e0697d0ada7e8a884116491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d95abecc5599d693d9e63ad96d9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387f430f299ac7fcc64619769aac70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db28cbba505aa9fd1e3c1826c9b1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2c366289dd799889c7641009ddab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cb8e8881b22e9289ef04884418f6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035604ae45ed2176f42e6142e3683087497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d174cc55abcf6c315f8c682e9be8a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f39c6216808aba10efdcca5f42ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef866beee40ea5b91e26b381ec7f4337500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b79f4bed13679be6ebb75b76cc395501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374d768a5016175951e400fe8972cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ccf01743f5b4a53bf2b11002a0fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d898e10b1af0fd5ea52a53050822e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084bc52b04b9cd81ba3336c584be32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba709be2da90682e58e80b823255929506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237dcb1a42dfafe6a82aec3a50987b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8735871eed5f831f83790af6bf81b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de5f8f00f98480c149dc5c286c5bf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0a5a98e97e9c031df25cc8ca0681510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcc9a02d575961fb9eb8ca1e782b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89536179a2c5d34fcd0695e890052512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c7535bb1f8e632df07f089fdf76a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dbdd666c5e0c1fc46331bc872d8dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c0b6205607d6e248049fce7e380a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e325d5024562774d819235c89bc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8842c38c049acd6dd090ab676a14d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff4a8c478f42b0bc1c64b8733b725518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0dae4ba42b08fdf2410c051cd01c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb49c58ccd1736c700ee56021a36c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee9b54870ccaba0fa8a66bad961be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10997a1284279b3bea0ecaa724af501522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97af479add82ffa87c9bf136b794e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68a7145ba389a05b69dbceabb6486524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf34d2d892a7693968dac7cbb13f7ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee09c5db723b8a77b0abb1c0acbeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03800e0104c011bcd70af88ad91060ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b916b2cb8f0159dab8b37aaf0da5f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321320e60a2805daf0a9eb56cda444f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3f31f16192d042ca08a3f56a0216530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28b9d69c30c6f298b9e80e47309438531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6fb3718e8cb1962c43372692f02d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872284484f62cb5e02f12a981dbc1c76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9738b564260b4cf2d3680c41d1775534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d61468d922335e7cd4f29a10ab038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef2fad0d494a68c3b0de48764b76d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a39b21964aaa692b7568294ac8e7b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259537ffd9b9f16d04adfa47c2258d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c85db56cf77f3fda98a79c790f7fb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98a0c4bec5403428b997a290ea9c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d0a510ee74ffa1d7a2c612a2d336541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9836ae967ca6036e99f0bb13dee3aab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24308d32189bf08f2ac147e567310de7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971731ea50bcea74fbe3eb81df4c19d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b581f334f857fe54abd302439981545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c123e084cb222bb858755d2f6a34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3751cb8b1a4fc1d2be4cec811556f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9723a6e6c3758063ce1d0ec44a4f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208fc9ac2987ecadc8ea5399a82685549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597841fec85deb6f7f9bc55577c4927550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5bb22ba978e07b5dd3c4fb5d49cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662cfeb40bf5eec9353389464fb1376552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692173287a0e27b31b39b44c4f13fd3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f394a7a7c362d008442cd949c3ec9d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55598cf964a29b13501f4fd048f4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0886483490e5713917e4652d9a4bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef172b6d3af643bcc94465f5149c05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1430aa8c49005a5c1d0a48c21a798f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba923172c2f55ea10fd956eb4ac6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a7b47c278141e9d98725d6bce50b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db9b78226821dfb8d8e5601a08388561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e33c334259606b690099d6a1d664562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca88544c201e9fee5bfb2ccb1772d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33245fb8b9f2d6c2f09e84578626e90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55f0d98c41713ea2529484b5e387ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c35c244ab74418aca99fa4ca767d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded95f6bd940495c168fa02f882490567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9345d43df27bb6c3c29dc47525c34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855960db3e5986e6a6089650d8908d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c83bedbb98e75714e15b98f66b34f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623de1c336defe93f784b96900d09f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c42975e437c097a260c205b77d818572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478060854028c1d7992a172b81b45a9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1dd09958c84b07f7805efb2ccfc3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e05f4ffd41d18719cb8cfa2b904d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23344e9b24203ba89e6bfe2f13245d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805063c1aadde67475dee3e0fd4190577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039356e66b3b6beefba61a706c2d2c9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753c3f347cec58f305908301f517d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06057f554d50f4a046270633dfe939cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f82fa6608c27b678d3469b1257b77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a22cb62a83c780961f94e522e51563582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639ebcf377dd1a6b4402efe9fab1552583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ceb39902cad674cbf6ef15e018026584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce1e8cf55043c754b8d8b95877783585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad165a02ea392f6a85daa1ca694398b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56d0530e4407c4e292712e5be70d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0141ac9988bd5609c1e91df5446022588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172ff0a88d9a79d949447992b4912ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded82ea8f581af93fdcc35b10017caf7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348d0e4d3ca5f29100d1fd0e6eb66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837750def0cbf92f82138fc4f0e272592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e928610ab34fc0a6ada896d0bffa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e44674012bf19b1624740edf57bb71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150399180b84f19407dfcbbde2da56ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8028dad73a6a1870235dbe0ce97e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842256b25a206597eec192d8817ff64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095596dd52e793073d2f8fa07908506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc77aa893883636fe196bbcd01c3be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0c1c5f11fb348150bafdb2e1bcc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1468549e061c90ca96078ab5e1f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8e2d403de46f1acf9ca7b4084c20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fa7ce6b808be5ab70320ccc098c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87a68308acff5807d60c498750e5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3675d29a6e205082cbbbd3b85b892605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863752059d8b844ae0b70f5d3cd03e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196558b27e6a11ca3db6fef3e4e3f86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6d6981cabd2a9256b6bd7db83f74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784fac260b962ca92963a9fe5d9b67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed919ffd0a471a20229dec709bbd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7c604a40c5b5a1a0c61ffc88e7058611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff60f8c55bece948b8034fb07b193e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3742894d8ada139665bab756bd3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9739d420b85a05764e7477566fc177614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2d1805c619f61d9660c3e71a16e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3121e04a479420a9dded7207918014616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bf844a80c2f1362142b6338c2561617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd7684e83c80950b30dfb5193b2d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e77382c4cd37231a43e55e05725f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09bda76a01fd707f321d6b6316e7db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705458909e7ba720e8b895c256944c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bd1b54083c2b195db367b17f828a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44bcb955fe0bec4ea3d26a79d2603623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3721f8e3ece8d01655a15d810907e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35606f6f06f8fcdc276e0183dc6fbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b422db1dbff28843fb688ddba8c4d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a4b4cc5ca3179ca8b88bba73d6b5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd334bed697ee21ed073548d289034628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac6c2cdeca2dc1a2049441cef7be8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c384a54497e8812e77530574598814630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333883274c706bb7c450f69e1a3b25c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559801f7747693b341b744360957518632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffccaba696add851532081379a648633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b8f4a63477c8cbe7f4d54312e7e38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fb94af88f5f2d69eb5a3069a01b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea54093a62315753825dd996bc18e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086e5ae03142697910180483be7010637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d440bdc8ddf70721eb46391a44cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71111bd9799ecc4665a1f003c7d48e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1cfbd2ab45658390c1f3be55099d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2fb7595861fcaf3f09e0df79bf32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcbe979e0f0d6eb00ad2d11d8b886642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355f105bef72368d0c039442cc5118643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e557f33bd68eea2773afcbc7b8b1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc8d544ea256674f07215f071e1e43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4ae1127abaab635fdcf6728804a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c2de7e65ed13e54fc70349429b49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd32ea1918dc63b623ad8ee2f8f774648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a29196ffcaf6c49458f6c9b9b9a52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158f05288725c6adf0f3d43a2ab901650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385f0e512f5040073821be1ced47a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad74f20d0879689645582164e530b7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878078bc47fbf2c0e8bb1132b0d5bcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c549c7fc3a0fa75eb896d1904225f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bfc2e95eba9976a91af358ff4ea9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657fbec1ff7befc170bbc4599c550ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3fe77a6e62a0d59979bfdb78e238657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31447d4843a4de646e325ffc5d0a8d63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7c7478819641b9b91b628fbd30575659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e0042b2147a3891ec959b6cf7028660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0fc0764c4752d3cc0141b7ffa282661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bde50c62ae8f19c59fafc356f23932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73ea8f41a5af048219acc434c2a8e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec53f7490a0d024fb743bf7b3b63d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9869756cc9d941c1b11a544df71c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f43a558d8659147abd02f5330f07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a43552cdcb35ad394fef5548d5b49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4aa26a7c289d4c55218c59f0516af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7643c84559b537d3e3252444b1b1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdca2b6c68a49c515b3c7b156589af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f5a567e05cf2a0fb241dabbf9488a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce468603bf84d031a4c3273cbb3654672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd685f6b849a025b61d12a5ad03d5c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff9dd2e90a1f2ffadab8a604d5dcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508476d1d3f4d5049cedffe7ad7e15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6447258742faa5420d72f69c5ed6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e43d00ca8fca7742525139d65be75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097374a66eb168bef31780b5671ad4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920ed49cad56df72ded5e01bc334a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cf0baab799d01e92ac2fc02e4a632680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d964613fcce457770199a32c7de4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92a70a73e20ef4705f7b5f7009372682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80cae62c5fb72d422785eac871b99e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585a8cef79871a4a2b2856256c9739684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e566542ad8e498ed997dda34cc33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd444f979491dfd6b3ee47fd20bbca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a56b6f2ce0dfc2a3c69c0894d403ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b75f06902900637faf407d2202dc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796a06092bbfaec3475cfcc0e4918d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5338f1f063b395bc4cd63d863970616690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa568f2d893e5e5c9b746ebe9f326691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa8fffe7df4ca85cc4b3ab847d1649692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d2c76864c599c1d5e2e5850a77747693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7577860e5b3b6285842edb528afe926694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d62bee791f44447f577bf7787b28f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19026d7921c45eb271b969203def5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622764c7182e7c1d8a43d0bf7aa84ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0a161f6e4c55de57c2df1a9daa45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc702622606a4e69b242888efe7c845699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b765acb5d7bb9941f0e335273e7c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77636412795cdb8f16a4f187c60f7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db60d628615088c29f1cc7de4fa37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396dbf970b645cfd67987218db89a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75340191ae7fd1bd704a68c5f97fb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62333f4704fcb0e5c3fc72ca59ddc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296850e2bca98cf15cc2b9e47d88ac78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576990bfa29078e89c23dcd7b149aff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da09bffafdadc4cd5fc8e87248ea21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e833bd67e3bfbb0591cc2ca97302709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ee27e96f1771128098a6e3c3d597710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123301ca0af8b227df419abe96fbd67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35b36eef520d65277572932750c76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da08678c53bb2bef9de4b2d6336ceb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02082204e55b1211086231cafb0d5a58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c565cc8253ad1132629cc967a50830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3dcb245189b087564bfa3483080ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ea0f7936dd873bedae7a232c6675717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e74d1a66b7be7f3683e49558edb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eecd9a17dd09e7a61346b2315f30b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b62e0d3c90cfbed8ec2976c8fb5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced666fba4a4cc70193b1516ad016409721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e505056960fb54f2028d419b32d4af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7776b42247729a8be57a146a4cc28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2472302c5b1626024e61f123ea4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911c816c8c1914ceecc5be83cf3938725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6d11af8932a5aa881c5c54c73775726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81c640816ad4ae2a1eed5075715a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92632b8db2a7046baa10b5fade414728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbf4569a23cdf0a8b965b42c81922d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67398f80dc05fda0b610bc94d2646a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f2e805f0fd8bd37751c3b519f5ee3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57a790a526bcb205e56366890a202732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efa3e550ec136e6bf26bdfc8f0c19d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ccb16d9d27692137f1068799b60a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35fafbb5fcdb81c59a372d5a1d2f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4df552793174b14201e3fe831b9c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d3c3d69c7a77cfb5341229ded83d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755bbfd557bde173f99bb47ae5e7c89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6c6714d0f03639652822bac9e3827739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d0289a8b846c9a942332fdaa43c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd0b5a8b37fcad633cf8398e53175741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434a906bbd21c1cacaf9ff08c2e200742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e049b9d06909b1697bfd3d1c071572743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebbd689a4a5fa771feca222a819c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770062de9d9f19707540a07acc726b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa69b113241b9e96c89947c7c884b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3354c48696c3244fd8de20339ca8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c1c26c5f4c50e2dfe265187c144bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4ad0394f4bf98d55eb6781f68dd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3f32eecf3ff0518a1f14c082145a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ccb71347b056870a6779966c7391751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5a39cc931fab53eefd129cc4a44da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753be5bdc2dc2b8250837fa478c9706753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362191d22cb074527cecd1ed7aa471754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca615e72d6911a7edfac506d11876f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be748c42e8b41592b9501a0afc34f3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22091bb60fd445f970f1adc40e5d85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8674e1e2cac9a953740cb1295159d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfccdd607dded2b265ce696bb0456759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64509425856b220522ca10d488377c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406bae06a8351119cb2dca8b256f4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbc265631c133ff97df7b06e1efab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68bd48eabe87ae241a92b10e5bcdf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c4db5399c3908b557e1076b1b762b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8078aa073edd2f77f0c2d0db52282765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80251884d9dd2393364c647991a21507766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff33c96bb60f0d0e8de6e6d2f945b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>