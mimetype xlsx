--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d60967ac275207795527ef4c42dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8771a8759bb56a61ef4e95b6bfdc4812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5718b99fa7f944a284365e8454183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b5f5b32ecef0192ba5bac50d4e714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39959583896093dbe933dd35f3e67ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a47af17e4748488dd6f25e74c00d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21c99cb8471cb087d4daedf2a48d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bad16d4743fa9a1c706d1b5d8f34d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32065662eea9313e1585faaabab8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00048645f4f40ad8b23e215b5c7f42d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26b7139d23be001b677d7f9dda3cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3878bbb19af7be6e64812c3543525512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09946d7066187c78e737acc4b788ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b2d05fe0520cc3bb38b635c5116914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eac79eb27190002a296a205d993a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6f719e6c9d3471c4ec618aa24423516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152519e2bf2ee7d2e09ff738fbb2b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e2fdebb7c7834094014e0da631f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef2f52738249041d3bc37aeab614019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6735703a67706f447e5afa4f1a45e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbee738c4c4dea00e43c4adc1d18621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fad2f3c8e2ed054f1f69d2f9d71c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586a746af9946d53f1561e1fcf9a69023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3ac758743cce36c7efa249d4420f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53b23a2161e643c4e6803820fc9c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125a5a575de7ce138eeff4c4b82e3fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528cd7cdc5a6bfb02be1583d1bbba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ad91f5ed8111966029f981305a6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47483657cd61622e1810f436d6644a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eccefdadea0700927c07c3019c22c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87222b27bcbe90c242ffce8c44cc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2cf13c839c2ffca5e7428063c25832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aed8659cf7740bafe490963e3188ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137618752d3fb7e9f578d3950a88c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3af6b61526e75eae91b984ed92a6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e199c5da3615c2a3a21049f850c7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a8b69a88f4c57baf4cbd9d36a51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d18b871883db7b85667a73d3c782f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b076a5b008ac6cd25dce8974cbcb9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1549234e7e598a019839098aedd4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1042c37c0039a15b36eec5674aa36641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5211215ea6fdb87e8ff0f10d96e70a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd215644b9ef197590ee5af014a9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf7dcb28226be06c32feeab9ecaf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595fa883740b73e76f203b0f36010645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571a85abf1ca4bdefbf07a0aa80ddc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051305ebc0e4fdc563ea2d063bf169c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb053998b16728c5d6cc2bfc56fe9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623bf29894fb0e06747029b7b7b72f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a300b5b8bc64b641450fa33b4ff60ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24906b3a54e02f1f4c762bafe8cef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ce5fc446d59d3f74e41c6caa2ac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2090dddae7c6bcdd5678b67a7bae9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e52dda215a0f4eb6bc413fd6d149754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f2637a42ebbe0729862fdcd2bbeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c369c2a12950cd8b248998ddb441c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08365d89687e9a5b4f1c304bb1438b2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9abd2b7e4aa85e5734973865af8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f80ed972b9c34bdbdc65e7decdc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ece2fcc97a0235f062e8c87a1e1c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bb075f09089fd78e95c94e8b6f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5787567f1d7952779c5b0d60339b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6e42b81a4dd193fd169bd8df5ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb166ea766677c6e31e45b3c749b8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8724ff4d2db436475b669d9f046b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ff42af0e756cd95d269d2183c3d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077145df22dd7f929365aebae27447b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3995e5f0d776c66f12a402d38242268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2082f42e1c07c92c0637412ab55c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba06163570f89cbe4651f3a101145c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659f2f24670457b1ef1d8cb22d7347471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b323ca685a3ba817b4e3a52261644c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0c8e4c5f748b96d6918e26db7ac773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ca81bfbbc74c1eaab59069f3596b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e1602182ff836eeaee6df1f56ada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5750b544960c0b8f6f8ce5e29c0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9183c3bd6ce53037cefca25a90227977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292baa6d60d5da4db213487c9be67b3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015618de67700d3c30965435cb526cfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b1b986e33b14b127eccd87fb2a4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493155d1c7789f4c29815d09d97898581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81731bc7e61180f167ec42722aa5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd28e1e9569b440ed2bf73f34552383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af78ad7f054394f8a0f7d04286ccaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763e796c026e3a893eb52b102e0ce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f578395a487b2e98e57aded32057a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8caecb037de5264e1337b319538f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd9793b53b11dcf2f83d62c63360688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aaa881da4ed48a9ec805e509605d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143869c80231d0656cc75912ed9279290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f142b0c45ab097205cbbc34b7b799291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a8a67407024bef4e6f9f8e1e516b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca7871f30d81ee0705b2aff80a689e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54fb51490409fdc2b5327222cc6ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bce612cf6ef81d04c3ada83f8e3ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db319477635b76924db2e0de5d2ac5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e654dddf9c6ac01324c12702a8d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408579fd824017f0eb7e58bb8315d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b83d726a1093a21464ae7d0a155699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83114c1832fef6d36d635a4d35fc79ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910d4307d1c1eb52874f2cfbb69d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158424f9b762cc94a85405c717f6b70c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed7520917ad4aa84bc267627fc0a58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234576b0afba922e83a92f4b4a55666a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ff9531cf00e35d91a2d8c56c014a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba10176e86c25ec246513fd7e1f00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7609e85164e92436a88421f0b071d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e3f11955214b3b02b679a945db59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aacf09c0c222344fa0a56736c1d2b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c13a7ffb60e37f717f5ab8f92bbd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c365fb2b98708f5297a60a22260ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee4a9e387b7e34b2a8fd1191ec970112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d29b6899eaa5d99b67cb6cf994878113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990da82e1ea9daeeec3a2eaf4aeaa63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab374d85d89217453444b24f4dfa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd39a79b6b319c026f4142125a0656a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c57a3b26ed3a7abb22042eba5bd7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c2507764fecbd99ae1593ce2c74fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f1ae7064f0fff509a886f62313e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b34854029b1cf6bbb59cb2d1ab6e97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8986797383fbe2625242cd7619c91e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa4b166dd387a025ddd7fb145d98c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61baca855f97fc800cb86cf57c8ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c1cf7a4892eeedcc1e9186801ee4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba49ff0f6904068534517a67f52f6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5c64060f9e4fc284800cfd2a214c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ae7bf1d3592f605ef550d1177922127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e41bd633e6df24a7d8cf62cbb702128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8707d6b596d01665155c02c653e52d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd178ae09f7f082237ad619afaf031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6b9c260ac3c8d7246b7e36013dc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715eefabfc3f99e579775bf2aaacff4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6709ca90f3eecf404bb7c0df978c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6207d3781b501548db366a3002133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6995d712ec1d63ca6f8e09dbbddd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9e2c0b7faf9d65cebb8ecf1c91c10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307909d29348b76626fa128ac0b4030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d382bca844ff556a3c8a5952e519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0eb2a4622785f233bf2827d0be0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be4c3ed78dc4a7063b6796339ae48d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597ffadc3a5c4c16af51df1b2e14c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7c3464b74c28501428ff48815ff4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2891235f09df6485e1276a166feb91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adea7c9cf1283ce0713e67b8b1d40e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97fc8732a5f8d696583e3dcc872b8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796f87b6eebd1852f13e7741d9a22d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de02ee46b2322e5239382a4270d94c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063f68c8485055432cfc3d9113e7cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595ab506224666413c046db32245c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a837d1320fa180830d77c1919b33c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0cbf1cf5bb554ac851281022c296151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbae875cc3e181fde1c3fcc44c9d48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205c8bbf1d59f8f5ca0c7733ead092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727f7814a6f94b41b720d0371740f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7222336b3963099528dc2f797ab20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee1e14c5c246f7ce42e3d7a023b3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63bcb6e107045618fcd84cc6a93f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5819267bdfdf6331b9fe85bc8db5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c85b76f5feef18284dd4a76196bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c23738f662b9394eb0d512ad78b11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef481e6e3d1452c3464db33d1a7e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6d437c0e56871850c64c3411fcb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bc6cea03f53e149736cce9e20de6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504e2db192dd8899ea81df2808a952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb8a8175a13082251cbbfe804924a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4e285c823858d2404e626354e7f56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe1568284c9fa2df6a02382aebf7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c62bbfba343d0267bc0220927ec74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf1ef928b8b57993bc527eff4b1f51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3fcdc7258c24e4f0d6ae8ca78b339170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143cfd927f132aa830976e38ca75723171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06547b728736bc72da19570dcc94c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97677aa4319012ea2b4ca8c8a9ffa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78559db4f7bac3c9b85bae3d3e4f02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ff4fa62d2fb576d21d81542eb20a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf895a2a82a562707699369f40f839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bda5f253d7cc8daf4f7319b1d5f06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789db4cced8080fda38a8853503ecc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a2707f984a111fe7fa4c84242596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579945057d0f89cd49975e99df65cf8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a5df04227275b6ae34bd5c6c65fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacfe41185e925c7c9ef1f8bae34c88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c11c32a404be9649532ae1f530ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc30a01c7efd093cefa1ce51c73597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ba275527283a0694b431439d1b26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d05ae03b58e87fbc6a663e180013f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c380d3c5130300cace204696078e7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1250ad7297af5b099757f2b84345c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543208338878e4a83a644e44debc6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db4d0e38ef853c37c3284b925b1ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0582841d3f0ab51726f237f6491b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b2de0af0d1f6a99f6765b0a335f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14101d52954705bcd3b349f0cf917a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d0603ccb2eb6f9be391f4bf8b616194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4bdbe1a006a89f26a7348763de247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22374ae788081e2248ed641fac35c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47044873402ca5c2fcd7f553cc524197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8682e346ecda046872db18ae6e6848c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0446d1e481e5af2d912a5910d6c6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70354b2cd532d570c0d455e8d9edc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da339be2d1329b9511976469dc17d62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671e1bbb1b97eef827ad52f70f4323202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55f300593e04f2cc2997317c6b941a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d8f5809197d282f919d82dfa9913c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0bd418db34fcd58d2a415b598c81d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e053b73eeecf373fe6e4560ddd0250206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114290992cc50d7578ffe1bd5bf5c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0481884edd5e15fff14b34907e3e9d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25b8e80e3fea3229373802bd806e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338320f88751ffa4960a8ab6db1b30af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e801368c4d999d4e224a6b525d0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf0e4fc083cf6d2c389ada5c07160212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b8f17b61fa7d94b50fde2eed3d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7131d7593750fbf0e462d39648350214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b09447e91465300a876f985909bea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973268e1d3420a7e75d42d8fda4d4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b74091d073350fd1c1658eddc0102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfbf8618064036531bb9ae4f767302218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ab33f31fad60d5d5361bd29ec4fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd74ecfd5918fd96b51aaeac9a5e80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09086915c46595f1f6074ca35c8e2b35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185439f92dc7e04ba1d13c272d4b569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7396eff052cbd0c4c71cad9b4ce89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1276fb8a93363b472cb4068e7c3ca1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d3750158a7e4ecdfe0d5147012d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276f7fd2113a9a232e5bca7bd00c25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947078a1a5bb23ee396a8df280a4b3a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3506a65340143721688e3240e34b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe9968649f7cbfa270881ac993d06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3b5771a4d8345102dc406f9c0f88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c22136bd8c7e08abd39fc55f63433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1dab51ac4e7a46001356539aa8147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341631a65d63f12195c02aa8d6110e64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234172a8a461b3cf0c84695c372844f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c9839afdc230f13ad40bd5290c69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c4ea5d44efc284fcdaee692813edb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736a56237bbc74690619cc3492ce8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b7f53e4015718138a790d7dbcb0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd88be7e8cf4209e8368168aab4cec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652d5efc594d39d359b7732fa921b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d844f76d7314ef48e6f5e3001461241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c37f7df7da230908c02c4ea0fd49b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e705ff6bb04a7b31e15e7295c00d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02773c66e55a6f31ad00397dfbd66f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2838fb18c680dee91af57826f932245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41eeb3600e3d608ceb62b3181cd3a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137d5478b445a053e3dd7355c4a2427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844db94b33e75a8952f74e049560c77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31730ffbe054b486c874c7cafa77e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa15723cb548e4615069b68f81c4be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669097fe5864956c78a58443d4a55bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bdecc112ac3fe6c8270a28dff8a07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cee99509b40c02fdffd4d1e35d3c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4973e66f0e2e4efed9ce9d67f55f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47184d64e83f551d4adca5831616186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f261b276c0ff0aa10f53e4cd04f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ebd9d1a01099be61a04799c924f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ba4bd60e6948bd01908701a231b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfa2530c025f5241ae32429b415de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b0cb8c4661bb30452eb83d6b92e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40b7810ed8bb41b49084148f5ef3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af91081de717c1700c09be511b33ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88d37ef661bb5ca404ecf407d84db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3bf098fbcce0d637a5a3471339a8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0bb5602ec5cd52d759957e1c65b29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa2c656c8f1c2690a220bb2479587266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2584c971aab4d71e6570a583a9f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c33ff575b29e447eae97d4ea2ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c9f83f62bc960f22be3bb94a2c39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd2b75d59ba8bb0d85bee8f87bf5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a0b99fa2b059362ab7a548c6309a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560833c152d01e599bac25c5ce5739a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d07838d4118cf1d3db6978cd29a5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3bebec924b7746b15664de2cfccd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a8595f8f4b537e423eb786611cc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63189bf2af8f9df7139ff33e6b0d08a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290486c96cc6a0c08b59a8c5ff039452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4b475dfc2a751e6f08a673648ac78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce4750450969d15b1f4c95d98644c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716284d3186e3b3023381ee93f6014cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5c24202d3eea78870d86e1944dbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ca63f6edda5bc89ba084d46f9987282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac4d9e4a61485c48cdbb315d00395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68393df6d9475e37c62468d56f66cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c5497b325abcd2f0f52c7ea05394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c06fcf3ddae82216e9012da3f41c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d658f3735c967686b89ebc58e993e93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1908f15ec514e0864138d73ab271288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908659b3700a53f48bdeb23cea9eb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de50e3dd6436eb4e08e4fb2ecf7647290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7d47678ab5e2b612add77343ebb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe7aa39f5e5d6bab2d87d1b48db6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12c7e12eca1fbe6de0ce43fa3d8a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1409ff5a77d12648104d11af51a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55bfb158ac88c510b4681b6dfd876295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7a50da2a5d8781bdb2ec356e9a22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a8471fce1d7a3cb5f8a7bb042181297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbb81bf1d2303f865e3e5290d8525298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09014f7b71abf53f4dd812b7c9b6501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd98dc461692dc019ce55d6a250fb4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921241efab827edbb741734c583d53a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116593830b980c086b92b70e1392feeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e53c6dbcf7b3dc9816bc1d7ef1553303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae9440ac9ecba4edffd1ab016866a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54997142fe7c09f7d2c12fa5fa69798a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203649b0c79e84445d2186ebd50c35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ce2544071e353be031e3eec215b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbbf5977fda7092f4acd632e1c6069308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07834ed35c85c667b7ea3bef62c54d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d3308d1c000b8158bb28eb4ef91dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687290df0e20f996979c4094fd57c4f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17015512b5cfd355a90cda754b0735aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de50e6600b387b5353ec52bca3ae142313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000581a2580bef732bf734e5df57727314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788f1da8d369d7fac3ec19077b3190315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c3fe7180390b925d8192832a65b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197278908fccbc3ca4685394e723c890317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef1b73789939d8341b06919db116f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678c1bb56a43b7ee419d807de11155e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bff84e691cef2b7568896b181415e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd16ff6b2f9e82e6b80473f3b0c68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac362e13ac58b045c92fbaf1b1cfca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db742672ea4248fd6ecd0e3841072323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc3dcda679ef0404f53b1822ce264324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf650bea99fe332e4641b05219c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201861350a4e40d281142e09bbe78448326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7de137998cd3dd05fa5d8f56e1e32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69c3d190fb74e3503bf11086caefdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed68a92cd5d9b32e0cd49e3b005b86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa396abf33c106b482bb36a9b8da8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b382090d34e329ee0ffcee47fa7a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc828135239fe5a0ca60d73d7940c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530dfa6d70894fb26bc35a6bc3b1499333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313cde1eb13d7c57275e15d4ae35f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1585a8253f3b7b54085e9de0eb63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfbaaf17f5f9ea4e2dd66e8c804bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc611318e09d3aca7619f2aa79098a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fdcd58251d2d0a9cc13f7bc1b564e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e28830f4b1f86701a9de9ad428212339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d678facaca600b8a6907676f7cc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefdb2bf54f73919798372508c7dfc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fe4a52e90b16efd8aa974ba290d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefeb9f9c86c0b02062c3b62d769be2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e077b0b164d802df4a6db20c177efe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd9f68be99e354b6809e391108e0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541266beba1fe829ef2f4ef436f6c851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82df8a08b412b1879b30112333b184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490be3524e8091e2ff6fe7f7908d578348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5caa369a7fba95a93e1dcefc844f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1862b821e0733e9d9321d509be1b4d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20007ff19fdca1864138cd8b8101cfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e1e6d6a5ad5c23ed3475f70715be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d005a34bfd722a51980759f0c168dbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d41f4a5ec0832b4ac592d16f1909c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f42bde17c61ba2d0cf69a8667d64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f7150e28bf55017c48b6f7f01c2d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18674395c9ccb87c08ec5dda58d4ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc5f68ae7d05f91dcd0fd7c53751b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17d399a4cc4b3e596601734e88b9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb02767be7e120574d2443e31f330b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fdb2c241d924e200449096d48405361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c207b4db0f3cc017aa95534ff74082362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1b9f2d9b5b6579b7983186452935c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ef6b7b6037ce82e2dd02605affcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de61991790da4d3353dbd1ec10cea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b529ae950ee70293bc1e237444543366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b9e65ce335e94862de0c54929a295367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80802c567a1e46461aa318aa2fcb7c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785f10c4052e23f471f439bde4cf37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00b8a085bd41b95d705dc20bfed32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92022ae46961ea36db6856ddc816323371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92e50d9cdfd09194f5936ce243c66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1da546c2157e865a4bac7f29639f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158355d2e8de5f51754b4d734bbf4c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d6b1509dabb95eef403f3229eaf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b5742efae0f95219ce3dc17dbfa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee420d79463fd78d9a714f2feaa9b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d572d773b0c645c159f681d60cca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73bc40a909752e04b0de4212646beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feadbfd961799176a3c5c61c2769da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f9649cbd4b1f5892e1504f1b12942381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f9a8ab552c1e07e42bb443eb9daa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea34c13db5c6e209f1db329a9a393383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39193fed6dda5f335dc6992873cf9e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab63ae4b0992220379f8449534256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a550089425014c14bdf3eccb4cae8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541971e81c6b81fa6fa6e0e7fd9b19f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b381dccfa8c815c82e053f88dc9cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634546c6abc3085d101fc89521b11bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55c1ab139b5da42b739797dfb3722b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea32e4b388079702ad30ed131cb428d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea442f2ddb44978457e7a0b549265db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91bf62afe8a1da3c476a1645ed5391393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfc4049835c56891d5cb8125a6c05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89f8ef9d8a279970fa5e5c1db0e9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ec88abfa5c2f1faf4feb793e7a5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c44fd201041bedb1d7e4e25321c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9defc7b52111239c048731dcdc4eda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b5d1f771a114873087acd26e6a28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fb19b8c25c74ac3982d1c90e747c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f04c62c1823bde1c1354f9d1deca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f546e6b025338036cbd6e92f59195402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d94b6cde410a87df94896b3271ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb136867b887fae0d8911c2926cd5da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b55079fff1a68075f710cc515fb273405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc442ccf29e7d3c64a57d15db6b6712406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fbbca5f8a1129f5ec0b17341e359407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e4608bd6e99f72e3e95d44844e980408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc0e8175d02d7b63efd7192f06f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dadc89db63c643a21217563cf9174410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11373f3f773377988deaa152c0a3438411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ffbfe284405e98891d350acb23bc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467f07ffea54c41a9b20a271753c9f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744f3b78aad27e00e707e69816e0d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162b39a78c81a778395ef80ccba702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e092455eaca393261e47c0aa631f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41134da38d381ec595bfbf0ce312dd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fac7594aff0afd8b196e06d2643d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb56e296c2d2e2d8b9cd919bc2e26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c4755b3838ccc1b76217be73e049420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202682e7f7dd4b22dd0cfaacda4709d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f0108bc3adea0be3cea0d4ac1c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4a32e0cbd228db9aefe56c0612b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057afc8f29b8777272f6633aee5342e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a401c6a90f85fde3d9788bff2cb1610425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a20fa676ddb4d4a633c06c3fb716b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445fdbc193a94c944184b81b2611c28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dcfe8ccceac797e37d0e600bf306d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5fd55ce5bdcdd77b66be13f78736d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ec076ec469ab3e75f7b7c4befd1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f82ac4ac4a4d945fcd53339d83b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32072b2e931f0f455c04fcc01323682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c082031430385d02ffdf60bbc04d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e8754ca2d0a0dd96c7ddaacd56244434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239f7102e527f855b1506933632c42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f06c4277647dc697819d1dba6571436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220452cb4899c23d1fc8f97747f2a667437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44952cacebc489799b1f551800a3fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc7fd86313d09ac50834dc026dbe32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65114ff9643ed4b85c584c98f8b7d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449049ebf147cfb072a80f4f89a71a16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4999bc3a7e77c2b551dd269faa3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750a4f6c912eff520028699a7bfaab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a0897b036006c1431324c7e693f21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a58631e568036ecaa571720811ed8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9faf97a05ea7bf519f8385d0d1d97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949cef53e5605f6b1b8a2b8482f3a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57796de2fe3c74ceb4d5dd69d337a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b78ae92dae75fa6d0f7dcc25390780449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d6dba363a60b8ca76a47115d50439450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df138b3e1601a557163c48eccdd5cd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee177eb543fcdf6e96b845ccdd9fd26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebfdaa65894c28c2e699b2ef29ffae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b563d6bb238a6c8865e77ad71f6758454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4660f978763a8504f2d793fab76f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a43fa8140af07cce6423d4a98b61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51eb81226c4ffd7d2d533c84140738457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093c2978698ff668bd137fb24f6402458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c517ea48076f75795c8add46dca0aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586bd9c282cdde3b5b2eed7f0ae9064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505af64111f1c4ed9cd04f5c157f45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a734f0d2dc160842324f3fa66c987462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba306638a23c825c6c08693e3857b9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914ff81cfce390e03fdb1820c72d49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6a2d749c9d9015c08ea18a68727a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935aa721332416985f3c5150bda3ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d16a5d63d2ca45d2ff91600368485467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81975d33f5d086721356f10a0cd1918468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e08c114787c4ed73c744090fac8cf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fc76f5b3c919281c0e2a9b7e17181470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8b01fd4695de3a70c62c65360bc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d229386609381baf7905e5810e6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd4f9a4eac272106bed74c373864a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac51fa6250ef6f5e6520dd4d0a82fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a71263b14d7c0cb41787bbbe62b97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d94d38cc38778e4b5919992eed1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32c325dcbede805dd7b251d5cf192f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f83727cef80db1d9017961dd3867b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38ddc97278bfd8ebd1bf8965b8d3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f75732d5f3804873d7b66893b0b5fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706860964f5f7723d0a2ea3763e5582481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df9617fb93003fdad16f83f0d92d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f394bbcf05280fa24fa1ff7723d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2aad1a7eccdc30101899dba7b239f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef71c5e9ba6332df67f1575f42f28c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070dc53d43c508e951740252b736cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a299cb2c92387e969ef3737b0f87c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f38ca1e6d455750e3ec83549c87f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28da11f5512ebb2fa8d38036e7e505489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbcb407839eed4dd44c9a03a617abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5195343864014412ff9e758c60fc72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05d30f4b36fb15e2834f314b7ed6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d116dd6f2a416df49d335ee152e50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaec7a335f8e181695af1ad1e6e666494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfd1b86db84608a400480752f4c5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f77dccd26d1c5242542a59fce0d80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63e6352fac924c39149663d68c175497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527c018fdc5ad8a7d2aaf7cf0ad437498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0108f468506768f13644316be06f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a437403f612201101a290e10c79bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d791cd4fcd12024064c11c14bff3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c30905b87f531bf4f9a4f4c691a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d32b5c1e66649a060eb720c91e033503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596432b8402e3cceb50c2b3b7299787a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bea78f6b2e1cab0744afe2489409b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3102aac02da4947d1661685353c39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc8418ea9a26847b415830e70f5dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dc0cbf9427c358ab43cb3af24d4fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa245b244076f62211aea344b218aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500947e260982d9ef5793a0ef55d668b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddbc9839e1733a20094f97fbf84cca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e427a8fb4a072c569bc62e0b45875a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f452f3c6399f6606d4f5df50a1b1a1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907ad991e8a0942d7ac12e89032a92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d99ce7e4983d148e3fb69d31a529515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db80e9bb39d403ee789c1e0947983db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf87d43aa6cbd860c1e27f790da85e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f75fbc6d1ef382ffaed8f02c36b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0611a3dc89a1b44500e0c7874a35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac13eb80307a3694223c0469a5b4fd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864f2ca87c5df6bedd8fecf88b9111d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56c9c2acbda31ff9eafb642809e3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566f8fad48aab7ca966ea32c14cfb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222fc52b6fad745172bd4bfae75e9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dcd4c964f2cefbb01d4a4091e7535525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f308be5a2aef38ef7284b0ca6b95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542b8ea7817b1881de360162fec658f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e34ff359c7b4c793ce4edf6819e0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aee9b8e041a8ee49b05f29902a23b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efe04e9fdce51e6014ff1fc949c02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b4ae213b1ee5554ca40670d1f9bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bdc9b001fe528702b9441f3688e42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602212310d3d00c9e01629b3263efe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f248e9e26a4a21b93045b1f404430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b509a98ce91f5d0d0c0f7ba4f69c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c4e2bf78d53ed2d6fa44e3a48527536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1b8898a472e905c0d78d2d39c3f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca1d692f68e0a034b8bf560458227538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6174cd87f868e7e5a58a4aaafdc37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2f7eb7006e74a4aaf473e9f21c70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a522a058ac5595895e24153bd7f04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c221e0d2adf2c35b3940fc84072041542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c452ef64db9629b6a9da86343d8ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf4ee09192cb4c61d87592704ee16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f07330b012acee312e1e0fec0df0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a149fef72f606659387b0fef4da281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445538918a74b76594fd5b5935a27e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca14cead146c65bd839235cb06d943548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef7af172d71e1c7fb65cd53f03958549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fde35d6592d98961e2ecf4ed37bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4447a7043c9d87669c57eb65fc70ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3248d41a9383f50ecc7e236d32f00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cef2b01cbe01b9b5da8916a77596553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8643b707f4d197c63afb20af0ee20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c02480fdfd40dda091cd31f43e24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cf0be0d574d0b3d283f8dc9496cd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641c73af691c600e574f5a2412e7e4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873df9d972a18a48fcec09683df03de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e9cd231f6683dc4d170830174960559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74311d73f64413287141a76afc41f88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0184b81ac0f7d1f0c6391bc2cc54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f730c4d9a66be171c9d9ff27bba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543a4f47a88884a89826d20773dd47b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d9d699992a84fbfb9aa1c590ba6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736a11fa553587948c56e8c9448fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d385cb0a12060e4a6d1c40f690dc05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdded93decd572ae30bcc698f55d5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357d2e109d3954d397546b94742136568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd799b3172259677937bc5e5bcb540569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a20ee1e9b2910e53c47a08920bcd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345dd41725410744bf7056c6728579c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db390a70fb3f385fb13009d30aa6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f4f9600e08a3dac58b988acd6562e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf32fa40c462c1793dad54573a40d00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd79f0365e9e868ee299a903f6877d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891c7b224bbd5ef2f4049f2de8f1f85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf16ad2326d8e5b59db576c783b5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b189fcc236dbaa538edb247b7158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cd4f63f61a69f48bb06492cde5ce7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161fa22026ac2a751145036e0e13252580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e88b84c4c359570599781f47f5d24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa515b002a8a0c53eb55a97b42a97f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0826bab556196d469f52b2b5ebbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f240d20d812581526da91fa9830ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d9afb647e2f9927b0638c1629ced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab9bb0715facbd8f7876765fa2125586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f92d9d125fc76f7ad41a67e8d6a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e295b56da180a0a933d159621b7a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a6a652bf97504b9e1460b34eb2654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ebf932b6f21bf440581066d9529c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b7b58bc425d1d6604d64eef0f026591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc436e51958feb4d37407af00d4ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189699e2532c63d5d8b88e711efe8b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7061cc29892d8b3305faa4eb436d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000165470ed2683fd990d78ea5a7de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b876ef8baa18870b1ce8d816c20be5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c07d09dcc94b068754f07169c4a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd6f0771b76425b21981a386bd9cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ccbef78bd795ad28d7aeaaa630ef0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792bd0a7d74e919728dad6180ecae63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e499e3076b90c51b10948b14b1faeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ddf63a020ebe4fb22555b0ea8ec6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcc97711c06334847aacdb99d06a19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf445b2fe8185662e612bf3571335f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9ad9bbaae7d3f9deb61e5eea17bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bcaf3371479f9dd89e2cf42e4678606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec4cd7d5b649a4ecb43c5d5c95562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f648a50487c6f0902151a8b4530f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328962fb2eb1af35c0e80ea7fb7804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215eec6291ee5efdcc595fb7115ec3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5327d390241256831dc1ccb4c55c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5776b6d7ee789deea9303890312ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006acb82310edc0f71d96d61a9238de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf267cf7ee86a9d91788c7d7c5715614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90cc39f106dc248e4b2640cbd763a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e51b338f8f4c76676d78dfb102f005616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd566995747dfc64204f050c038527617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe95cd009b797806920d033989fe6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3f2ddb3f31e9deabd95bfc96a761619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1d2290059201cf0a2726fb8e4886620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef229f49e40e2fdf11e5f4fd4d3c27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41347d5472a5420472bfb92cf89305622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e325f24dcf22df30a96c5ac04d0353623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db533457f54a3ce080fd19cb018d690624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6823ac4e14f71904cc6a925807616625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d468c5a507d6e1c3a50af49f98b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef8bda34d96ac22613082355713640627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77957bf39e475050aba398c8e6000d67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a94234a7a987958ab798f0160fe7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b617f99cf19c8a3fec652b09130f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759fd4e328ec9000bb752176e7048f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db49e7a4a86099521a93ede3e6dabc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf06964fab8a9ea7a6f7d27bec710c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9d648e25755a4e3c5192ce82ed82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4deb5efe61090ff7d0e46b3b1ba6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484dc56d489d395283726b02598713c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a7ae601d8c6955a9aac2407fcd87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39774d41bed199bc185930a9524b94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900884a6094fd7a34a9446045e7d6c14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9ff8fb7e3992285cf5a340ca63bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155ba23d51c913fe6e6ccfe744bd07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff12123e5418f1e23df5a37ad2a3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844bb660dfc2b44212d78e6d071f80c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596ee56a3fe4cc20e2b710ee83dd121644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ca265b75c2c5ef4e86b271934adf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647031bff53dfe1b2277a6139cae271646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b56e78cb977a24e6bb93ed741f5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece204b1711ffd7839a08ccd96f6093c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebaedf48c45e24e0430df5c17f54be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec8b12a68b9336e81ce8626ab6d557650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48de8a3c43ff9cb8facb4e7246b0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed28da6d8c1d95d007c7d01be23f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e667c1bb568283784221ef0017dd64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d2b95d16a5c1cfd43621621891d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd63845816d17ed48f779ac6836b53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a433714fc2eac15a5edb1a2480a7f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fccab862f001d7cce28c51188b3a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397b14df882933b321df1a26543b17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb376ff2290e8d6880f1c55b82772659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3871148ae2b51157945ed5eaed80d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea25025e1950fa98207833f7761065661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f57c466cbcae124ce6934235a281662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e895744a5bfe07dce71048372691d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff42714fd6b567081ae1609cdbccd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c60dde641dcc5fbde41d16ff7cbcd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c48318c35e14f5f2d0a84515e294666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fbd3b0dcb44765393f371ce67b94b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055a7a3dde5674b7abe85841f87b3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f9e81d8bbae00972ea49f6d44fd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53b76eb1a2c3d04b990c4e4f38aa0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833e59f5605bd09fe5e13fa30559083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d595f16faee579d782bd588185424672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78666783bac08a9c3458f776b40ed93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa41bb4a59daf9709e16e40a990c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d25e25ab7451b2102d6e07353238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974c67a2fc7decc2c1863ca301479a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605cec3ca6181fa2679e72f53d9b3f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6365f83fc2ec813d3af639242f4ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd728a79e4474212a58a80240a999679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0091726c2cb10fb0c90588bf26fe47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dbebdb3fa89f360834521b67a6d00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915431c48cf7438a69c740f7f440e09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7ede3e734a2b5e7ad3011a4bb8cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a10ce300a52ed232d5d7b812a5cdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311d15f1116c32ff55be3d1326754b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b810172a79175b1965ec720eb8d017686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d8891386ea6b02a2f42882f6bb22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9c79f3b2faf7020ed06dc22dc6d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96e4b5daed70d55b02f022f24898e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c26830f4025ec8fb899789229454c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a1b974c9da524e957642155b06cba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e0f5d8ab5d1dafa9c1f462861369692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1c3fbb39ce833fcf633f07e924bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df865a0d7e18e40a17c01fa881564b36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8db5974b37ed71fcde3ea2e3f51a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b1ab9d07d3647103a43c15737198696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a8cced7363f79b9fd01d581b18516697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c836f1ba750dfabbcc73f0919978698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b85e395c1f4bdcde5dbe43a6e94b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592f23cff4d7c9d05c72706281cd61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab979177657c0ef2fc3df686f5d51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f203c5b7feded92f37990baedaf6d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31646b297c3e50f21f6625bbb6216a13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b88a3d4e3b0b8305b5478e646e051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7959d4e23d1679d595c34df53ac8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3450bc3f977ef5ec3485cd8880c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889775a7e088869eba2dab1ffd8e21ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e32485ecc4dea09df6ebed683786708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b71adc3ab533cc445675f6571309709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e335589c67150eb3f72af7084e59c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a8336e173f3157e7c1776f21842e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27d2baca0f8fbac999af0516adabf7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4066ea44f76675158e8717513a189713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe86c9dd58ec23d622dd1094c1057714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6449d9312ec6aa1a3803dea30988715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d953d4b15f1dcb6886712a5d83e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be5e4688c57443a95271c0d360b62e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae45db8c7bfd85b4687f979e0d54d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20210696f5d112df43d24b26c2b2fdf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a58dd08c987491371dfac670d3ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe248f20daa549c0b5b5f8bd0736b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c9ee44904c46ad98e29d842a45a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490407743018608aac2ccce7feac21d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825793f3ce0fdfd000f6add5f6b78da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ffb3f956b79394e36f7687b2b0c63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963c4a48a633c48f7c7a49399d6f3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd4459f89c2baf2e8e27b284b536a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a5a6f85a37030c05a3a13e7799f10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a34f74fbc791c102d5793f6683e1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3026a4687083c775a5bb7a102c012730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa45ec85b848308117ff90d15df501731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01fb7fa6a7e43942c811a793a696c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9081a945eeef0730d35369f806765733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd037b65d0c2652781be15c88c7c131734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69ec7cb02a7ccbc293f06c66efffe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75105208234f92a3c2468aaa4875260f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f0318b8624cc6e0f80d2ae8558e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c51eca9b9a292746aa3254e1a828738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7612e47505fa1c2bd7b239e148f79e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab086a673867e40298aeddba6adf6ec4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cabae60a4a3c2fb9cd2dd80682efe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca966d4542f05878ef241c9b7dac0f79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5dcc86c87babce9439d7fc1bcd25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57ab486dcb65afa5ad041d4d70ea1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c092c5d398e3f423b0b1fe0c1777a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3a8bfda0852d8478311fb5a21553746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf499bf7d603bd8f7de25629ed347a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb2712f2930214529e336aed4b7c92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16247c7b753c834b2b850e97cc1f4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882f4424fd79ee8cebb2194ba102fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001a45a962a27fb97c59ed5232c2cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cdcf871d90f4552945d78679b7daf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbbf60344acbdb05813bc0ac21d684753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6646555c5d8a84fded9305a77c9cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d23c9a51209613606e315497bc5064755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fac631869a1c2d51c6f252669aa13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e01cf44d77fc526847b42e18fe330e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e55f995d150dd90a1958caa7d8376758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b477b25e5d101c408579fc0ca38f3a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134488022ddbf1e910ff7d014741c529760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e383e98b11aa387c7bced79b984aba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c62e14e088504008f9a25031e54d34762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6e5955ce1d3be03003d079063959763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e378ee40e3367efb673cfaabc42b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1f83aa42835d9a311eeab194eac3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcbd1437cf5ef529e749c1f760f4a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de845defdc56108d2ce644fa0262ec1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34830069bec44691d9365119ec50d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c8a36601a5f9d1d5fd2e0018a5f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba6461a5831c1e8b62941047b12a6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c09900d5ed0acdc7126d173c354c70771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4541e7d68fa26344fc1ff6d659967772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2f3d3e3a1095cb47144381efaeff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece26692ce11377abc8a5ae18ed820a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b22824e843f76815ac7032f1373c07775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9f6e2227ece15a53fd8e7a7abcbd5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9daa1cdd4fd3c2d9515f215ead4ae5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0323b04e82f74e1133b324ff861b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde05aca5e35a61707b6170e2c6ba4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336c51f43ed4688ad267847822ccc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d861f2436ec7ff1b8915f64ceed64b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d6654b317fe2924dd112c25c71056782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1495d9af48a6a5fb3d884ba5613419783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090954cb011918f008bd060c5d04801784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31eb5b2e053ec9a50ee696a2cfe2a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe985353092a541a75c438835adb4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020dd0ce1e81eab8a8498534b9b4df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b76ee8d67aef4734074fc91fd793b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104bb009f07edb137f6e91fd7fac5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee2064db4dea66ad0b81b3f542faa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d1a5a5752c3d02b6af7ebf6607919791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338445b44f354c1a576de4269377bb26792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62781bc48488cd2564350ed07138e2f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d366820973f5caa12b5928ee12f320794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098563597dae08470c19f7d710f0526795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b8ed91a9c8da540336186f0f85b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1725d40791c9cefcfada62fc7aa0b8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c63e3ea5c9fd72c5a0f2c672696e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94056f676fd7e82807aef05d64287799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e96c2119ee4397200f3f00be673b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97ec6bef34cc4b676842ab36afa4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab83ebfbe12f2cf64254a0c5e816a59802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5f7d67c21ebf490bb6e8970e5042803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdafb09dbe14f6825c0817993ee8cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423adfb101f2837af12695c6b8c161805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e5c7317cb089573d38980aa7c6823806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5f9896d61a93c48450485d8f4a10807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a7933be445b912bd819453c38f20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94af8752f0b2234dd5cb7857d1a572809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c727c625b5c0dcaafa7b8140e82d4e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88449c99048017dc7bf8ea5ab323d8f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2c3f234317fe95b5c37da5074efc9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77229fc12460e777f8992461ab7ae2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06e943428bb99abaa9aa81895681d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa07210b56db1294f89e32753f5bef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cd09f9bebab09b71ea9d5cf357ffc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010e401d86d6baa1920a34a70b50eb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8ca8af54d2fbf382315cfeb91502818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858143c69e6ca794af379217bf9949a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1724e14b5f849dd9556aee0eeaa47820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fa71a66f79946953e9e2c08dab0f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383267f431c20cda07be8efc718b1fb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fbf6d279ea8ff79b1ad90aafa12f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ba178a6226420bc22a33a5cd5e20f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9b9444fb441e07cefa8883047cce9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a3ec8000a84c083e4f92c38f175d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656ce6e9cecb501fb040e25ccd20c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b33ca91741edc102f47d65ff33007e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ca09b79eb764a254a5711f71a0a46829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f1e78ed7db6f1dc379ae004676cfd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cf6ea3d60a3c2522e3472fd06dfb7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe17cf60fa66836ccfa7daa7982f6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da70ab6832364ae69f61580be7e18c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9edacf75328082569b37e089eaba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d06d91f268300a1b877c66a897350835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8dc480a23cd2272668164830127b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cadb55c45d47e202b354fe69485c08837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f33065779dad2cbb53ffb32e04aca838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725bf1906e5ed25878034ebba9bec0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b4bd98e8ddb4237dd3ced5274270840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eebf4b53790900a7af08fd217d5a51841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b2978494553cf733906ec164f7bc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b5ed09f5a51e6ecb3875ff9b839cc843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0f7cd9ea391a502f6dff989d25b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c77e540b9353dedcad38ebecd0e9a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226ab4271871a40681e2dda3db41213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eceec16ca14c6e8048254ce172f3894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af864cebb95350c0264d18e2a90ab3c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b1f3e0ced7c4194cdca7cc225c096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d763d260118923a6615597e3145b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44621e17544468da563c98a211dbf5cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a378eaa10bd4f5bf0ca88ee35734b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984494e59136c3b725322745d27a2c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956abf1af7cf08140065514394296a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9863e2a02e5cd93b84b010cabf6fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6d8e992f63cf079635f5a844494f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e314c4b4399ee7541536da93a4df9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938858f0705ff5a26059ba70f704e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e353e1597339fc1ca9bafc13478bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd9ea6553e907dc69d315d9229ed1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae968634da1816fb276328ec1d072f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f76ebdb288bf316f33f3715c843019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b48c23bbbc4dc6da20853541976b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933171dc7e7cad284c489afdb7392c0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f55652fa91d8c65cd164aadbe65822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c28c82f8212f4cd5d68941a6f63423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0881d2d7f56aad0855297d86d8c6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ede6c0a5e5158f5fb04e2a227a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61a45dd8781511e5b01503270ea7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930e89dfd488b61adaad066d31b73527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7985b7fe0f23e261cd2670dfc518128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f77a03796f5824519181c82aa81ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04f664221318dbc68566f3fcf8b6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2187885ad8427a0cf85d76b5cef331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540f57cfd67bd46fead3ea2efe8e7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c39e3a2bd148b2336dc268d7abc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e2778ee2e615a83ecf8de711a9c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372b2b10c96b05e254b4e505122676335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39fcf5b967804b98187a916195926e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d78d73683718bbef904226b12dbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5624601536f00e97d2b6bd265b7d3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf590dd533de85e74dccb2410baae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04ced5b6001303b8e2f6ec72dffc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3ee31f14f25fd884d533ebc988b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307aa8da493161b53204fa94661d21142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632c47b54d6373605fc0e5ab62d91143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849651bcd038f61f781d0e0b76976e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e67f05ddc8e752af00688c5709cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e4d48d3540f86876edb33fbe9d6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f894d49d6b9aa93296e26082106c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a38cdb3dafd0204da21576184412fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f94b0e3e0e795c91dc34d2e988aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a1e5b17ca1a2400954165ea09c36150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cab92a23f116e2fa0db7237a8a28d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602666b299d894ae7c06890b214df4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06b2568f51feae4e83c60d3de429853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33880af2cb0221e37301eb86cc70d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5b94d68ca46d52ed9ec5068ea83d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33717723b23b5441eaf136cb124bdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10eadad474cc74650e383bbbcff32a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e7dc724a3b437b1e306b5b1a333358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c6f492a6af7e9e33a83fdbdba40759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca7e8dd6d575ba92556c7ba69c77a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef19fd49a0665456edb43e51a79f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087919ecc8d33b9307d43435beb6168e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e39d583f28945553ce41160e2bb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5e6bf35f4c301f6d892ebb149fd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dab90fce8f5288165976559eee69c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17f7f54632b1e24beab424fbc1a2d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbd81c926848113227ff4aab720b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b90cc93995470e99cabdd9a4520d6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a137fbc5fb8462af8d2147eca9ed9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e30f61fc4e55f2909757ab237debe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d5810616ecde9d4a59954edb451e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce28dcc81d052ab8c01536c0a1611472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811facc8331aad07ab1f843571a14e1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70c29470fb22d7b7c46eeaa5ebbcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa1d6352fe352f7116994284efa3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080cc6411bb570b84b54d58f2f2366076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f76efd4d6e8a628c720a7359004777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d32b04f828deb97eb087a33c511b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d991dfb7f52fe504b6dd7dab483379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace60d6ca4311e0539fcf3c15c13047b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675b3939032ccab85012ae418f5877381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed532ecbbf13ad4fa38ffe7e8f47f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4ab0f24f84a56fba9aeb1e1d58e9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae6794dda18890450483064137c1ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a88122e172e140e543c92702b62785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf4ca0093dc2490979e79b118fbe686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee02f3fc3dd91f79d0dcc89493400587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599caf567dab9e89ca14225d2473a5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c70c07267f3be2ffbb73d835b65789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5602714e4896e42c99fb5b074f317a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24204dc2939a86969745bdd8828f0cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18529a587d17591a4dae46457e5869092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab2641781c1dd078bac9ed1048d3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abab897460b4e29c4625bf16d0efca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955729eef84d5ef68fe126a6d9e0f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438b891131d4cd032f69a96408a79496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9d7cfbe55605b17d234f808d1b4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c741f06ef04b6f4a836720f2e3f2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba0004c3a6a81045e59c0464c243599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda131db3fe7e1c093d0833363e4eebf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a703b2154349fe743cf8a27f58ed0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8dcdbadead2607430cbfd3c8c5e7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f37631be7eeef2ce95b8a882bce2fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14508e1084a9d8b836823be5ce9f18a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6346bcfe520f3049e8e7bfc0e5189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980a1dc297879cf94f3f777139f579106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f9a381a3319307f1cddd64b5e42bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167e4d441d503f41f17fdecbebfb1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7531e38880f2a111ef2b50c8ebaa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76f9f4193a311e19c09e63250159e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8d62a48fb73f5f4c571064e3cd884111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d615cc5577fa85e42575e992de2e29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443952cdbb92141c3e518ee4c5c9b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0989734d43c7290f64a3684446ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb193ad01accaa468f030484dea6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9f40daef47753daeb970f3a9b869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5781a29a86902848e8e3de669ba17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef594cac34b056dd601d9973e0f5199d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c4b493a79c78b15109574a970754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a70051676c40806bc0dad12091174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9674d64cb88842b3201c851f8c16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49111182ce33be7dec65ca3bc6ae0217122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f730e662e5e369dac28cc5ecce141123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb254a0dcffa8ced8b11856a425fd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9266c726e3f87ff5567440b43855d6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd061a0e1d8bd671a111ebdbe379e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cee369f1396e9a3c72a1e7a9ba774127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d3b48f6fc99be5155d80d3f9dee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ccb5018da6b2b1e2b20d1a9770653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21002af4a9eb3f1821cd7dee0b3e8fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4d31a7d13706a165b1be6bbb0b66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bbf6dd571eca7006f2585a7eba5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634966ba5af9152bef6822e80a25ec45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264171cedef6689479cee043024a5dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c36102b71e1f6bd7c3120e9d8540a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b243af908138c60f9d7c5c0955a7ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1b6ad1159a1caa511184e4350a84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a6c13286bef789d007e1d96ceb8a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f72ced0314079477031c42bc23164139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b48430b4fffe4ffa2452cb7e64618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b129b547d28c78a1fa7b024ad7887d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc58d4ed35757193aa60782aef7446142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36252c6407862294e200e4f3829dd49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf578cc66cf58c0ec39b6a716537ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da4c85a7051c77a93450591492451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee02cfdb8b16a0c40a581f3da1d32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f8a9765362728e471543328134c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2730927aacb99284dc216363e0b519148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3990d84d7a1a9a89d2324e2c1596149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cba4b55d2cdc5c6f60b80d430b9a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23c2ceee765f53e577a5be1970abf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100a0c9d17d54a051cf3079d37fa39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63f4a564fcdc54b2df4da78be5766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e7835a4968293b99ce0196ca99e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ee607a00ce8d2ffd8ffc1a1c32708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676644f6ef633a0c6cf724aa40b7797156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3aa6f07f4cf7c583c8f5a5995d5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afb14603abdecfa5ec43d88719c94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a12b667b7eec24d4df1292337bcad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230ac948e04721bf2846291e5b479f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f76e6b9282dae83da120b4e0badf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559e58efe97ba30ea7cf05f2b00a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e45b9c1f2df13a9813ddfd2ddaa612163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7925a171d57b9db0e9336692e21a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042514bfb8515386c8ba1b4a0f7501165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf375ee625bac2fc65cbc7f1f727d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f8451de08471831edac641002e93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08b5b0e96a994fe238fc736914c4bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791f284b8b1c23a8355f157b04661e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51470000536e1d891a8ef0fd4457ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d35b26603a955b5973b22384ea03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2641fc55466d22ac9019e233a07bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186ca6e1ef80c21adb7a2961dfa3f63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7965ee2742039f0781df11f2d8f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f19a20a6b2f5fa9946650782d303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea54f6bb6062bc7fe7047b2f26857d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdeec6e2c09eac77595b7f97efecf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054470b7fd765d9dabc3343311d7bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2036a8e9d1356106efb5e0ba6e70f69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a9b6fa75ae8aa5d428ee03c69e0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630333cc2eb6c52b2e6f9895bfdd70f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054ffbc95b64102b4b4d57561a5a41c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d11f736568626c96349693b1f2da7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c92c657a16576fee9c7c195c7b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a68c55c45138052d80f8259f3ed3c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fad2cedcb87956d08f5ced21788be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0518f79124a1efea7440eab1a1f580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a53e23a80d785eb958fd4766d891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63895e25894e13e2f730c52939e445e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28275f600f98990250361f755bb217e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f6a5f9b4a452b344dab14ccd6d7ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6d4233f3b6f89741dffe453923ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabc312d107327a58fd3eefa7dbe5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c79a82598f80a0feffa71047c9af0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad713395e9b3088e6d66f043b3f32c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2ed4ad2851a6562f6c579fb79e89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ddee31b6d95985d9a8030b62d0f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7d1095d649cc5abea5ec5d1041d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b094a87fd5e1ddb240fca3d0d4bf78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e478ffd78f8d59594d286ed3862b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fc4db12054562a90ba74809739572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a5b09114f4d89142b3954ee6d979c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ee51ff1ef26f64e17a4d4bb439a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af915373ae5c57717764c1456b34af9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9e2ccbbbf01b83b8071e50a47038205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e980ceacd5e428ae95160008fc1c8a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef669cf97ca12f44567d2e45968b6e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2a5c942d772c59ca83be86521d06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf579f3cf56f79ba6e42dce0bb432209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84debb80a6cc176720b45d3107e187e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d7a109904bbaae4d8777508c30d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159798d66a39c1f11d544bd0af1deb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292fd5790ba2466a31e1eee90ea8b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c86820392941b78fb7561893af61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac1bf246ed5211e984fc0ce2f144e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b14c3262943922cdbfed5ad92f397216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a958695df5babc6f77e1841e1218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd551b376ac1d6ab393dddfc506faa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856068b141841fe32e0f2cbdcedafe9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a18de226c166260ef05c7872ba39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b73972bd80ce601a3f7c34696266221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f1562207cbae67a58d7918509dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bc8af1e554b7ff58794a633ac231223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995d3289fc28ddc9d4ee3d4a144820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f2c03290f62b35d00cb3fc56f9fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084fa4faca6832c8b60ecaf3dfc56e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a751ad460eef3efe0b23ad0147fe4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe82ac75503185ec4d5c2a64176a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c52f05bbbf882d6a308cf17fc4576229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b2d7d4697c8788bbd01d6673c6218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5f2b07d8b5171d16453d5d984ba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7521155f4e993eb696439be4b0f08a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8815912b5ac833e8cc7f840c0c5d71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db3dee802856b09377f6284b0bf8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc889abb6f4f981003970c34664d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f569917e2ddd89aa7a7afa71eb28cbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262ee47f0d9ee1cf7549baba5f1366237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63a4416527000af3b9091b11672cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be7bec25b43592d3ea961fb9f397e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb5d687ef2b1c4338ee04d21d7b9e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855711b190dc4348f28cc086881225d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73136b1d1576b9da8db3ea86231b8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2491270ca89c9bde5ca2dacff9f42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55f94a8c69fcd4925fed1af7350b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608f9cc978d6812d36ec71b5eea08b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2b2258a4adc503b99390dd685397246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2120a1c75f9340d54c9602ae36d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f861172125bc1eb7c25641fe05f2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78965911c9cd304643e1216b78d28bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb364cf26b8ff6916a9bf72570303f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c316a12ee7109c753a64d2ae5496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c3001c424a71f648c5e1971b7ae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be755cc4069562bc67a12c9308641ca9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7fc218d16b51d5caaaa3498335da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1dd390c7bd0755a87bb5677522f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1c7575bc397bb45c023a4c3acf7cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418c45607be037ecb22dcfb1a42d58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f546e26ae24be62b198e2f974ef29b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d591ed52d02b1ee6da753a1f6f80f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f538ad1254deb1ddc9b925d5d3bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2856153f49e0dc0a882aa4b189378261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b80065f1260ecbc16f061bd7fee98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2f7234e333da1ee9ecc089d6dfaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699dfcdd932c71121b089097f83f310264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459e624dc0bed0a6bfe197914119a74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096316ab5aeb2767c635e5048b74dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18007508845f42aaa8fe136d1fe3570267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf884c32b779d695c52eb0899bdef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667940a15a0a41600cd5c8abbd194c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4b63e5d9cfd6141937c48113a8e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00100b9218cd9f065af28c2824378271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1aa0ac09fc2281a713c8a7bbafaf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206e1a944271d517b33822c6da44da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e74773f68d1d54db70484af48186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe653d11459b4871147d804e04a6143c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446552716bec1688cb9daa9d40b6f991276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecde086e2c0aa113ba8ec091bc7dca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee3de989f9b7fa8a3549179016d7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d03be61677f14663db56d5ed4eb2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e24e16f79a73f0383dd4df342fca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8d15b60f6695f24a88abe090c0b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271fa0ebaf5daa43298ab3ac92a632282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd224317a7ab3ccc8d485f2d59a371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36cb67726483bef36c6dbf94f6bb16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efa904c8ddfdb7df360e40e4eb7acf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac29b434fea4605ab31732477f98f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e79e88083b0e96046be0a612ff6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87b1608430c7baba3aeab43b6cd0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c2b4a0e459c4c580476357f8ba0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29817ee3f9369ac3cbefbbbbc1b0029290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d70cedfc33daa23fd5dbfd6815d051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eb01b08f0bfcd5c8cdab4c205e0de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1855665bdbfee7cbaa64788eb05e44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d0bf79f803ddfc002c53a4e946c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0ad618172cf6d23fdfc50ff51692295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5e4204cf3b895c9f948dcfa24a21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc43de728510822ded1da19f5b927d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6a5d6676459473b6dcbe7a5cd334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1686a68cb09b99e904d5974b89eadde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fc1ac8b323b3c7e50bb1335048e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabbef1255b88866977f133001d0bc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9d6e33e90f1aabbb21fb21e499cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e696f491f5671b5c4eaaabeb2ae0dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a619ec8cbbd932598fd48be8fecc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f4673e5b49c5b82c5ba395d4bfe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09896165d14f2a0df64e66c0585fa8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ab73887d593a9ac50d2814ccaea0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e7f6e756d3a32df268b7d2af1740308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4d521d19987f020d8f3b09c725484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91b3be45a8638e2769cac49bb413c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d136458b133b678064c8e9b97739311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f790f08cb2aa6fec45b72e6606bb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0228fdc83101d5d486b2992dede19d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a469aa85e0a4e883f477f5cb97902a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ac731534b6697ce46a5287cce5c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5451ae076b32df1fcb62c1c578e2f17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be99fd5c32e044ba4fea1a1d6cafae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a84af6ce4a1592e41415ea5b6eb2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2152f19d0b7544da37a4b99a854511319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b67177b1230ea3b92a1878e4ce8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f5ed18f9995251cd86c0a83814042321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae0697e3c0f8d56a5df41700e5d5a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b356b75c0c19ad7b021c9e6ec1df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b3d0e7640f569a2feedbc22de2ee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3a909be593e476b7e462056227c98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c09643a7c7640c7700e4957ee0a94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e544fbaf92ee2adf55cd0d2ec76c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042ca8abd4ca44b87072e320e5e411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a9011a35cc4a121b1889ff330d58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c08bf756d507490bb0b29726c3043330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae3edf73b38eb29a02f30c1bf76496331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0779e0abacd0220cb66ad3a5f262332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aa895474e08f6b6582df0f1cc247d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88df5acdbfb49ab94c7efce04d5bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d87fe3f2ccce1a8b0460b3cdd73aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd94c73951d460146962526d1fd4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a348d6fe995c556d48ddc82d3f84ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061bf809a6eaa979beb800fb87c6b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d4465fcf82467e99b92a12632002339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692293d77b75a8b49cd90a95c6f597e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac5642552a176a6f60ea143cd27ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4efa3331c0b265d752f3c1b9e6da3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5495683cf7be65460cec3056a89d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe56d08a73bbce4b05329413a410c93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e2db1ee8f9659ed064dd02d7dbc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83be3cd9a6d340b498b45f850b015d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b5435e68fa9e19f1a9923ad5482b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80032bde0da1e39c82d6315a740401e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3915ca7585dc8f352b36fc01840a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b879aa8d5b7429517d14df899a83fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c38149f09438be15b51eaeb62159a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95370a8669e596d03d8b93c523bc701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7f9cfcd2dcf765174646e6d28275353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1db8ee70ec4d8f7aa22b2ae41f73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983432b5e460ba965e132e6ea633c79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce275effb5c37ce97fb272da8f1e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13c69d6109af99fa0e49487edd80b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6de0c3a699aa96032a675cfa2c430358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af933bbe5ccbbedc2578e05202622f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e9885e1722ac43e081b9a6a95002360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc00f106d07e91e009edc5016dd45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412cb9aab7546a661d1c09578beaefd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c911338bf59f29d74e55a7674a65f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d1cca9392ae337048d1ffc5aad34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f23f035b62222475140adc9cefa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf75ef2fa6a9680dcf90c06a9084f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d638f79e7f22a2363896900fb130367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e7b50fe2c5c4f1b857f3cb238227368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850754f1564466e5397b06b1b6a4e24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e211d94558c3384250b714cbf65f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49b60fb98a7c9cf47cd2d9b3db41e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f81f16262f11faa9ed2e6ee0fec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8006778331dc23eaf51e476b6627f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad228183e7e87d6df1357409c1c415d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9262b9014653774e5da31a7d74d83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bec816c9d82906596bcb5ae82efc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47758bef540850752f98afcb6128f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb9b035f469a16031586608a27b33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928bf9c07e22214c173ac6586326d62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a83df4cc39f380ec9876b641fe8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43eb9b1b82691b88aa8316e8d88feb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62394b13a6d5555b1d86d0352ddd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a7534b12103293855c2dc8c80a6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38acdcee84b943484872b2fa6461b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101f5505b4a89fc9318592f258959d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9cd371a8294daff672567f7808c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579bcace8327fa8b6334f407675b07b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa41d723a5961a8f1b8934897276c57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e34120c673f279938b178ddc167fa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df09b3c6cf5a6a84d4e61f3753af2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aed2deea8b666b2dc94ecc2aeb455391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84749636bdbd14deeebd66c3cebd71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54fa61124303c103e6abf536cb8432393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16272d94651f2ba6db9c82b25d4ade78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9ede26b345b08c1513d6b3261bf07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9367172562b25a2fd2573b9559230396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b67fe59f8a532957642669b914128e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221cbbe8128ae4aacb6abfa8d49e4e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bc05842130af5c88bc21b9e1b79c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eefab8f9d8b93d2e4038e4fd1f9953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a746205ef4dbe1908ecec2f8dee21d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948bd5d79dead86ae9e84d75cebffc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548750224ee49a2f4e464a42af90a73e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84715fda17f1f7c25164a0fc1d774259404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20143016666ee1a104c90c43b6d2d46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c12ab2e04c6d4620ab861b3342ee5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79271ac86448f178905f0e66e2ab8a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c427c6090bee3e8be7c41aabf596328408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a90a6d68758e4ea043fdcb4235aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af3ad951c1786905fbe90a3fd5369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38909125a6b5657df190b9930490f1f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0836883978a330f336fb2f321de8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9075d30486b0111dfa424b0f7a14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39e8b7c5e7ded794208a2ae31626e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9bab084253e18cf8f487bf4ae584f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4ef83c2fc05d957019ce6720bff0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6356c53e5000f4a27f9fee8e66f745417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f7eebf8b5c5cc7425faba2a3e6a55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37316be43a6a524f78ae8c76f680af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250bcd4798c33fdac7f983000a584c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cbdb1a3cf36725b99c1f868a3df4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0afad76685f146a1a1971cf3513077422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7e4775a6a3845b7312514c8905c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b86e72fee09a82b178d0f9ca5ce5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e77c6367d817329687adb29bd924d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c8cb8539dd438eeeab355c913f1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82699f185db28310e658b7cef99ec0fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe2bf52c0b3c350a4e93f6a5399b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a0454dc64fa38305d504959b2f25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80b91ab176f1a105f1f017a612e61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302b46b45896826a56c01075102f47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f90c1f225c140959486539d62f89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cefb343641073303df193aea3b1bf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d015188ea46b48e77c58ab8a0c90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcbd4806e4344ab0d7e8eea3bb4f5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5db287df4bf0dfde9537ef2e66a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6972cfd9cfa182cd90bbfc803f8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff232d3b385d2004bb99e98923b57e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc2924293bb97de20925181a7261e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca414268068a00619816854321f1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea5722363c141ab83e6bfb320dab9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f9636e8316bc7fca21f84b00dccf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f80c7ec873e547af13b811c764e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abb4023687b8e79a26d50ac4929c83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2818878968ab7d275ef74a8015f8beb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38e905b65d2554efe49b94f215e52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe9e89289ce57357a55b1361f9343447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08939de99c0647aa76222a1493bd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb74b7692d7d9f69baa52ab983077f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c35c571ebd1c5cef3021f48cf2ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47699e9dec3c2f5ad33547c5b0a7241451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa0e3b95c1243b6e30a75792f7715c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015019d6755a19458eb2497a88c2d23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9fd1fcfca90a81b8f897f59eb7cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca650e58e911072cbff925cb8daa47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3ed9a43f5ef90327b82e9e2379203456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c58ffd58316ef905856e7751f76e23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d10418a0d01fd32d02aad9dd63b93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321609dfd0061bcfc5b6cc782489c7f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d9bad28fad11b3f15edfda9a3453460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba10f021f450eaa90e6a226fb5edb4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f5e12f002251075ac223918dba44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dacdb50e986974e92bbd3f341b488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cfa4f47faa3d5afe0435a195c9e63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba0f250f09d8936afd4063c594501465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f921399063f5144a342b0305e5eaf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81191e2d82c05cbf475c0ac95e98e93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335939852eebb3ba38b2f8344d73b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4be288d9c5336f6c0156bc5b5853d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c694b2ad1733a2c6555caaa88c275470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006cb0045a719718c66c21ca86efa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8847dca11a642c09abc30d886db8edc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a2c03e1467bc182bafe253f3f532473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8320a1c9835522835d02e717e4e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311242dbc8891c5b2163d1de10e32c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d85ab83f7e61107021c5b9615cfee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbeeadf017b1678fc7e99729fb6e75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa84261ea5a432799d951867a9e1bce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb73173b381f92180062be3bde8685479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc913355e59232e3769acc8b21a825480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468fc375cd5906b29037c9a80cfe2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df2d837b01b1c76f2577e705779c2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ca1f68b6e8b97fecfecbb5840b4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b041dba2b66548bee7c6deac816ed17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adfc778b7618c0533a2c076e538320485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110aa4a3ffee4136092f7daf67259b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f525415aac02fbf9c4c61ef2b482487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f428ca1c891f4507e4bff2da245f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074f9f3ffc05a0af02dce7c472a729489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dbfb02a32ce2c283dea50440086c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7107d4da03e524c8c7620e7d5b3807491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab88a42bb1c05283f2bbb15e2a2cf4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12872dd58dc931c7d1856419d1ff48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649e148c0246375955e738d39abb45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b543d0c55d9c7e8e605af5bda6614e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d7548c5bb9569f4dbb20a8de40a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce4e101998a8116aa5d67c14939116497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3d4908a65c11bb393cb0350352609498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016780ccb0a22d60a6f7eb6e548f623499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119643da060785c08fc921913b3eaff8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b45d9fac7dc1f247fe86a967cbc81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5f77894bf2693fdd357576fd879a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b9e8c8998d28c7a4778f57066316503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b211817e66b236623441a2ac2a6d3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eaf89919ff78bd95f27a8568d60cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e0ed93729d2cd7bc1ff0377a525b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5588db3ad1dac8736954cf72c27bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe0116f4baf82697ce370c92c1133508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f7b14b2c8da0ed00160f87dab12d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a5768e967753ed9335481539d609510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3cb04157c38ac3344332a48fb9d7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57b68ebee2a40af197867b449a5d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5061a6389d3679708ebf0e745c092513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef56670dc390738f119483030da60e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815957f0260dd35a34aca989a2c000515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b151c90e525b14822a3ec009d3063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6027b509173eb58bffc45bc399e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc22191a6afd359630fab1792c4b75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d6df83c03b9f107ae4b657d82aa88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6489b0a8e70a046b730dc671581a83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee232ad07217e48cc906b9d6de8557a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e38ac1c0c562565556ff8d0ca476a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a54a67a9afd1af2d47c3feeb8b68d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf624099934d08a7df935fd8c5782f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42cfde840c34062448342a8dad18f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f42bf30d4331a70972a50fc5e3da6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda77b3f142342ebdb813a8134a5185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70ab39e39ff139058e4b887a34bcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe5a32f032ea961bf6d7a8baf68de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7eb2cdb899dd305e74d09dcea13f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81296bb5f536262a9683e1d911da332531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7c0da14d074032232213fec7fdb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476e6f59b7ace209b0cbd241eebcbd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdefc1798882841cbcfc8d36a71eba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092841cfeee35af84e39857a5c9fad1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805c1c6ced3dd974ac80406d3fe217536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b12d05c33260bb1448a77211714f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0644bfb12fbce5152ed1163cb83e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe46c1df8f82f7facd337179fcdea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79322a4dcbded436bfab39b389ade8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5d88a968d62d2806efb97803e297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd461e14d73d73f96ed66de0d59e4dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13cdcdb3c0fdf6f9027cbeafbe0bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04f77a928d28ac6a7de4de95d35fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b92cf78ffb23560cfdd7e41a403ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c702b99f703e0abe23d90f06d29df8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d644a85ab193d45d15514f77842d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228968a001786236e125cd61ae4350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48431c693adbf5a1719cd290474f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859fbb3b2fb16fdb374e71a8c37281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d16704df8bd6a08601658512a22a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e0d4df42911791ee46ac6aa73935552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75431f203f3a22f4fcb61b36508e9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8d3fc93571fa1bc2a5dae04cb0fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b78b7ffef49e826da0e439bf84bbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47adf778aaacfd1f149f051e6fdc969556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475623c98d84b55b1b953be80c12e79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2845a72eaddeadf07674a0c6129278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819bdbf0523deececc9a47756e704c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab50522b097e87dbbe1b8b8239b0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad8119a1f8a485746a480aa4b591f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0db9bcb8661bfd6f65aa34b942c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0327222218bc5e4df88f1ec043cc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88924768d80d8683aa0b312ea818a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ca1041ba200a70324bc06a4e9cb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0fdf18f0b8260181947a342b0021e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93ead878cc4fead051daddd1a6e48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5f2bbe8d0ecc70361c9919cca0a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001664fd5402c13b61a746c957744176569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ca042e3f018119858daac1a9068f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5f76a22b004c27e67c46b35c1eb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bf855a1db7b6351cde099445a988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da44a2fd4c48b6f2e3e83a2336ee8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1399760e54e550b51bc5c08cb4b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f2729be5c1346039ceacd5b00498575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0caa07e56af280d7e1ce8ddee85668576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc465ab71d104c52d9282db172d85231577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef72c8d1fcd34092014d0e73d8e640578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bae23e05f876f04f179620ed1b53f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f8d0ff11d1beba4a0fdaf49cc89b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a8ae82bd74111e1fc2dd8f9e0686581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b20315fa7d16b82f8646042a3735f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513978034ee28398aa3fe9f3a8b87ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738f416f4ee3999359f504d043b3e93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8953d7b05967529f7b15c68f59c0b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37ce58a82db4628670dbee20b94b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042e3fd7d2e5a6de6cf62c3746bc78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c666bb6052ca332352eb17e088b10f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8952b3fc92c2bec728b37042bf2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928821bb021c1baaa499fd927445ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1390740ccb5da03a61fcdddfa7fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98cef74bb048ece47214fe9aace4e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e01f131d4099ed0ed55a9d7245c0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b25fe03ec790bf6691238f0fdcd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082e8781954260002318744819dc35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7779ebe89fe2bfb758e1822e51d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4216e074275ec68d5322eb0b096e63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a06c8eb0ded68b8c16161bad752c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368248dfe6548f8b6e15733798fbdd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226fec5a75ff3fbc80d946feb213d2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0e442f2b8c717a2e354a58169134e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90bc5e13e510b3588969a99563155e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4fa6455b0425e7536766dbca46ce1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faf0d0e24f6138a575737e2e69cee8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3a4442d97650b7bb6d10e804209d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e71af4a11006e28e52d32975c31d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ee0e8a2ae158787430ada4006df7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7ee37480e73ad1149b577aadf355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a993356158f580ff67cf6cd2452f4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f9b2a5b23b9f7655a36ba0faae18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65694f52873c03af84420e551a715bf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0a72bb2360e628199fb3c240c9db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89730b5b15fb058bddd603ce24242613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a86deaf18d818898b747fafde1c64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73dd963fcc87cee106c1d0fd886d5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e5033e3aee0fd8364b8f149819c1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc7708595dde43d16df26a47718a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9db1c2a6077cf746568cfb16f289618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d656d6d1d10b04d30f496038e05f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed88e79488a25efe9fdd99e0419d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b306f24f9c25ab6feb63b7d82790621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a264bb3c6322ac8bd089116ddc33e1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78da0f61777e94e250b3ef81b23da4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e79a59ccc7e6bbb4a14900c19211624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f316bfa61edd8dcf86a6579c46c11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e899ddd9df8d9e57556b905b7243ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783642efb049c6f16b8dcd4f2bf20ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680542b0ff747828a887f9d15dfcfad0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1eb002fd74f35e1c321622563394629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf247c2cf4b896134c718e9370d43552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bfe7c8c61af776bebd64247ba337d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72595c57b70e134f4741dcdc6de24ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8568c44c0dff92e90d9eb5f091ea0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388f5cdf88467aba9f6e691b1bc1f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cea3f7fa61f18090bfb8f4c5c4892635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda0309a7aec67dcd5ab173e775217636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eccf9c0f17c634aaebc70c8762315637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1dccda63230f7e0e77d6925291fa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b22e0aedbcf1d687c57b8d9f931e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc1bfee0821379db84067bec33d9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f39dd731c91f00047db1d73e222ca0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52256c8788b31277d026c8b8bd4464f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514aeda4fc848cebdddeed0be71ec2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc649c9d68586039d91de3f18d5492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a46e86ce051f1a9bede485d7139d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d502e1ca0d8af28fb2b53b88972c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7520a8fc0a2d83ef64ff0083f502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb59d4a7fd1cd9696493e0239c2441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5f9ece6dab5485549c4f90e4396a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f400cbcfe7e55ac31851e386222765650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234436573d61f2ca583086b69387dc0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075451eda2a54f2d33c2c3094b83b6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c4041a2d9d2f9859d23a581cf86b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c724442cb69c0d3ac50429175dbf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9762d6ecf6c8b17480b790ac0ffc0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3fc82091433ef35054786eda07b41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03bdf4195e6a8c8e6b11894307458c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977635c6d3c7082b96f2129ad0baefe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5ec9fb924c5103e84b9aa728e3e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff74c5148d9b0d2bfa3c38a957c4b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918af818bd98461b0fd6706112d74c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e79949e38f7d09399c0a57e9cc67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc07dfb0bc518452dbf4b430e338ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbf66694a9a5935cf7d813a1cdbec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17cba5e167245896e968ccba40531c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced064de2904fe7d8df3dada5e5b950b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f8125f0dcafc748944708139c07c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e6167cbdc3c79407680872162b5a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f5a4ea32b8cd8dc0b8a36e5a4c313669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515d1b7f07ee2f8a484cac6b7d9722670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989665cf3d0e265e85913f694a775f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7af54b37e987fb88d6e32b979cd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2623e2f8acf556295cbce5485a2e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f29495f15868780ac90ec36ee23c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e12c9fc16a5e130e649ff78816e11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcb40693388fa03c03fd56db1425d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ce818c9d93549864a76cc78fe777677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814ca926f8282275916f142b7d6e13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f03ac6ad7e43c32220d51bd8c0ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eecd9af13de2672761396aee9e1b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6e2f7ed5f9a2a3e1148d4086f51c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568da843d219ff57bc539a0beaaff0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188cc8677c4f51b41518d3f72672b7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaf12015cf6d7ce152cfd16d521345684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11dbc0ca79fe2c14d99fd60da4067685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eed0fc442fb0635a79f89b82c544a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223b400d7fef03d51691ce939c260e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee8e16cce3e40aeb4b5fe2d2c67a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c738d339e153537bded356dee0eb4d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31568a1b594b2c41704466155452e9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e835f006b2e20c7c06b928617134691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc2e113a5fc377682e7c11b70c613692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7cb0ad923402d01305381f0f917e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4fd9da080b0697977c389b90925d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f05453c5b9b83bf871247e11c9f2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42eaf2a7e5e4c0e73cd128e8f13e02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f27691a48a2c05651b7607f0737c6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7152730cd1b5c83727e040f7117a40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a7de4720346ecb1e141ed820b8ed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdaaa08eefda47ed76838e4395690700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4661658ddb2f6fa6c0a1fe292359c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51491f7d02d746c4af5006fba49fc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c696ba65162d547bd9120fef1e6643a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811622ab08666e5f8e24cb5ba7e003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec5a644f02e942ad18138b27ac00e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66f114908084e73c0e393969467ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29341d3b324e0ece5a3365d3b3788707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658242a6e807406f6e2e2ca36ba3b096708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf1bb953e830cd2a1fa02ca3ac358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bb04cb1e91e7d4115a41aab5e837710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c95dfac0105a87507de0dc439e029b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe013cc569144528899836b782e4c6b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490baaa211cbee421ec5375b0570dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b5c30dd51fbbf065c26b72c91a39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46658473c2256bac4728f8eda2517715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408d572c0de9198cc0889af4000140f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab476617942281919c201dcd6939f49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3902326b2562e522bfed383a73746f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925418030c81283811f346dc37a82454719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e3611d13d2d27f3005ed6daeebb54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ff937f4f64bc5e60f7ec86cda9dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c548175bd11eefb815911e28ad086a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d706c2bf359b3badf08bc4e797c61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e5b429aa1cbb22615afeddfc6841724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47b1f9fb88823b5b167197fce0444725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8fb72036ac23e46ebbe859d5e841d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31792ba0ba231df2824bf06639949b33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0c69c59bffd13974345abf118b7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806f2a2cacdcff3686887ab20878fb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce753ec7f1f638ef0f5907d949853730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9efe3c1e7ce458063eb875a4c0249731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f36622234764fddc42f06eb1298541732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ca89b74ecaa7eb7c933eed2829cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624978bcf0b8b243eed027b8ed5243734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9049494dbb0fb7d6da9a9255361c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751440262ca57d769a891c03e6ad988736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b716d13806560e3e6ab4af76e488f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda726cbc1e60f0468bc7e49a8b01da4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66732b16fb66b84da1366f3eda3f56a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbab206400cb10ada705ac3d780f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296af12216f32132cdc11fbd62034d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e17c1152a95eb269685c7cbf2e816742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3980ab6136cb396e76318bf52a6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35711c177f96a61cd73e32dd6111380744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dbd17777daf1e938f5ed9aaee1b28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329636388f7d3a6ab84566d3b620e32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f17799267b18c1cd8912160065014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cb9388c984ce1fae08528b05a934748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4fa947c5a6f6b2fdc0a3bf04ef80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d908b295b78fc105b6cd1add25c384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1e04d23dcf8ca2c55d2dd110dc9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66269b8ba104755a862deb3641772752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf03125a450673a4eb5df309bd9115753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff75b198041704d40dceb0f427d79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be1430fc40e3e1c6950e936c77bf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d16616fe3e1ffe1417a6774c2ff55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8833a6bb6a73881c6a04ec36dc97c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa32d30e6a55eafacf9266f0db374ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04f0729acfa341045eb85b9733e649759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434f9aa4d5d6ec3322aeeef3a7f6fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f2a8f13726548469f9ac1ce06b917761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826547b0d97137bdd9bf167ba8213c04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572822c083a9dd899fe3dd5857b4c52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215166bb38069bae22dfa5b63fe9d7d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16ef44be2a004f9e69537905ec20e7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369f8e473d9b6a9c08a280378c5c75766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a285be8daa93424d8d77a73801c6a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>