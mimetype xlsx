--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d9c78cdfd37c855f8429cf4a0088f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb54b810ec77f630ed019a925b20572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c2473a2a1ca5a2bb617c8280393213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c77f66fa7c34b4e1f994756d2e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7d631b3e70a7d209aec742425b0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbc8bf1cd791d30632a4bf61c9f2226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5850cb44f8a861bf988202a03a0b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0a6c8ea41fa23fc1afc32ca8f67e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d13abd643549804772a065a4fa089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48e6260375c65ee39ab663234e27b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239df3f772014f9b1d31dbae23fd92411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0a1f8bded8dfb8502fdb98a4838c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677f60f73cc50c5e84045e6a79b3fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95c52cea3899f1b34aeee06d7283414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3566e355cd25bb36da26c1c92c4c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a1d2a959389b57833e518cfde0bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5866677855d42d14d87e046f5d3f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb112025f1dfcedbab1f91a3c76af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9434abfdcb2d690b9b786133fc78119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94753324bfb4b76b110bc05c6e6db820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69eee7ba0f1285a69f1bd0eb36e2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c77e25aa41daf0f996ee14b3391c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a4c281117f7f6c3899c26887cc3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f80f22f3f66cf5ba23dc8aaa5edd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471851387bbb01869c7231c6250f4a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a95e459a0a52836113cd98ef98d3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898946e263dea4903a5a84853be02f4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657db89c4e70ae1b614851e3a9d01928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34be7c096680af04074c0081e43a2e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d52a14a40a521d740f7fb292ac06130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac2960568535317f3670a4f61ca81f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e42d4705ed2aace0ae7843d390ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7d5a3ede971b267059294c7d9751e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7f06a8e940db34662de4e1d5d40234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27015f10af6b19a2c47f3015a1d704835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c41ddd58f443ebd7200666a2f213036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab01013d1ba9047e1536d6b6e809b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d35d28e487ccdfef8db35328922838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afded1d47c110a30ad4776cfac8f9f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c85e3b81038bc2efee1fd166395f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb4e6d311887e049a36a0562178ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1247e22a75ac06940f8e6a1639bf1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0978169c66c63ce8239edcaa6b956b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b26772a96c89b1792682fabef49244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25534437f96352ace5ed3ea5391d34845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bc29e46c8c055b1e54e2728549f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbbed7500ae308e25decd029cde8ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f332f06ae2f95a06e6fdad02b77748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cdab27eeb17ad26169bff72b520c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58540d2573873633fd80706d5de63050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc58444239c960dbaa1fc3dca528d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605cc57aeb9488a2afbab3ed618b4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990412d89c81f44699a8756a0a61ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b03fc3ffc0859e65fa86af7be66fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbe53ce29d2523dad1af75327154e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b835092b6dba502979425273736d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc767592d4549ce35d396f77a826cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67097f9b70c0729a2b15e73de03205558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ac00daeaacab384776dec82408aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e38300a4993e4385be998db4bf3f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af343961ed534d80a7e38f811319961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105acfae29a30f51a47cd99f4af5bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6702973b63e854131048df8966f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd9c45926b0e31e76c0eb52e8a00264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe567bbd050e02ffa05386b722a2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f555b70627851f1cf1448b8a419266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcd2735377897ff0f39c721f836b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6ed70b250ec504d50a06837a727868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0c7b34a9186240259dc70571bbf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f4b47232f7a84d4b71a264c3a86370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ee28ecf330a33b6dd61a81a90734f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090630cb673257e6d9947b4b652c1de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891723fe901aa6e48549c36494385e2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2ce8e60bf29785e4c28d2e6e891f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6c90595e5d7b7ba2758c25f1475e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735512fb293de89fc228aeaa7e4d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaafcc29126eac11673d2b889fac15f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c861b91f6c7ffeb269f045ff85391778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2001b91e6a087ad756cb8e352ebcb8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f07c4c9deab8959f0556d6685da2f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803bb49df290969aed940cbba3c6abe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662690ef41c47a9ee42835b46eea916a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712992364df22bbb4d64dfcf09f7ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdccfc660af80c253562130bc6be9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2ea6e75ad831fcfd59c3749d56af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701efef9f3e3db681cf9f3ecf8f9cfd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453eb532dfcd45c37c3ccedaf5774387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315bd459492b29cb00eefe43cc9f62188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408647bd0bd272d8d4adb0f699da7c5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d801ecfd757ae9249ace7ffed287990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02bd29cfa2f19e94b170e2280058291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68038bde52ad5bc48132db72bbdaed9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536f435a5750ebdd7441c90e59baed893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bce3ec78fc2797dfb9d884f66dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4afa577e441d18dc5c554fc44884d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1827f12acf2cabc9d810b71e4604c2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d885a4bc8d7f48f4e3734a44b57b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304873927099bc67387fb65287cc27198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561bf7cf069098942e3f28297d8c24699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560164f5bad8742e8e32a636ce8f27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157169470aaf64f2ffbb3183441dfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc1e74d1248ffd7f450f7746ae9b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f674f9a8753711cf397f3fb5230fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122476ae06fff0f71d491db7dc6f61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee4a2d4db08609f3a69c0c7c8b526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956b46d2c42cc7427242f131bbaa13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d05308edeb1f5a95a05732ac84083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e7ab8f0e4287144bb03e202a734c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c8a88fefd9d92c0a8489019b07e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff344c39755ce30d6e977c1a94d64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567f3078d33f4cedb92160346781a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0f9762c9aaf3dfc515ba4a128dc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1a03a0a0cef2d40aa7bcb7138c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a842d5e84c133819d12a1798eb1e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b029fbd8e9fc70b64cae5807048168115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6e1bd96183a08560a93305ed8d18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e6da493b44a6e72c25f238c11cfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8b75bb50aa15393f79cb3731b27d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cc183082b60914089b79fe4cb16b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c909a9552ef6e736544b5543568f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec9092fe3f2be72d4beae66c64c18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5656c2a01ad9a1f5adfad655ea05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ce7df2a89f4b06a9e19338a13c6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7290996c2ff70058122495208f151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c592e929a9d1499aa30e0aec3dff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a3e96c066588ba0705b1d8edef39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725a67744932cbf9bd591d2fe4f99b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80a12fd2ef02d2abcac0d8e211cf4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bfd324c6e17a6d23a6b8013663e1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7227305a6445f16448af9c3ca419b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d11b74dfb74ac34fd0f766cb6aa9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae8463f89110cc8ac42e9323841990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c565c05af1f2d67ef8e127f61ad207133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4a4e2d6664e42d12f21fd3914dd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01dd40e884f212975abdeeb23317ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b481ee5f7bb5b842f596296f87bbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decf29f3f0d7e1725b7878a236a6cc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e7e40a4c69a5cf003d698e6518866138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2a6793b97dfc893fbe1f877ab7e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4d421e4c4929144d9ebd45a041e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5fa9c9332ed252fdc193cf45eda69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6e8c78a0c0c7f6a93d88cd00b562a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af77c3b18a406442d094c52fecdb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db3688cdcce241a4bc6aef597a03b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102f25b6bfea07359dfd099bc8eb82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74024884d20fdf61e4ff2d025264f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e87942a95b2eb005b78827d923c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187d7e435a434743c6048eb0b717f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b77711bad8de3f52ca5e5afba07d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4273a0050a9c673e4f76d0da72df9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b10240575e2b937ecb1ed01e78ed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faaa5a4cdd0475d407f4cad0893770152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee4ecf1633efa3329e21805c40b2af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21aad157860c072ad93e2d9db90db6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc2792c42be51da84799f6a6a52ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12580b8d4bd10c34c674edd14dbae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c92d3e058fcde2bf11e5f02e43f2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8d10b3102ee68d504450a63a9b05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cdaf2c76a14972f152c049da01202159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d121dccc2bf6803e0401ca3b80ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2759afaf62f401f504fe834764ba5a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3587d6554d6b1dc495b739392f08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc451a50993237cf30e303c5f68f450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d6c97f18155fb90b8148453a6ac3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982b6a5251278082efdfe0d04a881c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b61841fbbf8a0ecd9aa68f41ed53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c2d1c41c34bdf52fb42f1ffaa1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293acc04f9dcf1e72a25e1fadaf2b8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718577874ac70b9961e2a93ccec74819169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9b2ac6190b7b1bf437d2415822d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac11cfaeeade617a9a3208c2757e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2447badddb0948b7d1a42d7b492ff89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b8cf00f46804c29cf7d8454bc9f94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594df09f3c9454c0fc520481e7d770a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30494ec67850db6afaab9ca80871ed9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869bc66446146ad013d30210f5131b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bb7dc9c70d9e19831b5d554da8fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9dcf91a7aeb4b15321afd486dae14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ece768f680fa73394c59808a2401d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d516254cd0e45bb193be64a6deef1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbf8b655c2ce39168c4f32be8290e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce85e35c744d79d950ff6b128348b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba1075d5515f283b76608668e713d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a0ae4a0719e1e163342117ee8bb26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1c6cf7961acaa2197ae8d44503d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765c3416f26c081e29e318a2adf7cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754456f301f924b0a3bbfc11b26e585187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6855444e3b958225fb2ae5db9213f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e5b0f2b7bb97cc8368eeae201659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7d9f7aa4a81705ce3999fa29d9ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0242fb9e1e301b75396b3e2a47216191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ce78c39433675061d2ea3fc31f0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dff5f3c65edf00fff60ebd75493af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e927599f2acf21bf1e43b782de2af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fccde9f6490fcc258a5879b1312e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5d424dac2af39cfeff84f2a3cf30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf65ee3fe599b754083e488b3e30d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79dbc2e73ec92328ba3991e38b038198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83df2e138ad58d4fa32d2aeba7e9fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d8d2be5b8f81e081405923a95493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79395852d2ca6f87ff95d2155780a123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f9e31e013790203b044ac0d8e392202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d75b07208777fc252b05c504462c30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75e0ace8b47fa37b990cdf0427f1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c023867000e65010dc69580ea2e997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d95ac1ac963ab47cd0610f3895e87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701986e29eea81654b5af5d4fce392207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44df5a6f99fda72d98c2559b089f1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d0391392ad333aa44b68509220cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46d309e90963668c5519b4e9d4691210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892416c4bde1e753c767952c228a85d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432688225af6b3c9935685a3e72baab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a373d1e0ad28c3da1fdc58af7dcf3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a491088fd4e813efd6626c31163b72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa125d259fa0022fd31fabb75440c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b42a17ecc1d168e012e80d36df11a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9bc73ea81b8a2575275075a0df1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d4b94a12e11e03a6696d763de5f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522c32d158d734c68a377198c572a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99722904ff60de3ebdba7617dab23f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258f388d14bcac7750f751935944ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df7fa7df6922e7df0bd0d2595f9a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d66da4c3521bd3787e1cc3799c3ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c157f8e73eb77823609eb2548d4c14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd451bf3e35117dc83617d03235d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e07abc4fc0532596a691fa5188394b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bdde6dd1097ae0ab7d12fc888c714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb675a862fff1cf90921ca5bba6cfb3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb428f85d0aaa9cc84e5f4aa6cf7381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a246194fa6cf6ce0df2b93837189cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bdbd1a2274f1ec1a539de1647d7b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb480d32bcf6fab5325c784578e7fa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3942136b487a778cda19de3547fac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5fa61e6dd49e81f07bbb8e2bc7392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74bf902d6733ae70a474f5bad34e05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad7648bdb965d69bacd829cba2149236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19ddfcc292561b3611b58cfdd66c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4ef27db191a56a55c6fd4b65fb69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21993a1bbb3cff5d7823338d15ffd8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d74e5729a39b91654d452ea51234240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b25c4df7e5431d3a82cb14c3c4aba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a72e31f672788609f32893b9bbd108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2deacec8b535cffd9613617301241243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43b5ce08056999c6fa03568e584e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d7ee8e3f9a5e01b417778b9a9924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0379d74215fdaae25ecc5b6bbeeca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72029dae56a997648425b5f042dec4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b67049da791ebc8dd529a000779a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66f39cf43aaa24dacdd11c0fee7ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a70a69147ca4b27180ce2d0828c2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba3adefb742a4520bc569b2678bf38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a874ce693dd9b19b32f166de7394d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e426b98a1fee810ae145596c8e19f4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57bb89c048feaf8cf60b3aec1c5309254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407914b291f9f0fa61b4e573e0cbd757255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c5762cd008c4660c4c3ffcb4c0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e512b85d95134d60d4d98133a82863257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387dd6bd64fc644433e9c7b8485d361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689d85d001becfbe460cc60048c77c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82851bd6462f726cd6838ee7b2f178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a691e3fc8c7b4e2864b0ce324dd8911261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b89e033c28e73fbf7dfbcb4269fb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98edd6f5abccd41532a21179a7f206f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b5861a8955747720cdcd659ef527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac706c3806c9d8ef888a89d6ce35d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746dbb2d6ae58e90ff5b062f6d6a31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89827b2a361525ee1c64e02702292267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884098d1f34cd00e87d02edb41ca32d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61dda9f6988031ac3a3f79712dcc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967d880edf8de7dec5efdab2270cd5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e00c3bf63b735e08964d0c9fc2f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc263037d9eba335b73d6c6b0884d90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55ece1dc731dfc62b50078771a45a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89dd2ca6aa2f58787f795eb21c110d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dbbb260a7e44f287b008644e644e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c24ab2aa0ed73ad4e6b1133cd29f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ec7493b916a12973c1f30c7ec6af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03970107879ea00362e9252e5dbb9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771217989fc955d7c26b48830e3517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e2eb7c9f7119d67c80f337f524ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b2e9375fffb5ddc6f77e4c227a80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223060722d07d9f7548f6adc300a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b1c601dbff11e00347a421c77b89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86be9cf4f2081149b1be14d5347169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df33cab72d65d8fe291f1c98ada81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2fd22d8d56ce0ec5b2d7e2372f20b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f33d098f53300e50b723a0a3181169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57d14b27f39a42166ddc842c0b572b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022b6b3fe62d09530ff50eecfc18dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb06683d5c666d698229b119631b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140523bce55ff2fc3ad607c899924dc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b57123476ce55a941bc251ef9f70ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d6cce3a1da663bf9942dbdc737cc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080ee9c93ee7c844f1647a57b682da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034487d3f25fd9bcd695424a16b8a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c941ea28132096ce5ad8b047c14e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bf1114ea9ca2af3c2e8d9c725a7b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc954dbdad618135de707850fb9d1d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512155db563d1085a53f2aae386d3920299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c74e37713147fd032a98cd8b45dd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5770a07a168ca919007d0fac908a78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5453c5c0ed42f7e085192ba0b915b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46bbcd1a85081368ccaeaf4c9c542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774696265ca618590c854eaff053afa0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f1db00baa777738b0bedd2e636b40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ef7c9f630e5036c9ceba6d9737430306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372862b5f1e66e0dfe25254ef68169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e189d75b0774ec4d08efc2e1e55e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2ef6ae126f14190417d62f6469ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc01433ffc4bbf148de320a8a2c970310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9e09890090d48e51bedd6ca759608311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f0cd1a9cba2c78206851d49370f13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f365fb14a398e01ac5d8254208389e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b39c913fb5b3a8f4f13676163fc63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e768ac04439f561199315583f25bcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd541b2bd2c74c562956faff7578005316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd850bd6d9e22d8831b5bc79335a5ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922160578c04d47944f8e8143e8efc03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717a0b52dc23acddd971fa0b514cbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff867fd31443ca22a838fd7313086c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9d862357e5ae90d0eddf7e11c6c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303bd67e90c1e831755211f721b319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e61e027cbb0f313ce7aad461d15a9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb62642ad41388d89dfde4e315e29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe34b63e325da3c5b026e8c69ea8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347c6ff18bfe0bab9f2f436d9a170f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d1215d96bf688e4793f98578c4c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b51adb8737e4c3d26071e3ed8cf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572bdef3273827506da162d9f3d1062329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527be45f0d34610f027a8acb8ddc2e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f449e3776ea78ecc16bfb401538c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3c99e3d4b78299905860f0f56c61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59440190c9d4e95e1eb4e67d7d3f3ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58d87cb031d94ad95a3b2f7539ff6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e10dadc092471b657cab85263ec5b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20140ecd64a37c561e7d88aed45e55d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34807e238bb31d025050f1aa8d8b15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46910f17d58fc50ade555124c2c814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752df8323844efc095ae8c228815183339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93306e7c0580f08554dfc9a2185aa2d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d12ae58c336f7d7480d6ac996afb86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c84fe35baa0cac8bf6438cc7731e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69979d2a7800f6e5131a6cb7a3c66a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540dedd12970fd1aae69c3932a95acb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1767a569d2c566d04f38a5c4e7557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb44a979b42e31b1300ed776b1e984346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db42d9829e61b190ca59bdd5df9e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5bfead16b010f4410c71bca44916b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76669df1b8217048018eaf6904900349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61144939dcda7f9d025199e388ecd534350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3b346a055e7c6824d40c7cb8c094351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a444a18107dbbfd1de604b9cdc16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd56c0575aa308dc7b5b910bedcc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c02d5154acc07e511fdf41b22c3e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a7df522d4998fe4a9588bf7db6723355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c6dfde8991c0334510d9d7b8b4cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052421c798345e66a53a457178f785357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c711b3fe2e6af458bd1eb2dbbcb5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257801587bf1da8142f29046136d16b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab5ae910036aff374682ca0e289fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb207b6885cbd4f02ea9efc2f72a312361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b081e8cd69649308e41eeefb1616362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051dc388348376fbf345bdd25483fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb3f31c56ac777c08a83107040723364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f166140e485c647f683b8eb60b17a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a96dd850472b8a31a774f335ed3cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753a98878902127e077f3ef354eeaaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827986d5663df20208e7ac2ff59bc8eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9af4159594755a6f38b6077439fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8bbbccdb78574a65db7511dd9d52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe454960baff0566bc9207d142a08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ece9e802ea5e47f4cebd84fe2e54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d7c19b274df4b991f8d739208a01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733c706a633a08c2981b73b6091813374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e184ad064529fae62d295f72023b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da879c75ea36755d9c30cec35c4508c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867557d1bbf79ec6a31e4a0997f18cc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed939cded3206889a222f1d8327949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3dfa6a7128a9114621e7e20cb3b4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdbe3504b39a7fe6e00318b1dcbd37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d947504f069cfdb1bb746037744e45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6548a73b08ccfadf137b38eb083d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd4a6039146475e95e7191a753c3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125033b6a1bd82db20e9939b020967ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684431821b461c58405984c84e58534385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6a316a426b5a23ab8e89e6fc1339386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac30d48ad0caf7c1e12a47da05058387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e55f3876f62c961325163665ca0c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af01450161320f2a85936b69a38d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da67b7e8fa600d40e49a8ea3ae5590390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e76643e61eb93123599ab703565b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8d1319cd848e25263217088c35d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d949fdf97c833b9c07d0effcee60c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4607de2e7221b5fb0db82ff2949bcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cfb666e1c1e79a5d969dff1552aa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa39274f18d6afa5c9b2f0acac8cb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd92a900ed17be60ed93208f7c7601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f7fd6f445f82aa4dda260ec5e557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069500cedae30ae79f94164f9f6b25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53f12500da3a86111f737973179ccb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78549dee068f9b3fdbde49aacf956a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eafa0c4f53dd833b2ac76714a80dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f3993d02019a6f1dedb2d9c0ce4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c3bb1817df99c0f62d58f60fa071404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff70d2cb2df7a6a8fce2e3771a365a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc01714a8757f789db683ba7cee73a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9522fcd4ce63b2aca94916591716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c18f8e3918e03808c1f7f130cfd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141406b42ab0d02bf9894f81537fd300409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d0ff33a1aa545a3dff5c70241345410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76101a2d4ea4b7ecbd40f70010fa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361740db49df44bcba010fbec37b2f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156a1b8b673afa2acd9e5e6e17479fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71ddcde55a257d0ce7b3a66a568f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1461256174fef400fc396e509fff0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a5b3e12d6d30ed8d9d733aead14cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfad5bafdb967b01187c5b94cda8fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937622f4d4a1d5b74b72679e98e7830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807f7a4cc248dd67d06802460bf22a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219b59edf3f4f8d2d9b6f99347ce69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c520de2b1e731584bdb8deac8cc2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb4fdb2f24484b8ff94ee26e2252e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cef05880a245926bd596fe40152bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437e45202c8a89f820c09284abc431424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430af482d4014bd2c54031664c0da1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822236d1acc28f4e843cb105a9dacf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724381857cc1ed1e8774a1077352ed3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8628c020bfe239f47a4ceeba3aad8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962645cbb7edf09620f53c6d1295e39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f681417e193a43f2205ad8e6bd7b2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dddd55ef82149283992aa8cdbd511431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba633e04c2364a7912309b763aa1db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f1db6f660100af82ad569fa73c86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d45c7d32192eab16ec7655e16aa53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efc8fd5b16d8106d80e61c7461276c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622a68cee1d86d1a4272ccfebf6a6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a589c9d8d731a89e19aec91c865c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4d8d9ea4f30a8b3b07d55bb57326c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a77519218428da5cbe041d79a72f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d0a0683ecfb595b3e9cb2ed8cae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7235f25a0a6055c3cbbdad57a7340f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6d2b4238afa3fdb149de2306fda77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3aa504362c7e95722a7d1276f5b1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a138035c23b88610d1adfc67bd2caf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ae24a4fd8d45478c006aecc8478c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b516e92a58110f16509ba36f80f3da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8f82baceb105a2ba1e4dd0bcdccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725837a5abc0569bc669d300568436b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d6f13b7e9a85e34b3f3e5dd96c4cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967509b093abcb035f62d5623ac70b52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e8b54c7bd84c4993cbffdc96f5de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd5fd8ddd78bf2d913fd889d45f056452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe57e52804dd7f85adeb21562937d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ea623bca8777e3172382eb612c8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7af31dee84a5c57a67c696870178c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6289b271c93903a8d73bda0095cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296094cc6478d6d84d726afa8b4f6374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4750b9682dbc36943f7fc89ca973e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80873bbff508f07f1558e053aa1862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee1d4796c5373f3f715d1301ae1e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc39c9aad11dacde79b73dd8ae8b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415f97be8fd74569cd61b6e46bd34c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f921f5a8e4f1703b6b6494cdd5e9e97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983c9577777ad95ed19ec78d8bacf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce9f8af7a64f572e60b6d50fe6460465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174719f52203b29a2c612190be5ef4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb902365e27aa2044bf2f7de17fa9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c0ca5eeb2a08e95d68c3d5091780468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f22a28dba8c6f72dc1e0348cb404a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10782c00c83ac9c424372979e6eac8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d5e60882396b2095409ecb1ad6fd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdbaa8d49f4982dfd75ff9a5d2c25c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d5de6189c6e2c07da0a53e39b5cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c4f599e50333963629c0699eecf4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71fde0db5f1ac5c4e1e5a28422eba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a8a9ad7e8d2395d765044dd0ad1a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9fb4c80d269a44abb20bda18f0727477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1301252daf250640752e1b478134b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b029b405bacae2e4da592777fc388f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f5ebd190d58e01e45bbc6965fe6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef339ef9f1196a184e8d4f3f46b1fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6878e3947984cd19a6bda319d692c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f2018ac5b9f35460c66555455f97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca9551a16e982c30c03a37b6eaf34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a41d2fb2e1f1b963883465536ff8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fecd230832e6a46d28a7ab9623ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea742c5f3b76313377e26a44c91cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b44a9dc8950840548f2528364ea5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3305cee1d11a6a4c94163ee206672489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3db79cda70bd07e8a3015e5b8dbbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99479c4c74fb64750c684bb8a6a3193491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9715419fe3e4ca3f749f0c1aa58a63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81065433d5d0f256b506c4ecd69df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004187063759f3efccbb6dbf0a55f0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726c10fb716ada1fb8cada50867d560495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42342771b949bc96a05ade849d14bfda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8aaef025e44d7b6df88794dfc8920497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38aa278a4207f0c8f4418fd0343af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918095fdfeafee224981192d97697aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e569ee3039c4be043620435bc7b90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59316d4384da970a2d6704692febd48d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12357efbbd1a9a3f117b97a7118df6fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4096306808c1740341ecacff8d64872503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e0219f29258c5a8eccc0f27281e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf754250e18f0aee2b08b4829d512505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe8dff20c065e215949a149db69ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95492d054cd8be70f074acd1dbf046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc61bd7be07693c0ba4e3ea7642262508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57e6040944d8ca3f117d66014276e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02bd81eb633e123abcaf038871616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7d0737c4cfb109cb98c56a598375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b541179403352d7a383871e863259512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7bbddaeafd604a0cc1579cf761c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493712203f1abffa70521f79c3db2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070057243f6d0ae0bc47de2cc2483e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27177b61dc08b82db1c979a6a6417f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984affb39afff7a4fe64f046aaf99e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4392f67b04a0f877230c50180baf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e9dc8ae28e485211f04928d44702519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d381f77294adf7865ca1756107b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bb542d027a27dd19314f1e6382e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727d476508c1db928b3f178b04bd62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2b01c7682aae254d8d15075a0bbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d200e40464ddd98b86d3e4b49c90f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ffe5a9ff1929f3f915575599fe79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795728700b6a02a5dad27a04d03ce1a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c8a0228fff039d29d68b7f0987b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269638340ef4c30846fbf3f3d76cd16e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c6148eb643a26cde1643e2c7bb2c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bdd126fd9dcf3ef04bb9638d042a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8f8ce937ad92d56cbccfb8766f0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f904e05348f82d3a6a2f8bbfdeb97f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d39c45b6ef02f9591d0b09cc6c5d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402eacdace4d832c2d563658ed9e12a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6a50ac2ec8a8205eb72c25358327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad59936856477b86a38025b665a8ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879a8b78b9c67875a15e8776ea7eeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48b9a9bbf9eeb3edb7b8cff98e1a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d34f6307ab1af4e6ff35d2037cbaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f37ca54c2f4bc4936b72c7b12c69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac9e6f6d98fcdf9fd1af5ea5f9d926541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf968957fe6212e64826ea12dc0999542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dca0b3f06240eee4021a6dc804d99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516328b9360a60cfcec01e322cf126b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829377dcb2a670de7bf9608f9a1eff2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697887d54ec2589caf28b1057c3698f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c9c29f45a9b527e1aefafd0b683b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c41231233bfa7538778a375c9afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d185def60d1ec73e3d28bd59de51a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798622976050f5bff72d960590de1a7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240aa41dd508d2d87ba188595275045551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789f024864fa54ee81b31ba47cc001552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044af788c8cf5c905466b21fdc3c96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827fdea1c4cb452f9f80b261a772c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721433c3ac419232185cc06775efe60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef2633d4c6bb8d13e2fa338333872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09220bcc7de27b96a10b30c5805e9cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0db0eab523cbdfffe733df90c656a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b1b3bf19c4c176ace4812e6527a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb354d10ba85f85ae4c88d5bf1f7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20636f038a6a6020de78d37bef5f744d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7bb38da3618e9054fa526183e837562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b075f501d6adea5767db28a6b2c74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635235066acab7ce96bb51dee2f8bd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224ed63c8e0de7dfd3579c35c90a7aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df077d949021fb8ee8c50bc221028e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412576bdc5d085ff56e8ec881f3d4ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada03a6f6198c3f1cf4a1908a79b83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51a567bfa4720b2e8349758acdb9ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b93bd8c72b917707e396af56953ab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a17da912dcbe0d259c54662de8f83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62b3aafb85d01bdd49153933f8fb71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f275e74ea88db9bb7b13dac36d96d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e9d110e37cfc23be44bdaeb72e77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc82d796bd3712423eb794f57f6d117575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637919bc55c09c23677c5235b7c7b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842eaff7b87d3597d9d5b717d428465577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6057006c0cdb8820952b0a659073f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8c987107f59a5830de0b8607ff3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcac9ba2b28f32c443356945040f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1703758d0dcf0c2add9b1d82cdd5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1782dc8b79a9dd38f02d2e78fda22f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad2b55c9589e20c8e286aba0c6745583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b614e97d55eb24e3153ec571293c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c299bb2b2e4e59ada23ffe6f5b113585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027640d24f50b988481e7bddf9f13c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9f4cb2eaecb6e43d527c04e7cff9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608049ae56185dd2c1ec8116ae11c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a659f68525445f177be8b66ff99e54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4876e0f0388f64db81e48761c70a985590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395541ce1f1441f6e17fe1c6095b5fd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936cb06f709bd47b4ab8daa4d2b4472592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc27f958b54e7a27d60859705facf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d5beaf731b65308d8d9ea136e533594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b9adf84387cabda2719d9ad39365595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23f995867eb4f67b2ea20827e13e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c811b786eaeef95d2646e1ede071597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974864461c3e69184490a4bacf98a39d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca5ecc95f661b0ca3090536a0dae8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd2d9ea768a373ec44320f56c2e2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29952aaafb7b40d18b9653797fdf32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0224ce4b3f927c59e560d77706000602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f11edc130d25c8d8c45c80e8e60d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3850dc858c71a4b723b5040d4127e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89102a859170d1f9e8506e0a0840b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb000e9fd7185e7d299876c680baf78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3ea1a9f821bd954c6739197ef78f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e901372188225c52533db5a35b5733a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29241ead2d8aeb382c08c2238c44efdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3c0ae2e9954bc3467d118c6d3db0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9a96963f791ec418952d1b6107a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8742eb8673035e17520301acecdd5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf5e0d1a284e170081ac4888124a94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c322c9668a323b1d405090c9c9166614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c93466c22b1e896e786bc08569777615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370fd99eda40bb26c6d3454745ed26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb04416569ac5c58abbe49ddfc5e622617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03900fe4b664885ed85e7d9013d0fe1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95bf0c9eb8106cdb5e8336fd2dcb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a25992841276f42efa76232c74737620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b7d0a31fcdc159cf71f3db89e286621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2d04b579405376ee419b5dfbe521622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3de005c84b1743685546a320a3a7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b923adb5b70868aa30080a1e3fea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7a92dbeecc33d1f0f99329a783e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7044b78c899becc73596b0f4d39b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bac4b10478010866af8a7a89a10f45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880bfef416d564d6765e63959ca6d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a837d74cacc842179681c8bc9900629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda7da606d0978d2a25607b2c7b572630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c5f6696cc0fc5e4863433a41df98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a534de02166a9e1b949ab6a6d5003632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175a616a022f6881fb8890ea5928530633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23ee092f738ed15df365bf70232006634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4655eb79e7603d1b13059ffe872b872635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b323f2a45df73ca77e00eb38c484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab5710a2262facbc2cdca5563d351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e36f41a948f29fd35825a694e6046638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466c7fbd2124694eafaa84c22f47e5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979169c1ea30a2b9dbb39842657e2e63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e9c9ee65d053701bb935fd5d730a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218012bb9e90a439fd6c410616ddf389642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d02772382db28bd1bcc9d5291d443643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedc8ad3b28d3900452c36536e1e011644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ee343ccc5d99cfb84d7d36ef0f6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e44412df08911ab2168b0735f487646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e03c9b7491841b453b1d652347749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83943740e999c4e6a03c07bce11da2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a106f7ceb90c76d4dbd0b196465a74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b4e2e6f49a0403bd51495ae0ee974650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac9497095f59d3b2aa143fbbab2862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588a2180bfeaa643b6ee374f1cd0c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d3ae5478ad2b3d0a8b90f153c014653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c530600c1349ac8e37fb847aed88c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fed1cc179b8058fe981e40044d361655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f46d5f505b37a08c81456c6327c3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332663323d31489e5c4ad63716889e41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb258f156f42546dd5105e09cc032658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703d8cafb05ec43d342a47b796dcba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c189c41ab4216ee5ec3db49a2871782660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d5cf724f24da6cf3d72666aac137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b1eb9b012716ef1ac749e080f41d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d573edabb46cf140488f7a81811f62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e059d1410b5bdc6a791111a6567592664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c4270246921d02545afd17bb9d37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a53b06d272eec62e0b04e87012bc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf197f835a93ee2b27dae2ea24daaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239e7e86c14ffbf8858f0090723d21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd56ea9dede1675197277a4e1b93f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f2312a6946eac2022f126a0f73fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb82228147e3f3da0be798661eb329671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ef7c119c8a2dc2a7fecda92f46f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b602dec6f49bdb135bcc4ec30c995a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba4f21d17eefede67287b2b1dc421674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b616b39269677bef29111b13f1ae06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdc67d18d7d9308219af395cad311676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc9fbeb037f5556ec94a81a0aac293677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb6262a5c4c004bf2e8ae7bcbb32a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b56c047c232a924737c03ae816db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d4d846fc95f2e9a87bebf23ed7ee5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e69d5169259ad18474272d1b4a217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd2cf4414c3b8a7889e7e1bcb9052682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3c9f2bd80a7348a96b303f7d7201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e70eb9dd36aac714c8e9eb78d39a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a7c2e5cf585ee5e5bfaab9a57077685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef22123f137b27ce5b0a23d0b9a77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd60679153d7ca82264939fe17b4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16870507286979e46543af132d9d7af6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e74b7656dbd9ba5cbde3e3a88d897689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a201a1301f60f4b0f3a50ad0485caf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ca7675f49982671db0772b5c3792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deae041ee87484c9c25626003bd743692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92f9cfd88397dbbe624e67c74a3e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5521ba49e28b9d79b8711ade9c415694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27b8c76daa4452b4a82937ee12a50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54cb32c88f1cbc9cab8051dbc79ff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613300d755d5a375d44a9d08870af034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040428167faab3d245d73d57a5d0577e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe0bda688ce3765775c679f09373b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9f403f4747a4157fe2b4ed5c3636700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfca4d2e51cb33e4a2800074529ff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74bc63d0b6b1865888793ac0693ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb31b468691202d6b730812cac8bef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a027c957ed2a1c51a0ddb14a5a01ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f5deeb248420608f6662cc13af62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f79daf2cf33647121cdb641e3cb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ea8ea2a1d872c9adda7e50c3a348707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e8b26374d43ff412b6e7f3a8eac6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313d2dd48a44e7cc4c66aafb0b286b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c9a0fe17996f8e8180141d9e05d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9ea631a0961bdac9fa2bcf565c10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9dcce884dfdaea69cbc07aba7995712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84edb2f4d0972be43c9f26cbf4a27c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4ac3a7ecf545eec40ba132015e2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9814baea6261103543b5fe94659e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01752eddb0e668ba523f991c69b817716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbca552188a1361b29439d22db1795717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06109f7badcc1e3899d7ac950add53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540e7fe5248ce4501cb0c2d2d6e07da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8831ad41abeb8592690f11b4b06c0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff3a8377d5a2a809bca5e5908b06c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef639960fb67a9f6346b664baae7bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649662caa54aabf79384c6d4470114fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896e8aa6ccd168c9ca05181d1fbc98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0088ab822a4de4cf36ada0f9acb490725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe66e0ce00431b6e824677104721af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dcbe42cd00f6245325e06ef2ccfcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2c276498f6dd374024a2e190479e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48e9c7777a6bf02715157a2e3e45d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5188b345ba7247a675733a7d502e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b25a5da2d1a534732b503a93ba04f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8891f1fc21b57607d01c43a2a6a1bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eeeadf190f19ae88baba6c1047afd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d7230dc6617af52ad1eef941d71c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82094155973329dbd363c238512e90b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76663868160d06bb89d4240e1be8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec1d1871871541386fb657c5372c64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a78aae83e04755194ee0779eb2d49e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0eb5acfbdbf3b5c25c0405955ada739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e6cb36401286f313fa4dac5b12e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f6a57d353327348bf271eef163f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969acd1e4c80728deb1a1b871ba9e0df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507beb537b5fe586db86ac2b74700dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8fee980a012cd41fe808449b3187744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20097f8d99d2c679c7244460b6a64d85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c4dbc85c52717a67c69512115086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d48989be86b287625caef4d28505747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340697677411460f55a71967ac6752a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63175ea6d9a3e712b1307d184b28c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe9b381246cd91c323b1c99d83850d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78474b70b8651fce0cf452a0eb29d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6002de85aede5327b4fe0f03b7adc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca6a4bd19ecadc35d52b0d0d77176753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e739d85941fe5f2035c99834b54aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f546ea58015159cd765a4e5c9db0f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677836d413e2baece062852aa6c93516756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2c58fbb324349e471be6b911a4f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257080f0f6d9d0f5bbd201ec1cb738758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f4076f395f58ed033b60b0f18d1aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c025b4d3008e26424f26ad64910bbf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d5ecafe37b54c6e2e236580fd5f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6950a704158dcd7e7cfa03b1a69cbae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401ec9d9308af62c2f8689551b983e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74811429a020814d1b339a256dfe99d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e872d442a31598413efb4a10d127a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa346c9f9cc088999e03a00f3076bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a12175a3052776ab454d392e0deb91767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d96102ed3bd7b86366f156292b5da8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f4f095b67c0796fd145baf5d5125769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53361f90edf5b2155624db6b6700f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d948fac2bb5cb6cdd37875a8fd0ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c86e69c8cab08d6aac6705b0961e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e707c6d9c342d5b70a5b4cb46d03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00907653c34988fea1262bec8a1018774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212757fdc48d807c2787e1e8faf8b362775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa91590075aae467c98434363cfed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c138097ad3f009e7e8eecf1f7c81777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890ac6a2d166203608be7d5793fb3a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512fc4c0ac9b06c7de05403bcbb6c3a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74786c2b0859371305d91261a0a857780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b2ad7884af4f8c85cce5459725ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54ea72d36f4f7ed4e4677a968caa5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f774c013f66f440b335344568f61c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd876a4869f6cd6bd604d008857cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba886860786262d700493a151bc377f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61db1c0194b5ded844be190ed4f192786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04662796094db9e8f8fe6a3e5ea4a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7534fcaaf7b608f0946f0ae69bf3ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3d97588b70e1d06d3ed2a557fffd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32265104c589bd5a805c3dc0312c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e595187abc2a132d6e1f433d9f30b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f3a6dda8593e73989ca93a802f4c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d6e990d679fc2ae822e2e83475a8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed16de200b4531d9ec61fce12cdde7c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee09baf7196bd87f51f6a9d9c61de4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4984f8d4285239572c1749a594b9d2f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660f4a2fca2e5321640b411a4a375c2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718706ad2e94eb7f5992ff4f5f10b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157baf1c32fdd37ec8e6e09dd0095d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3fd842a87d70a578437093ecd36e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573643bb1288bf0d91823e2d20f1fd8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4793a72fedab60a3f3e510e4a05f43802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb6b72cbbeb92b2e9eea6b812ca75803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8880b31f0dc9533837d61ab2daa12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46234d6752a6b8224270399752ac78c7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ea1c9b3d8079f6a4f54e079d2bd6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcccdbff22352c6e0cc933102ba68807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915bd3c7b45b3d880dad874b2ed98b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c1260e0564dbecc42df1013a7927809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3938af8b179e8760d0b9561c1a6344810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6f5b011930d3c981447455c4bfa3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8dd162bce321dccb8bf012b1e4534812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99107213025040fdaa9be88c35b81c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd36290b67a36595b66aef43f55f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091d1bc0c32a9674f89186155634d6d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd70ed4884283836e1eeaef12ad2cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec730f62294467deae2417f9fb9c39817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecace915756c7e79cbd36ccbadab061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dca3e152c9f97af2cd9140695b4642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970ad5197c2dcab618798fa666157d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37c9058add7c6fd2bb5d6fe9165034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13031d5989b756c313cfde44707455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b2c1f62a518233fd00aab07e3bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e88fcc7420a623f16c5fe08f1d55f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547983e35cb5142ca35bea99636f81a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130696498934da49373b6631c32840a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cbd60180d8eafeb8cabc2871730610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05206afce90763d97de06bc25c40e7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd85a0dfd1774396b64b067f6f261712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ed46fec42127e848bb2df7d5b6e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ea1c7fd3c7bf2f4d3336117e1c34314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa282ba3b46dd59bb1b5fc2f6658d0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada2cd5a5159dc560e84dbd6d2442416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb32bd1127d76813cd14d718e6da69f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929877404a62753c532265d41819b9fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0c831882f3de242855a98221999b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197669fa9f9cead11e294a3fd7d8b2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198b82c92058cc8e994cf04d59f5ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542db12f5b592c4f9dddcd4a428e25e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb93c5201e132597f359fbb8cec097723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29960d6f7f99acd102805c04724e73724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b3fa9e8d1645e8e2ee6082e2511c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1e9f02079fc3cd7d0185f6a81197b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b67c2c135d5cd9a37a65aba69dadb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c2f039b159eff1799ffba723010a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15476c136002f988b0228f050a0f74729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571ec46b825b7982fc183e266a714c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a757bf6b292cdfa364b76c6392d48d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2ddcc3f37ed8481182bd7c4b501b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb2992b097526cf167452fb0d0aa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf63f58649355b6c149feceea40c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a098448c85e1ff35d7c45939a39c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac86353433c52d38fc063a8c6690a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a006558f16300e88c1c2423f672937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cfe5fdd80dd8901cd5c0ae11d264c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40055e04f7992c444731557d6076039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037322eb2bf16e5e85c919c9007a41c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d4887b25c2e3e3ff98ab95e724fc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8293801c13fee22326046d05d0e4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed20e5d41bcf42525cfd9072cf5f5c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec572a729cd20aaceb6fb9207be3cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76992e1e221e99e5e14f29bdfcf422b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05532527ce00bf8ac9c9c812813000f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c257c11776050220921e61c9b18847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a4788fecefa56c291f72724c486948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2527674e31509d0cf65d3e120917ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c16fa562d6ae5d86817e5755a263950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ebd2c441a93588df3b08dac51f7e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fa38d203816f41a32e7321ef926ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338d931aefc099497d2d2f6568821653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e2e5475dbbf82e6f77426302e4ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6d5d89c4488b7b941f30022cd03755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcebf5030c4771c284c68e8e9f757e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed30fa232838c11a2c3f8f9ddb1fade57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bded9c22dcd24af9313b4de70bf1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9dec8884bbeee6d9990a39956172259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435581387014cfb0188a913fb2c38760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2d444d6e86d0886d3bb4087278fbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715b2c9ea0f27424ef7ac09718e373962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9be36b788f98e39fd64c19afe3d38b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de51dc18a1df4be89d6c84da5d134764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520ffd7a98c3f66035d7b589580301365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee69a28edb641a3cf900bab94720fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e0c3a2c4aaada31f2ace42e7d7c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034f4dd3a76acf313c64af7ca0b35468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3f931e320fafaea59ef2c3a32b4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf74a2ad712aed182729e297e1e3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707def4bdb0928cd0529ad58647c3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78f554e567867927978d17a61803f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651f2674ee59e3fb0f831bbf95957173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e14cb4901d230e1c8319428c75e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12a7be61f6673056bdbd8912294b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17d19c1fad9a6e2e9cd9abdb6c07976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352166c4765203243f0ceb7bb999cc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072616a1991a2b8aeeca9efcef64c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4b5a0144ad62b6e3171068b6fae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8766aaf874cce0abe263604a63f63380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863c187aea8de1fab84cc9f2c199f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b978850741660e3218dcb108af80082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ee2e7efe5242c70be520b96ea6b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8054f9a7b00450c5a17b05f4b3a2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf5e6a0d3539ce32b2dbe3d429fea385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253c661e3a98c1d4ba0c8347c24d7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c686bc963c689528b6e218cce9fd4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea4ee4a8cc3f3d7343746c098387888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc62194e9c2bcd43b510c843c4916389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0159192be9e98e9cb7ce9415a2b9b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631bd438e039d8800a8d9c5312d46491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf5e59ce93553badf76bb76a04206f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bc530e192501bd6bf4efdad9383493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07bfb9ccd64ddc1cbc5f61259cbb6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442746b1def9e25593bd06318e0d18895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a54765965e47afa2e3c79fcfe19596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ca98409eb41b2fc6725e472c2cdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d467ff2d03b56dddb4cdd6440b43d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c096fd5d7cb00cd820fd113945a8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd75cf91bb49aa1ada2f90a993baa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f68387f2ac0eef71340a986ef2925101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521155cdf6acec4d8f1950f2c7ae55e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e76037176bf2f9e0a88863cd9046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72af3c82ed21e89cffd306877546523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0654b35f28e46d2cb3dd73c6422c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afa2bf875ac654e2b8b7660cfc738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaaad026f53add2b35d6a1c9e53505107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1a8638c1561181bcfd6f4e7a9377108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e844f91ab3da29e4242e736933ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853710b595961d4d3dd37c44d55c5a8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b38cdce87b2ef1038128f8f4fa0f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886ee2b53d1ee96e2633cedc2614ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483acadacf33c88512266a329debbd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ccf6b1b9a7167581cb63cb7495c4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91bdcf12d12454bf7772e60a147da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d9e02fc926b0bb69520884850954116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a2c03e48a8b9ce5d07c673bee1774117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cfb1e6df6c36e1e8a34ff20ed38da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718043203a9ab294183d4205f43a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3350c8987ba4668fc8175d3b031b3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1aa1992089d1f73d8c4753dedfb93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4244d72e75100695d368aedddca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce04d972704797d6c5d36d05763ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e9075977df61b19023c492b176d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34cf26c0cb43f0c1ceeda3c3987cbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b0a22dd0fea04765ff56b62081b43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153f4190896e214a7e52dc175a8d14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc0cc5e1cacf6200ce8403b22c280128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570bb26d6a456d8c95f379bc68dfcb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159614beb6424f5693094f435b309f15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409336e51f43bd9cf07c768cabc506e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb20a8ce3e9d6c0df19c54c7ce199e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e231963cb6539624c0e690b0ae03a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629fa1d4652632128044fb29b63a233134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f60767155056b26dfe61bd2184648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54a6f345c58a57eeff3f66ce1b139136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6fb5dca16215ade87d28c0184b136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1497c3adba5606bf16471acfa6a2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047831eef3ee644b98d175d5f821d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89546dbdb2ce71fdc0ace2620e022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40dd8f18a89d2c785ae79557c42653141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875dc67bf60771e10411ed8e6c17440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95508786d7e83ecf01e946e3967c0c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f510bb33d691efb319cafb1aa37aa1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18e69c7e9b223f4881da2022bfd85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e595fc24d56244a5e546728bcf807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333e520aea5178e125b2f0c22d150a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480bdd9b2fc43ccb3949803d165959148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036876cc2ab323aee7b2edce0c040be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066c3290f607bd97ccebc2e04567e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101918666628778c599f76002c68f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2987c0238a41494a0d4ab0bfac2ef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b645bb02adeb6fac16b01ee6a56963153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ee05b369e7eb24bd82541eef801f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3420d69d4b475c33e624bd34f1fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785bd5521437d88c4939cb89d10207156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ced07bf9539a0ab75e8268240c7f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd7a4d976a14eb9f189289eed8a94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6496765a3a2088e013190015ded8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6977ef6084cde7c018d11e9c97b0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a52becbc45b90b34f8db741f187cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602a2852122fb2bccc26298e6431dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3a20063ff3c8eedc8c56a47f5d716163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e393807a999015a5140249e5b1d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bd712b20d32254f051dac0a9ebfc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b4cd38396c561ea0791fd06b6ff9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb16c4f5d876e13427cd6a3b9ddcea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d237ae46694055afa31442f1b7e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5cc053bc40de0849bb753078a461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba66a5d39575b78d74a30f34bcb70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0264e98739eaca952ca05e3d14e36ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920fd37f46f9c79c47c636c93a1b0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e7fbf3376d68eeb53c44e693b6cdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068e114d0f72729c91c25393e1b73d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7271f95ba1a6225416fa967bacde5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0561a9ffce814129b7045f7656a49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc48cb5cf4698abad962a24642004f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f390d5fe430e923cf15c83856185537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211536e45b8939b1ed98cfbca70ae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b02bc00c2ac185f2b4df2dc5a10a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad463829e12f9807eac6555adca8ce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953703426a2a71c6683bf127d12fa25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93a8ce796b7d516b3f5128cdba5d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef3192b2241df48d4d25112bfad27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46ab3c114ae68a1bca18400536a17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3116520917e8954924b214c9935c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b022bbd15ba5ca0efb634b879ec246187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7c645b10a47e49de60319e91d05fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edbce065f34c0e8153230834301e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70889a8d01b37bf5f30cd2daec8d3144190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34732af8134707df6e0aa304c8d95d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708639f6e501178a58cd97ca8c03ceec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0a526c8da71902209425be29dc14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48a37703de5b20ad6e78f0d2a3831d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c814f493f02d8af81c8567d3d57e75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe662d3f68d107c3a05caf04b54ec3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db99542b472a383684b30df96af24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc220c3e1dd4bb0b82db3fab19497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16423be93596cfa7c269114a0b56a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ec5ce477e3418e55b66e754f8f32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35cef7091f2cf0a73f558c2d664b5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49efbcba4c45acc81379c500425ed5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608f8d3d5b18869b6a887e4ae492a0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f9b68ad6cab902b9e8a20229d57b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdbf7a05ea46368cb07fe2e215059205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d876e423b8e69b67952a1844fd1d760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e392c27e3724ef1717450b06b930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae196e6cf3a622d67b1cd2f96d7fabc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87434ef467e8fefa23e23911d5518209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095357dfb53cc091ce0ebb0ca55815c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee7be0e63f4a2b0cf1e15eb5a1623211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca3e82131f162090cad636a894de2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb979c0c4eac01c479ef5170fc0215213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfea038396be513abb8d023b65debe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfdbb9f88a75d5dc569f39daa4367d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd32bae8c85db390c7e8ebf3c16f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0e3d7746ef6044a1724186b5b1fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1f68fb308c6f1f216c76d0d0215f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7310cf450e41389150550d67d6110f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f1d81b6a70fdaf754c19e75788fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758cdfd3acc90a4acd25467c68a684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8a483d076ff7e5725e7432929d61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac239fe14ec96fa3627a489b6401cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45c14c3c37ffc98eb60481dacf0ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e763e1a26d3c70851c3525db26b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2853876fd49c680566c384e2d64ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f192294b059f5e3c9d3d17734878f65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a15a93dac02a92901eab2f7c46a4ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d01bb1b135713f355798956f1d3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7902dcb5ffc82617a73cafc2f3e25e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e875392a52b0a805b4092a3d3d469231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77698f2e9f561bf3a3b19d79785736232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c59ae07c4f4dd129a43863db1a2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa92c7dc05e5c5d757bcea76c3aa06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861d00da0a53784adb1e989ea08b61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6310c1a8048d5b72e7a4d32ddb76b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c825ab354e429df527e5b635bd073237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89d7e09cb3048e231cb0f89b067d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b3678fe6a5bdb0ea9f5499a0e47a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7abae2f18e646c8056ac2a66edd593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b82a9f7376b29e1566fe36ba7d0d59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ec784c8a3b51818638d8f2f5d9e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba954a01c45875e585fb731a35285243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354ea9fef623e8292a15de17c0f83b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103a7f6182fad480f402c06612e645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea962c313e83df2c4a4c033c5f04d89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e9996fefecc2494f99c4b1ff64d3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84bf562ea1d5c0f76596d141f602e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee4ade2ed2b11fbb11d91663ed548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e50081fdb09eb16e576be145c88cb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9298ee62d4659f02e596b82e1e73ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14489ba4b49b9894df79639e26de2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee24a629df28a9f689184d395e2710253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045b44f71094937b45a235e8c3c0e04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d19934a1d4a85133c780533c4df5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b45515b1b7a625e499b377c532abe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8868f2089ed6085e8e589e514d254257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423012cf8b2225aae478097efdf478258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c9d5b37ecb9ef6b32d5def7acc96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b751223816f03fdec9a26745ea7b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701990c98fa2c9fb935f4b93a761a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a2e6c7d1498151435deff0b71e76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacea554f85696e6aff5f3b2beb6baf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17782884f8aa09cb5892e9ce4a3daa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4ab4569127c79e6d934c31208735a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733cb3a2385091f49ebe50eca948e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c1ae82e0d391f465958a67e631a4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b753b334c924a9de635266363190d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b25170f419e028f06f0fadbf2ca2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc3a24a207299eeb243001f09a955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620f711ca4e0c5fa63828f3d6c9675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a657bdb173b1c7550c8bab68395c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8a46096f69b2bc4224ec9fabf9f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa60cba56842e9bf2c79bb4a9bed86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b32ae86fd1963b1ad9a31bd8f771e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f549e4639481a199364d6a535d53b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856329a6065166a173b8f561dc617f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a74e25223884a3a481e980357dfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca42c38165b7ae2d375f0a6b024159279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e74c224f676c79fa08ca063406fc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0862af6d5001658d133bce98c37e13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8414414c706482ca71c7a2ea1b681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafdb678e9609fdf0f5fb0b7d8d8d2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e68979b57b9f88305e68334574ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0b5eb0f12b8b8480cd022d5caeb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bfd603f5856144d99e63a73c28155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae20892b0a45a6cca5f3e2592e80c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69cd7bc08c30672dbbf07b0e704407288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f898bec7345019e1a88f4e863263289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef8ece8d2a2044aa2a6d7cd4d5b05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edaf07cd9b68084ad92b2cf98a7efb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f3f61864d3d38c1b77e90b43f53c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197efcdf7e941b5059fe3c3a191612a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5164a7aae966fe5210e62f262e5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f68a24cdfac4ace8d8c2a1d16b57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f46ad7aa54cd5fa9ae56c52aa48c43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894fa743e3aa29175faffdc16186e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fdbc0fa98188811aec6c30d7dd515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892bbfdf4e790f6405c8000eaa522cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0042e81deafea65317306cb5bec96f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd632850b4561ba59f39d3c5cef0ee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa9aa9c296992be11e8ad9864c445c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b247fdc35b65adeb5cb928e65d2300303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af910c69e7702dddfc8b99c8ab9f8d6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde8d104a5b4ea4643f172d924e562305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fc9262f1192e819b36022a3b2735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1c06e322bc1b25d3306827a5be14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b57c549bb4d79b9a8cc6a11b5b8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339944d7c950d475416925b9365c053309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950965988ce417781cb6969db31721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098efeab0451f2e32cf9f538d8896e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150424befa42df203836c7584dbec3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0aed6fed0e41be5251ef1c78047e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad3626bdd4e71e30c434bf8805394314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f794453b2340c15762f741259e88676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267700e8717fe0155d9a4793b68efe75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334067e5b1eba7f5d426f431d437d7f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de9886ae62afe5524870042d850dca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785343c2e481249175bf241600f6b0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d49ef2d62417c05c656c63c868cea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e000583ab8dc8662f4a482a353def321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3b837394bc78a6824c25044b9121322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaaa622244d852dc7dad6fb07f7c7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f9888ca6c3331d71fd9fb824cada324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63dc1f3266c72ce7d5d8599002505325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e3059a4254ddef6c47b65c8bc82c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1bb66d759d62ec0062b64ce814f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5eb76fa8a2e52fb3736e867ba3f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc600de9d5fe245dde6d7ba42e0449329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafbae8f1a099cd45a6c60583c3c42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f01075989f099d06b8c77267cf033d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b6377709fda66244afcee8b8cbf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffe1b26f4d36fde19f51170379034a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409309997f209ed74db2015a6b0ab1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c0a094963addc1f12d3ec82fa62b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7158e459e89ff596f18544ca4e337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc68a4581cf465c0662d0c208d4c018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86484402087e7a427dbe30390b56b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307850806225b73673adba8ed5c85b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372356815427eb3dba10a30ef390cabd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb894999f0d2a54d88683c4811b4159341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475690cea16a2baa136ea0e5af7497f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb80f73160eb8c5a8aef0ea15f0a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596fa47114b26812c1d2b3077dcf93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417eeb693beec0f39e012cb439a43c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3845aad16bef13faade27ea46dfbb7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3bf5a41e21a89a3946d43857679e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925584c7f2758eb6a03ad27669603f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce06e8b6b05c1e340a6ec5219382e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8613b730fc5cbc7de8951fa96bb39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e145a72145bfd9e5252ad1dbfb87255351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0690bd170c9570f2be9ef43fb3c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df334844305cbbc8942d24ce712f575353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086970dcac7ab93e20131cbc72a9a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c77a6625b3d94a8aedbe8da01eeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed569fd14b3c9d8fe78544f2ddb665d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361cf95db9f34f6ac514363709c8220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a9f2f0aaf33b479ce6236c9d4a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6622b7d87f096cfd7b35aacccee44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a06298b25f0ce06b27d2ecf6b4a5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850892953a5599715f689bfe3aae387361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06814e543b482b12647de6f139408c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9dff2e866b3ce321a3022c101e476363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf382a4d7caf408f8e35a2d583aae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adef5d49c99bc7072383416ae82a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ef8b14011400e122497829032744366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40e4ad490da606d4f9499ba19e1ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d5d8a115029525dd2567d51a9f9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb12b5db1d7dcbb6fff72c840aa809369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8a7d93f3b1c4f1bdb59b27e880aa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df2133a932f4d919be6853541413c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd78e9709311dcde323c049396c3e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13888217e637556663bd9355741cf76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389731747c626feb5107b7c863ad109c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16fc2ebda309b2427ffda1f4bb3de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293453e9f238485baec3b3141786cd1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af2fdb2937f06bf3db5d852a158dd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e981eff41c3a8124d8a2e1d262895c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e12f3f8a16e181219820d30efa476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925d17ebb30f8f7f29d4cc3c6c67ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704a4eb62e53b214351a72b27b1ee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f226445e6c8f394e0e86fc316bc78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b1f54d10e7cd0d2db1ff24575e56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba94c83e2f00a99373420b9df5c921384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bcd7ace88aa0493a047bc2f288801385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84688a122352013e579d6faaa9667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f595bdeea9bb931ef50d25e03f579c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dda1b79195b946ca7fa309070fad8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd7ad659556632f268576a2e3f65a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d73fb871b200a48b68f84e388e416390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a988fdf54ac2bbb481ce2bcecc80fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2512c76ae56abe17fcf743ae8229392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b7cd31d707b22532a7c9b11cad26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f259daa439380f5950c89e16de5c79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c081ed537d9c8dd1e172b903848fc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61693046f88ee696a734c842571529396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30ffb7a795931529d2cc6097d210c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7d202ecd740a926debf72226c5b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f5e1f3235809527b628476e6e5b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad570c82b9e98570bdd13a931eab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76a4e20d6360ab66ee59381775bc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88275660aa94f57762ca0bd85b5fd10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7b4214bd8a4b647c59e50ccf7d13f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d747ce51a54f77639035d4362188e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfd7a1bdfa65c2924af21c047a483405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3c6ccdf80858e72f8a3527f86e2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d90437bb1bbe1d0f30206666830fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e468e6ef002660d5ad2c852fceed32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be325f209ec9b85095047f6e08072cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999675cd31c5d421c01e0f9d46640748410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ca672a32212814f7f8e580a7edf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24863fbc5c2add7bea059da94405f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc48996e995998c3b04c8cd2c9810e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0625b9aa7450ae70c051612dc81005414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d584d932c75c26efac84a27a2d6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f350e3837fe8918b96f8b9f74b9f48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92db3fc3da49a386180565480c47b95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feed111abcbaffebba0fffa9d22c9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df878bd896301856b92f236d66eb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be242a77e86ee2491e366f7c0598bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d930588499c7d25c95c639bedc054421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b242719e3ea01bb37883ba2ce3100f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83b7399de32b31445d91350ca929c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81782f05f155530390126f485c50b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599aa3acb1072d3ad8c30f24c8163ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09e55cd55353fb7ed6d2d31bb24da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd53153900ad33a2a97e2454c484b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ad6c70562b4a8906a799637c1f0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965f78a67be0b7bd4215c88ba229c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768f12708252e0b9b19fce38e9b53f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6129f697cc21aeac50cdcec88fd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc108a8de8b6fec57b4210b8f8c486432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf375d228cc971d71d79335a0af18b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c921cbc82291bbd905e6a8f61e64a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c718b8b4ea84e1cf2c2ff2a52abf42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb5782bb31dab13dda5fe94a7aae33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827b23b2a4fc5aa7098bea423724fc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a87eccfedcd9cf970691d6e03714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588f1d0afb34bd1edd33a0179c465c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897b89e252480674439dc698681c91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73620151191768efb7a44c464601df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ae425d1e983361f8c478010221a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff6cf1fb1a562df3a3d6545a4879c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8680da105c4c75dd102286d476f83c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a9b4658594f648f5a3ff7b0ec356445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f4224664e87cbad2db293408da91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c6d75ad143b8c67af0979c69357f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cbf070735045a44404ed0dbe81a24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de2cb5c096a5ca130fa5e8d992f2f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3a7ff6331ec293839982654f3005450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76dc70ea42ac4534246e3704a95cad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b86762ca34d6b18108ece03f4202f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752efe159d31bab1e5a70cd8007b5726453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424111fa39c99e4e5e81509e1321e2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a483441899b9d288762cfbcb4205455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70187547dcb01faf70990fe3092b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83cd5ce14c3fca817a401b7ece569457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a13e0dc32b517439ca81d5893ccfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13c59b6d7199758092a0bc920ca256459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383271e06a4f0634aaca188f3012e194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02cdbf233c0875c387e4116bfcbba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d29dfb4255e0cd796bd09ba163b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49b1303c0a2e3dcb198b02c552412463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af828a1d3c283c468519bbe69d209f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f94383f95776b17f6e6f8afb206f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848c3b63a616ae0d6182c814c24b87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca324e927f9b31e8501a3a1edd1f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de96c39ee3979a53d75dfce883c5a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5370bd257bf3a7efa24c339673ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583b14901e65ebbc8e4b7b3c681aa20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257e7e6e317402f6d2486f3dda2676471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37fe4888ca382ee9a3378d67efc14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178fc1bc63d525b1e6681dc604f2a40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9052485ef47c618ed64437c272d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230dbf51fb81008989f38745ef89b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aab30e30a591f946dd5b824d31895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b11e4890bbdf9648238ff1d384744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7833cd2f8d316f5340a20713f81513f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301188079c163c8481010f86592760479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc959b1b0f6700b7fd6d14a22201f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e081801d08d150ea4fb4aa0f5956b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9fb0726236fac6fd8c1506afd073482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b4eda72b5f81bf1ca087def32ae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bcc4c911471f7986a444d4b2c3a96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecba6718e09ed334505fc16da75db9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2392d20ba00226fb5972bbc8efc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd3626f0885d57435fc230599ff71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41c16bce27fce4819c39bcb0055b93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b6d91d7e6a441c0c78d9434364e5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a94291b0e149bd1c9ad4a5f5a49bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186ee4c3b563cfbb3d288f37ec12744491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4431a4baa46385f308937a17d264d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf44e761b262336a075b9e4d9b92b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c5d468329576f291a8cf3b024bd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b7fe82d9d2aa8d83524321b794f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108850c13d5c1a01e5dc8b4f23744bb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7bb2cb6cfd830c0ef9f3163c9f8b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75991737ba66277099f70914cf751498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6c7f35de224e32e5df6208577532499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ac0cdb428c4683fc9a8d8e443520500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0dbca11f8cec1f65676edbcec309b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5732047ed590f2e4bd59eab3ee6ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b8450390173b6363c3954de6bd95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf6b9db751e62e6d8ef307e3238b22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353de3ce5821497f14d0e67f6d1f150505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb7b0eba758bec51d6712dd884726506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf4d1eeeb5851b51e33342b6d3eab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d000dee7e731788d1f17df0c81437508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7999c8264c815709d960b1f6f407509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f986453894862ae658e2b0fc2b37cf8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e430648b6c6075dd3cc1a853998102511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05270c99675f983c11183c02a5fb00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8e4be50443f28a037d5fbba043b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45838fb22064d26657f29aa12ddfa15b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104501c81ea0beef8f4385dcac72ed5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb048f5a7637a0c9ee947e150c74cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d599a964034fb1676ffa5a9b2e9d51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd27f03b6c20385ebc121b105085f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9adec0eee1031e851ff78aa9b3836519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dc0570c8af658b15b13c576208503520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14b4c3678cdd47fd3fc10d6ce2db8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08268929ca013ccdd00c59944e6eb36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633b1fe2ce0501d940b040bc38eb56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87cca2eb8ba9ef2e6c34e816a1a84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404307e4f73a2093d621e1ea86889eb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0626d404a53461500bdc99fef520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa58c162f62f5ed2b9b2fc5b3fb9aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5fae1e821bdbfd37354fb01030f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e9e9954c3ed2761c256e7254b71e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24885ca3a6c616e2dd21a83357064530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce619adc3e76d97ef0dcc0a46d8d5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d559cc6f02c0bb610ae9ac055a9a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d37e4e00d98bf30ff9f5e4e588cee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0194bdc43a7a0254b5d2cac82d5ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06769226f8cc61e34df5878213c0f7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59832119f06c3624714cbe5e5a71a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a61949c020194da016b5512f8391a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d185062b839a3b33c20b01ddc244e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7e7026d4a8d490fd3dad78c3d664539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c38563605deb73e042dac9f19c46f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187352923c5ef6981ff8baf9c99ce3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b28a6edb263ef857c2fedb7d26397542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52888ec13206c67b4dab3205c0008e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126623dc9368bb3e08ca6488fdb95c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a7b71949b1222422fd9c8533f1b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed362ed089643e21f4ed959ae66214e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947b5e9455c3acdb6768663197e9b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d683672714f686388f6de99f5c6d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c810680087feef2696a70d8b381536549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bcc2bccb1f9655c3fd2bc40f286ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba4ee4df6d5b1c7bef56f4942903f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956f11a8e7ec3afe4471cd0302f65c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d293845546a47b5b3629e0754521b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f4d9816bdccf96fba02e42d73fd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326745496a3f0c0b697c37a894084c04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475170ab16ead3790effc5412fce599e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70251f75ba6c33999d939bfaa0f71fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca059f4210f8aff200facd85b7b4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeafd2ef75880ee8307756336da9068559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9aebb045a9456ceb54bf4e305aa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e80786166a79ef37c72f109c8836561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dc7bb2cea542b8b7301b5a548f589562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba29e7c566bfec41b8752d692a066e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850840af4ad180f5efb3269a7ef5f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14099267a462dbcdae321e8a0f607e6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949038017f371f0c55dda4eb97509cd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb02851e7f3e026b9f0f70e35c3b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b586449e96fe28aed5c13602df3a45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56510c41af288f7d30505d6700ba85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4056de40f75f758b943b4a4bfd0a2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459622755e19e35b872479f60de454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00cc0c4a6c25f053bd5d67e9644145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6e12c994beb124e348728f6b4b30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aaa42ee01ab6df6b09093c3762404574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcaf42c5c2069a7371e52c63a7ce48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d6e58b018469f21f45d8d65185da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b45b0aa4ff9f0d49504ae9772f57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b988c4ef0bd007bf323e641ef22be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66222d8d1c5e1e9ca505e1d25e3ea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cac65e0a0b93e8a8454b00ff9e2ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b4f2f9662180d1018f6378e5367f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720c78b8015605e3820895ad774897c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5be72ec9b728cbe94caaab6ebc175583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fffecf42018e120748a8055f5245f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5fccd56a64d0564feeddabf0a11ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579b96d41c759ffdcc0445b49224737586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adec42d2c582b5a0aed0c383cf9bab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1717b18cadc23697452ede031bcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f592fe3f92c0e0354fe7103b90d187589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932b63b05ff800d45b0a7136f1b0e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799497545e78199d199f2b7ab64a4ff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977b99aef4ddff21f0f82350476ecf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35916d4f8b935dd8df5765e4d6de8b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9905dd3ef8a0f9e50257f1d3f211a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5ca65f74d52c08891c50501738da5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57db66ea879a60236f5f4745c37cbe0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c98ed53036af25b42bf3a726030e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cd658166a24d4b33de1c1c522947598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd48d8b1aa8d084e33bb1b8b3eec1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6c43f38b5ead733395a6543239ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae46c7b517bb424d1b57161e47164b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa541ac1a95da4f84b8636ca7f1af26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d3897f302a6c049ecccf0d4bc46b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ec4888bb04361cabed48200d2173604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b999bff5e8d988b6c9ea865af5a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a2c2bbacf15964440db29d7e91d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab5c925822afa29ad047cd52d92a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3cb00e6d53857261ebc012824a22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea59f91e0ea0495bad75c32ebbbe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04983a0a3f2885f8768d92ed32e566610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270325229866415fee6c308f997f902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8444d5a870db210dc9cb1e63e85fcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb7850d6548b84676e25d1709c7a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8139c4d918bce9f0cf33df5e3e159e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef3debf860893dacd0dbe6a7c9a2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6125c2e1782e93365db37d12dcbbe9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b343982fdc9185d14a41bf9b7aeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced99d084b5958b4b57268b0b6511e95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3279940e57e9a6d866c3996d68e0d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9dca8da4b0cd8892b2649c9c7a07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc0be44bd9b2dcc8c2cd7957ff742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba60b5c6b511f4cc00b62ae96405e27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655c3db388cba1f1dc1bb59483b67f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52142cb1f48441049a9bbf88a6dd03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373665d2d91799d7ceb03e73a2353b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04b638fd1d62e91e87309326b9c02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c34883068f50a4878279dcf0c2c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4df828ccdd62fca35e7fc4dd7ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e19ed00111501283494bba54695f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76f089025afa288de8a8ba0e34c06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe2a5467767734581c33fd439797d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80737d405b22769b6f818e4eeb48c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdfdd05dd6979f14ac03f0aa0d6731633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0726e9022166fabff8c8ab2236789fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834670f1a4bacd5079abd413363bf5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84f02023c94c4f2b32d8c65e2f5ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0fc03777e6b4110d1f99a4ca627d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d050c12253374eae5d8b261935d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d5e8e8ee6fc799346e1f5219cd00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84a9f92ecd5cb5502c1db0d8c1835640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723118ea5d11ab2a15925694958badc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfb3d9174b2a28b0778f8e441a288642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fcad103c41180d98aeead31172e28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1235759b49d126757ec1f80951c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eedbd813b6dd4e9c1d76cc126f9a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c27fabc736e5f453e230b00b68b28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc612dd6b645dd25b7ebb8b944873b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50212380cbf391b7d708381d0a7e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e88c470c10410fdea95e99a6487a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7da790d47e0eef2ae9fdee373b44a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87844ee572fdb3921733b3cc44517651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe41a48d6b56671eac7df36167ffa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1caff7dd70bf8b960605220620da0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40e95e430ce492a5bef396f090543654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488311662179d98cf655fc72d35c54f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638e3e3a83d1e7f13909ce7c5a43dc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b3f665debfa4788964ef4b15368f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003cb105bb385ce865d095d3fb150a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a52ed62589e4ba90753a5b9fc832ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75a7654dfaab073750ef94371ad13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228a34787f1b4e20a907d35954d76a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503b5eec6781238acd28f78cf727a6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914138afbae5945920e46e04aa76c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc45c6ebe789835696715880c6fcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1c69062252bd4dcf6027ac9a0207665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6838c21a23b222f1138a0b7f18cbed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535032a4dc2b589c82a1c82876b5dfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ecb6c1b38d0419fb5ab558a99983668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b893f170195e7762da8e3072ac290669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863473cbf9ac3ea0cd3881e527b0ec40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b5ec94cba18bbbdfd58da737bd325671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce44f703f3c8d2332355e0e9e9be05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f037211d55b60cd00a0e60960247c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861f8a4f985c762bbaa0b50d6c36d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45d7dc3ef3e0cc93fdb5e91d80e29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03470b4b016b7751d3c2b63361b51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a988436559d8b97487a62f6c4c35f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e7d7538e1787e7c3ef313d453190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce39fe3eb11cd78d318005f6e9d80e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f6e26d1de6ac577a8ad687147455680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3c82eb84ccf04490c93cea92a96c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa160df1cc90f5407c4d9ae469b782682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100dd8dac97a5de9934469aa9702d05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346fc4435e3c04cea7961cc4271818e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e8a74c513b9cc5e511426f088a27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3ff3f07ff4e400b9ce6b2112528b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459bdd5c8ada0f6ae2827d565f398e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867fb42f06fa55057fdbc8e1c26428c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9c4b39d3a58f64780f4858a2582c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7df2066ca318c8e55921f342dff8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe007d7abe76ff367e8410bf4c65001b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afcc8e04a01d2dd63918a9ebed7f8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17585368a2a50512f7794fcbd382c7fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c4bf2eb66e1622ae2bc8b3ec3603694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94351bf0c033de51965ee04d036245a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75cfd0b1e6f6d0363029886cc8e393696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c4e43e017ecd57555cfbddf3b7cd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341cc188a37e25ddbc71566307cb179698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad96f25dc60c38709aa61a7e22c57e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a80eb2f9c2ac8da7c4759955405c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f643cd15e8fff74cf3b51deb2589c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299501d4a730ae3c4f698e0a43e5dfab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4dc4cd3c20b44fa64dfcc896fc28b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fe47d295ec0890043ae1feae7c0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7152e475787a7f7549942812e459d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933e49f494360c715941f18000de04c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082921c7bee84113e9993d33dcd49a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1945ec41bfc36e5685b9e9a0bfaee4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e355cc0160e511f231b13d71d49f24c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba01888eb1a8359e4fd1c765b37eba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce394827bb3af43ede6e72ad0a005711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666aa9ee92ed30537e157ede1b0f272712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094ddd6f752e08756656256dae0448713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae42c278a34c6b6c06954393683b43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83295be5213d22a5106915ad772d06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc92a653cd6d0854424cf6c271c8b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cc74fd7437e84ec5648c35b089628717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccda2a29c03efccc8f4dc648195e774718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c2a91ecbfe873ef4f307a15b53ef9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277038939074ec3b3d7383d66510f90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472fdf43f81ff472859ed045841c5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1447d6efe178954892bc76f63b50138722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245ed3ce3b9ae804ab4efa42f55732723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba2f765d5b68930520cfa77dc0e91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc4378efb34c734f54694ac3144bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdef513210245b1e33edb0481671d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3105c7574fcd6022c98d7a4048c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae484db31dfd04cbbd904c03bcfad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d0ceea84659a94b04853f08dca05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77daacc4660ecc39a714df9240dd27d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a3366e79550758232d21adfee6ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183ee338b99fa42962eba461385c10c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575fbc9ca15152f6db2847350c40bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3dde49651b6e4d249f3b55685510734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774031c148cf30a6de96261f21da6e9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8af53b45cc84cf85fe366c288b1ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b7a655aeb1a031a64ae2576130232737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b894c6697783c7b56a024e4b1e0c5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4ddb8a206c28338fc3bb6a94d1f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a0adaa61979b7f4693e0c26dd4ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14eb40ff0fbeee93e448b87fbbdae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db98092ac050da0252b00dc5b42e7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470116abd8e400ab053744a5db25e81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019e6c896f62c6124ac4814ff4c5e6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdfa955a15629cb9fd4ddc5183efa4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d301de19a0321cc52ee991650f39c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb4f7c3241383ac08da391b7738ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065aa9f7574ca441624b153612705af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f9c0d6504bd212b0cec1d1955b23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8c38ca84b39467bae0eb22ccc72c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced9afb0fbc2c762e1ce18080b82b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477613ba159736ed65ea7594e06f0e19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922acb44aba4b5fec0692ca6904401753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9633c0fafd5cdc75cadb8816910df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1e012fa167bab943c540bcdb1fca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccdb60b555a661a1f1eb2174ae2795756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825f8f8bfa31998e2b9a166692ae93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899c979cad6aee708aca7c1f900ee8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3cb0587e2e5d7c0344ca17173ad06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d823b039503849844d379913af8713760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea350eb9b5fe2915e700fc2d18b0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27478b5a85fdef938e5e44db9ff1b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0fdef376604c02ed16eac00a23b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c3ad73a2fdfcb5fba20f6b6abac40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d96b103ba55d324467d15dd5cbc137765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06fc3c57e4c847a7452edec7cd8776766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13524c0eb11e5bcf1a918ac5aa84b0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>