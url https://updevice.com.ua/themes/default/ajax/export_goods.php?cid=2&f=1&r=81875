--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7caacdb1b41d8617db11e702573bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d0fcd83ea7d68ea6bcd7b83b59562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938735d64d93faf43786c334f69ab03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf2bca7ba8b91c61828db224196074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339db4b7bd75dd9f2a8db4735566a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97284fc7fb8adfab7c5c0147439d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bccf3c429e4aa3e2bc5391dbfc82c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae9a4f958c057de338b770161b3ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b081611f66da05bd469e589e80479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d57213d122c3f0f8f70bf84bef1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8d3b76a973ac0f8472d779cd38e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22556d4ff2a0d90c4499ea8705271d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20a69c725e7759fc8fb51d3c00c2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13050ac5153ad1af5084bcf6de00bd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d67f3c358b815ddca6cb2bfe659eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2b5847ee13ef8b7c9f160ea73c3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd34e56f1cdfe94b62b14df5b24fa5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757df8e6ff20787870451a1b5497c3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e913a7cf998711059dfc08beff7f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198fbabb0adbd89ce4999affc83c83920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606191b83d6869219877080cdf8fa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fe7f4d1fa029740bc308e3087f1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb89f56af4537ab5a85851aae44da223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88550f698bd633f08e8b79422a81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727268b358a286e800a88d8e4d34255925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e043ef327c1af661320985a19a3df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a844a9c9cffeca5f91190a90232027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a8341ca9ef4e7f522c8dac080de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d72bb0d4c507c6b06d6b63124f2db129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a6c579661ebb88b998a9885cdd40c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5363b7d40bb15bf4aad7498506077431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f84e2ae21f223360c56afbdf02bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010029ce32c9e8f0848cfdaa880e860933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d674c80293ee55c89ffb4e6dfd2a6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa698a6a65b90c30cb10e9f8742c9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42025841ab22766224442bee8ef77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad46076ffc76e0cef72fdaf191a600037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001970c2812659fee767433d56bb28638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d87cfed51a46a4d389f0eae06b21c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88639f5f4c9886771cbe219a5e4da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce7037747bbed756ab46040df08ab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd4d7ec2d4b70d721b2422ec63e2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038c50adf77efd5902f293bf34301143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeae5dabda72fbf7d9d6b00d1725d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a4d8a86ad3ac6b26e58356dc4cc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76a484e852bd42700f29d359ea5ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c09eec458ca98ca19be9b1c631ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62e2835465bdb4ab69b2a7ee17228148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf20fdc54de782a102d335ff81257649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f622d054db38f4073c61b98db7204b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30386f1042eb472f1d3e5c852367751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51346f840cfe95092090612ad304f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f9e156a5147742c574c32d4562a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4863735ea98a5ebadd41d1e538df6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a12b2eede1a29e14a25598b9cd05455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311e152d35f94a585e9eccf232baca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97976965c782f8834e803727496de1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8db5476a9d2a38087bb9869db9a2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290cc016d6f558efc77aa9aa2f8315459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa043cccdaf21a69b3e1911b8ffcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae5e638385f13d2a2e797e85deb4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91194badda9405d7e9c199932d3fc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609fc2013e3fcdd49bdc4908b3b5ee663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e682c9df5944dc1d2c8256f372c2f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3a19c70e1cd7efef1457da0071ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405168f9b3e91d525a84636ec2e49d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42b3bc2ac23ccc758503e6d961e1d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd4de88fea3a7dd0004c7112461f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99d63f3d2b62fc37abbf646a0baee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36da766ef86c010794c3d9481c684d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9be1cea890b8c22d391e6da00b25271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b058d17f14ecb81401290cc69e33f6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687634b244e56283c6651e9faacf27a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63bdd3663fa223e2d4ee10cea3f00174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120b2f605ff290b7770675184ff86075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557830cb5b2db2a493d7491b56f7b8e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de5defde106386dddc51505d1f637b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e903eba02df221c18a0c175eed72078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c6d6e1e3916d9b11578bdb55696479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442007b099c87de71b995b88316019b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93744e44b23fc2f4067813f85401d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cc78c3c898889f2c99a3343dc89d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7f8fed188c99f3abeef43cefa8c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c267fc66719ec629dffa9ee22b6d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652315ec99cfe9d00720879f5bfbfdd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae260618b0032ec0fb3cdaa893e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ed91203742cc97ed50630ce2bdbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291155ac61bc54467db814becb09ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92c5567458b70e74e0b5cb904f97789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508052c0c3ba4354ce13556fe6b3b1a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd82ce3b997e41950aa1a58fcdb7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76478a780011eacbcebfc7a1695e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958cb118abe4847723ec4b9dcb14dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd641f1ba6b9cace056a0e4a5a9cebf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc78e27d0d2afc07bcc2e4b3c4ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a47a7de56f6b59eeec6b6aba61fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e99fbaf8416d5dd7dafd3329029bdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce19133f6c86223e404d13474f9e5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78711305492a447244d60d03137cdf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114123a1b6f87e17a0a52fba4fe098ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd636e69a16c524bf48cbfafb8a35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882b59c7d07060f10720136d6c63fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b81b6e90f0eff1ab82dace18b3f8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a46421cb571988725b0e97c8f752ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e5266285011d3c0fabdd7ae422d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeccba5fda1fc084770fb25eba8ae63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5da5a5ee34868feedc5d2eb34383d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03559b0593fea342d476d6f20eaec43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ca7ebd0048e6c99e773f5ac63dfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee8ed34ef42331cdd127cf9db0d38f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a496c29ec60e2c4fa319f6426ef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea80fad41429a2c93ed0bd16a1ffb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d70641df61d35230a8551af606f82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819beef2525aeb3e236ec3981f7ad99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d40622d8432cc8208c8eacef40d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe873b6b3d3dbae637aece70df2d68a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c60e1aeea087a31a1e3bc0783bad83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135137944856b90a6e5f33d315fa47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc12b80462537409c8c91e7a05f08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba47fa1038217a9d8c318323f5855120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0d20579b9303ee82ffd2993adb4dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334c673701d1d948cec1bbe967bbdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8abbbd41e6f4c69b3593d9df7bc91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3b6de189af2800e93219c216e53e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302243a2e8c90232f3fc8247bb77eadc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795a61ecfd82b8b2de1f59d999d945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfad1c4ba6f582595db86d200e5c97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621d4bd4380f400e73f621c8bbe8995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e278ed2859c5be6ae39eec293537129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4006d4291974f4aaa98530ec7ce9443130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a7fa94d35a67b349c5cf05e1bccf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73fd468f5b277c676a2b8431862242132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc16745873a1bc03273909c2b5db108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abdbef2710f2ac94c6c182d930e7bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699857c5750a489888bb91e0e527ca19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a67e959f8425b2416344eeb9019c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793834c2c0020c8507690915274cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea96f6f900c23bd3cbc58bae8286f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aaa14d7cd035c028e216f798c7254139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d33586c43231c6a35396399a79b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294291dc8ca5f0f677c99a1894ea3d3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa58c6dc39fd5249d2d8a8a4444ff9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075d2a09591577b361cf13fcfef307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c5032d7eafb5907cd233c371430d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311380f7c8a5559b35fac2a2f96d00ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408856c941e0f7af99138988b728f598146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f223119d5b0d588799259faf273ff6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c48c42f0c1bd3ae72d3ee088620d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2729183b4189b2a8650d7613dace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308fa6b275d29c68c5cf997e007499150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b6bb7a448eac3d5c2e0b0d0cdfd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371dd29b76ef3cb6f40f45e0152a50a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c107e23eec535a1fdfbe542fe3bda87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283ee5e001fba958fb4f6c7f362b951154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e70f90d4acda1ac49fc138ba481311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c50695645042d98f84d6b530a162c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c997d0b97b2cf9d530f804767012157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106024dafedd9330ad4b9937f8c0d89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c3d104b6c6f9efab1902aa0eaf2f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac62aa4f202af38943c2e5251a912160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e612cfb5fb9b0a75b2b141755bf1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7719e87eee6209c6f58b49b88f8b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c7d70d85acbeb297f8faaf29b19b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb305d701d3bdd8d4917d3617fbaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251369bcd60279415b70cdc19c2ffdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d32719b63e6a96888c625091745e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade67670b9464718edf1cdb22b4fcf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf7ef20b5c099787cfcd6f2fafade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439644dc488a2bf180e97286f87edb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50d1ff2839e2c11b4381fdf86618e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839368b42d6fc73c38db7294df9291a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892ff624668a41afb853b561e1d507172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91490cc527ee65225672c7e99bb90712173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66980bae158923adbeb76366a0eb0b6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4dc5f4875e1fb91e4a72d5ea35f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466699ac40d488a63c125fa0e5336778176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca741c28e6dbaadae46df17b2a44b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0cdf6a234a59bacc4d83029045b81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfcfc3cdb84c1f26477defee0d163d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f464ad0847efa4cf3622b06f20e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3f59b9be58841b7dbf5fbe875cd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea4f63d54da1504ea767c8d1e5903182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b534d2499d80878740063439e8f55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253601f862f1cd08b4d6ccc9389f0844184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f843599f8f8da77d1fb4610cccc7361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419702554b652c58a494e6de6e1a0604186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3484fded4f2e575947e355e8a4415187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806c8bc1ac51f8ad2cfecac49ef60c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28266314bddddd796446f564a86ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b931186fd5e09c466cbd92fc658547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae949d1a20e0c88d628c59ee10177ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d07ff812b2d58928986857c3dc1ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6911a8f8387b317ba5a90ddc36395a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe49a17aad629da4173f04c884603194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a5d14c88e255747c156a7c2ef174195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4b41407b792b8a2d3b9312d387ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64482c5ca04c44afbf9238cd3cd0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a9a04bdca8cca2a09ba6101e94f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f477c555f2544ce9f5b051625dc9e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12d002fc7bb1344fa6756cb187bc78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57579cbba49ba5ea95d9e055459c20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da96ff28b03a4da458eebb0d70b29d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f879cb40c08b8696ed76cec07af41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7123d91f232c12dc15ec9d1664f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea45373cbfc4cfb4caa8a35a197fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea38bc8f7a909090f9a8abd76ec41f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e42b27d3b51cb9c3a7a12663e38c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcabd158d0682212556a6918bace951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94178132f9816e520a88ac27c637359209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416656b722fc46e29be2cd9d3bad76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946cba3128db0d0f6d1d6d6bcbf6e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040385d2d3a43b0ab359eff40ae1108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604f669c36db93841607e4c765e373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e349702b79c898821f7c16610018a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437268c45d9cc7d011e04d85dc0ca1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a0fb027185c5e6a52626163f5a8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c5ceeecea3eac71cfdd3fca3cac5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0128d7802a79813e884f9fa4526d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b401bea4228c673c4bbca716f6fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3972542ab42f6ab1fe5ae9bd4af6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202e072c5698d7b15b8c2e18ca5edb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a22d640257628964d39e0ab224bce5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d82d8d0133263c3de6c10ce7982db6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d2a46c77deae4eb1352d671c71f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc867c83e0fdf1d5a69c5231ef384f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdee36cdb2b49cd829ea6d46119bb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a8c880106b948030f1d00de9c9f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76075059bf12391d244ef093c0ad9eef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ae6051e7bac6bc9994b0131ade63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153f1fed197f74f11817631652b92a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970456dfbd43680389f0df9d7d95f230231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d9f55cc5ec754e163144c927580af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed2c3e0145476ef24d71c98dc7676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f830a6f3dd7b20c6dace212d8852c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705b422673b3fa6059d3a1b313cc8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1eac37f9779a7c7b1445277ba6e66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070909378fd241e56b9eef15c84e87d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da6f52517e1c95619c8fce99df7bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb9f8b5c3361f19100b694ceaa453239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591940c0224b1d50b2db997127b6409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f2c8090b0f03a5e79ea66a7b1b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bc16c3baa7c5557af18f070a27ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe2f127859d8a8377be97f5dda2ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb2d7bde9e293ea8e6859ab56be067244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad71a16565f1ab8c99142f2df2266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ebfbf95feb3ace4d12aa1483181f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f877faefa2d625ef0481fd5f363536247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c3921761be827c51eb86da7300826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6677f51d7066564562144cdc7c989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee7f6001e971f5d5c4e900f81c513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34813a93560fd03b226df95047f349251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b1d244c5dcf8f8cd4333fbbb7cd60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b64821075a0b1107843f631bcb3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f27a71bfe2d158e9743a06a04432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa28ada75fcd710598711076b13c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff11629d73704d0e03edaef1b6570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88515475a3e03d449ebfd1948a4479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1067aea049e2d89112a23ec77e6081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a39c15cb17ce8c469522feb53cad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401216f204ddd612020ad0dfc07e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab776a0c0610c7b7a5df18ed8f7a419b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b839dfcaf47d6f6fd44719c24a4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71bc0de1193430ec9d4f177550b81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb34928e3d1160b317151b6305d829264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a13853f20853bafa61e072c12667265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c0e6a8bb295838341ff88d2438c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ecf3af724d4b5fe2308c07332c1db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3b621f9480ecd8c15b091930a6fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108911c0f6b0190f768c3b5cc8931b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245844a7f1ae5bb8634ed329c67ad50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c24a678fbb89292108882de087bcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6cb056b98e1f86f8a78bd6bb09080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8a28d7d2ca490f0b2a0729d876e4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec2455bc60cce7c4270bfc4323f1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5546b5378334b35dab4a6715ca0cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d79be841f8144e3576f1aa1817b7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98cfbd811d0fd1508b4a8f57e586ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e37fd44f06492f03ce67d188823e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af733ad0e69fc57d6f076192279d75d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddddd039492b63dfd6981d0405aa5c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da3cb3e456b2895d2da5f90f338ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc2e79ce3dfded05b8b05506397d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a4fcc279976d1c31a461f3620622283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aab713eb1cbe1535288509d532708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233a0c0b62b5986510f11d38753a86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20e0baa30369c71e7f5d6d1c310e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8afabf05f1c4ee0f0fbacac05c6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf523dda768eb1bcf831d1dee61422a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8403fb4279552a708dca012d2a4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6887dc0ebc760152034b3b09f4b18b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6619f6b5d6c1a0e01f2779dd6aa8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d8c87be1369fe7a34c122b77db8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe063331c7595648e42deac023c5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c2bf3bcb407346a7bb3c59bf9749294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac08f4ca96962717ba8444c45791fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf32c5981f9b22094f5b2b2f4426b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474554c1db6c693ebb58437ccb0773f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1315cd7f6d77ad0979cdb705736c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eaef19f14dcbfd572a34dcc619555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84562cece70460e792cf796c935a0b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7cbf8e246483616f4bcca47ef7531301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335217d8505a7c93b0bf479d4439991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092e945b1f0dca327aeb02d911bffc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ff0d6590dc89e6a6cfb410b847ad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d28dd8b9d26b394f51043e2bc59a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda12aea20361368d500ac5e71bce95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f131943f752bd6b08eb8faf561b70e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9815b292aab611d3077c7315102494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaf73b685b05259fdf44d35b9929cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34142b44ccf4620a027e17590836c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81da183ead2561c6b7c7c74eb5220311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb06c490e72a868d635bd5c7fd0ec93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7cd341b368d4141161b4e4ca0e41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979286984261ffb643cf5c0ba53a030314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c105f761799c53f129dfe200330d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0e13a5f8786e5912309bd7b4ab4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d292a2c3af16b4f4b858d1e21a5f5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a3d05d29a24f7de7cd54a0957bd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccb7e43d04234397922c403780a39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e15f6ecf5bcd20e5411c4d5d1fc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f36c97f62264e2bd69f91266a79c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b825f1bb0e930c683618bf26dd11c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7c94fcf4b83bfbb26da484a4fa0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099aafbf715ebea33bf3c75b354dc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f103599ec6f8403c6b5f9251453e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c548eff27785e49ac2e20266719e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca45ebb2e90bbcbb8e537e47b3d77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef33c99feb85190a5a617fd2e8e276328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce35282d436e0021a73116e34f1ae9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b63f9a9e31b2b422530b79f604c7cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb325fd99dc0983cc33abd13b43328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f69844cc3d2c0d9e6d955b53f4cba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defd2f39d165f5b7a7edb5957d2103333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1a36bb44914349567a3884e360c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b8817be11b67122da8db69618a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80527dda53100873ffe66394b73ce193336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e130195e08fce500ca4680214d361c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf615b08c99216dc07aa650c57ea9d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8192e8e78f8c4e267e2e5d4b18f6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6017ca9e8827879c2e713527b59d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a65e4bb25d850f453e0c92a7ef1f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602fdeb31ecc7e028dc8a97a655c35e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce8cf3ee4c23e7f6e3eb58dde3f1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98eae0909179e4566038a42bb55184344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae686851470e51fb8653233cc18be93a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd576e6005d64608bb97f8388a269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1ecc31be4bb02bb8bb74a39d79d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ecab70298e6bf021b4a2b80e461c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace2e6abd4d5ee90e57c86bf4367a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbd8eb78f864b5ce03d8c416c5ee4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa24814d2a49411bf786e9e57a45f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4f0357aa51a427132398953416d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6205bcfcf11ca1ed8a1d7e8684c053353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f9713c36a943b8acf5f6e7d2c73ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74728423504b0ef49503b0c536357f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1a89b63182a1974eb47ff5deff33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f148af8d3e4806e31e59301435c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9a9abf5f6986fe503e9c34516b84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69bdc99242c881b52c714474460a77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0385d21ec625aa2cceda293c414dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22371c93c3eb4dcabc68430cc2a0dd7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf93621c2ee2cc215a69fa28822806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9decec56646f18817439a26125bec8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa082ff9ca4ebd6e3ac2705d6dd200364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03b89d69416d6cc9b13732ac103a7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f36be7362cad954e4d8207c57713f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7543f460cccb9bf7f848e95fe296c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ba72def214a5956e8695b04a0a4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac5f6e844efc5e88b6003a44e7769369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d643e1a91c8fbeea414f86fd551e3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36550793d3a2c30899bf8fb878d14c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde24ed15d26e673761770470dca50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845a4b8706f453cce2a227296bba32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0782674c7fa3abf50569844c67b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ba6a93d421bd36effe922a025078375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fe2a59a5f002d59e46cf09bd45998376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927de671f8553929d9b879488b0bf640377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fa8345d12f3bf127119eb664525b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f944ba57fb35d89a820f05a1fe340d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf9f6865e7bd750b61ab3cece60de9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c4e3ea1794ae0e7b8479c0a5e32a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606f628b889d793c3281530e2b018d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415c6c1a8ebcf90fcd6913de78e78e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d18dc020e585800c1e0f5f4f55a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aad53e7085c63e80123e423a2f0bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0abd4f0260850d89dbb5b55b8d621386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003138f96e3c970998ff251fee178f34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e18d291dcf8b9783625bbf5573cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f100c8cf6bcf11d61581d552f95fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4111f0694feff693df52bc01c134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a996670c149d64aaddc6664192ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659052f489926f91f96a1162c05741a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d9b3b7508000b213650240f1b0bc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc8f8b8988d4435cd3e6e5f554a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe416344454954a1e43c1e6d553f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747d6d7ec382eedb45654b344ee21a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb9a143c8318aa7f6e32a1ecefc01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407af37ba0100ce29c967de6c72bf03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467c98eccca5871d0046bce9ec74c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866ad4507e726152a0862bfebc6af7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f31bf255b65daa07a0243af7b502bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a24ac7591b3710559a24cd4d89014e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbdc96613879dc50be523c50b8e2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d519fdff080cc5327823772df2e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042757e9442da68d921924b9121fa84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71094609c875d2c299114442a6c388c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7478f3aa01c62cc2f59b9bf189ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254429f79aafea29b34e751c931edb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bdc7e9a00157c99fafe7a848ed1f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebf28a9e687bee1063523a7f71531410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911c0349eab6138b64d620b2e8adb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e889e9e0473671e6c2fa72f2303c5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56613793776df09ca57dc2402c747413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33f01bcb1373b493e067941aa03b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a7a681b47230f17e6cbb02c59cfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363e1591c596e5183d4e39ec5c4eb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9a12067a9d4ae349d888752467cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24fac51c0e687079720f6e05c5557418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782767b7b63130d19d8917a73de72b1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee008a9c0ad1438b26452404a03ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421833104b965936c720b5e9036f86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b843585382ff4090a50b5222c20d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c00ba36aef71adba45ad15f572e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282a0a12be649925a0ce372adcd0aa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ba938cf553ded61bfcfae1bd20db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d624dc63086b2a63a6b2356aa422b56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d5efd714c660cd0b9ed5539a434c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7f3beeede9c69148c4eac6c3a24a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aefca844dea9d7acd30a502b7af89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad862ce13a0344a4d86cac239bf8bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc68941c96abe2d3b4242d0c7c080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03361b438a8a01d0e88bc84c76241f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb23af508f6283d8d1ddc243229bec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98caa149d65fd66110e98230c965596434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e0db2d632fa48522fa9b50e6ae27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8c811596739d8991b660a088bd8f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d132d71899b6b8fbda0910538fcbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c2589f8e78cd7cb8024e43d78430d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808ece36f37d380b88af2a3d8e4118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a80acd34d0f6052eb857906ac37f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d60346b473d805b8f5d8d18b0106441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a5dfc260106b34b9c433bd20ef98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3de6529881e75960d4bd675fb40f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d5a9dd529d31ce74db2d213df213444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84da5504e43bde0157eee3a805ef3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc9ab3de8205a239a38f6795278daa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c3e3719b924c45a4933a0e9b869c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734d5842b743dc797bbf008507debf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552eeceb823161783bf5d2f5d790f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9b32464272b261486da41e3aa07c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8731ce66c1c8c3e429411992a0643451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b6779ec662c14f6286d7ffa6c313d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ae8336d8328d213c3fcef6bd89737453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada4ab7bfe73aec78ba2db0d729463454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10abc16ac07524fede6dfe451630f6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed620fbe2089651118cd3b7483cfe02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364fb1bc2464fa9fa73b50f425715d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a276a698b57d1e22164462cb86d16b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b2246d8d63cfafacc40038feaf0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d305fdbb8f2641c77a95b96a5d3e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9289c1968e221db51d00b1111bcc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b1d5fe7cfeaaab95188f1f3aea8f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf6634cd782fb84023202ab4de3e92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fcfc16c9672f083cf5e9630765c4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b8c3c7a3e9950e5b737b928c945e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d3d43994f50401547a4ee0b24e75d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea254e3ffa74ad8bbe36f13e9cb0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d460e21236b07f88677cf3cd88597468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dd84d6bf73fb2d273c7725268d84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b382489e8e706c824a2771518e762a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ee9a371ac007a6cae3cd39e20d21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555decd004229f6e44e0f97cc9cfc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404210aec0883cf150d1aca01ed7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729446c3946e86e29b5e7d145dfbacd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d0082e6c9e9add251afa30a20dec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5c983bd39db68558a08c2cc6ff6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e13f49c5bf1a98cad1f41d5feb408477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32cfd57b59dbfcc926c8743fe0a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1a8539c7eded6af16823d7f5edbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2dcdacb0133e86be237037e3c2c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f96553f59fa00b7570dc64343377481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08da0d4292091028825b752deccc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74992b48d559dd72e5466e8832fbf727483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4a9fc49ac9e20e5d75d8e0edac982484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65621f59e3b4dff2789f81e5c89426485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc62e94bdd8fc272f466ecbdff5d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba69a1ba100477c78cbb01ade079cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310398135cd073d3d8a0e3b00cf552488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3fb37a6c468126d1dbace7b55ea8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab82f77c638de9a8c397de14e1cd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40093d6e680e5ca27d38b63a8822cead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e91e4d48262a7d8e6b6a7d57d8eb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa862583f2e33410a8e0585deecacb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d3f1872b928a4f462765ad52d146494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd4a09c0cc9d729a7a9f092c35820495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc691903a45a39ac95e5382a0ccb3d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba410318d3f52cfdbcc6fa589869c2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18a07a8b0afc6a471d9ebd6fe7110498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202d7e95a3c5cbc0cdc9eae5961ee0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad8065ce92392a8c80dc1010fa79e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bc042e06791fc4e6194de871d3531501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33eddb09f0859d510d3c6678cd5af0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31870d517e44a06b44c5fa5ccafd787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1e99e4cf9f6c9d266a320bea83508504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140c3760206d14747844df19bc738f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1f12b6eeabd11b01e68de6d19b59b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d8f794ceb27353595d8fd0d14565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248379f8c26515a014d076d2867926508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b5fcdca55ecda78f31d76c1cc050509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11f674429f288bbe23b359f9d27baa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b9ddd4a7433f02d299e1e961f4e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f604dcdd50f3eb762a83dc91aaccd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee620ca516fac88ed0c416e970bf72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173633d50b5d10d9d2fe7a4c05d10b9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a733fd3736327ee0c4288fcb2609515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a08336197ad41c8f2277514203085516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f330db9df36dc3364d6847c395376517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e038ddc437b49ffa1f75db1db5ede518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a95c908bb62275f12ea8dd4ffaa6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4b448310bc4dfba24e0c89d9fbce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467a950663a732a63d23b0776b8b0d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934148469224b76437cb329640bde00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbca98de315d9156764cfa19e796f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85ba242c46613db44970651f7c38b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a0980208488abda56825324e78da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434df254aa267c67e8ff93d36ad338526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc289e651a8b7c2c4ec31068be877ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b804830be2de8abb15e829c8459785528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a75083461b2f71fdc670c6f7b2fce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b4e0e3b3de6a29529d18968ba339530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fbfbe769892195b4e164fb1d22533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1644e5914be54645865cc81ccaeb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b49e8e76bf15c3c4b987cf5e15103533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f028d796d9f513ae19f4c1520d33aaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27336db37864e3be950117b83507c41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f0f87eb27cbc2589cd2a94bd458c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6ce4700495c8d74357e69a987413537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb048244ef0bf9453b8d76284a1fd647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d835230f6cb2db8f0ab9b093bcc0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af8c4505677899b9e2ce5d33ec5750540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db90924a9e24c9e4bb7f1f92861e3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d5896461c259be131ed8e3a5ea78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305715c288a46d2130cd585e5824b558543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae5ae29fff30d34956545114d68f82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba0f9bd19df3769306d95cb31e19e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac481939202dbbc3911fa1f19f461fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341c73cdaff97151f072cfb5d73d70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b53b621039ee025435dce5e6078e4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996197ed64ebc39b96c714ce5bb239549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d828987872175429dd3946415501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871fa520243cefdcf4824736c61819551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d3431483bbe2cf3e868fddc497cd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f485b30af680cf7d3b23639d693fab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9085bae35399e37d819d8fd28b55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a1972a719f9a7f38743d96ef883a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a325fcdca6d756c72517371d334a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41e8f8a8baf822d54a5be9ce834ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59d4bbdc3e0855ec370b20c91fa23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7678552eb3b5b70693baff673a245e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499c6ab68dfbe3a922e70d39e6ff0ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a16d964f0560c03f20c4717246e8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a80230ed5c81bbf0615c38ecdeda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef6300c445c6839936b7fe9d8a48d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e775900c0b43ab619400fe7979aaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e2bd2f5e9c351aedfd38b5d69246565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969698fefe3b6caf03c2b4d55d83cdbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b5807d4d42e96bc2e3534cf8802c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8893929ec1fe930cbf15d1035b2d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14368c7a1e0469a6117bc0fee773515c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208592eaea02f5e2ce2a2251bea0c8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6532072c33bcfe0326dd413b0d8d097571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c6640ad82eceaf21d33941f850466572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720539b94fba0773b7743ddf369cd94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86ea4f2becca4972e45945470b78d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ed4f9ddebe44f1895102981e7269575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebb6cf2604db156ac307b79c2d508576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48933bf60f5a502fceeeef75a619c1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff8230ab25e14c3821cf994c87ae2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539e204bb2d9995d67d040a05c15d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c8903fa1b82d396b11b9079a9597580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cca4eb152fae5eb75cc3bbd711201581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161e7d8a5b7f482cb94b5268d6a685582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856999c9a1b99c8e613c6ff8e18dfe2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fcddb4a7b39a54981ab70783a75fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc834adbbb56a1762e8c9eee735b28e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ca1714e1eb5a1beae7261588e449586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adef3b7f3ae71572a68334e59c2b49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b351c07dcdff9b02730337472f43d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d576a234ff1560e044ffda38ed68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d373e3c4058204c8b97e2546e34e10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58bb2ccf47121a4da55d5683c4f34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f1d0512f65aaf3ec305cabec09e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ace16d099ed5d6dc63d4f942d4c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6a54f9200f0e5698d7dca302aad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9acdfc9e15ed9c22093a901a56c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3219dc546b5f5e89e5489f868a9a0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e672c9538434ba17cc00f584c3f1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5c810b82bf62dfc71f969e656e39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266799b2d6ddd19b6edd65e1b9fa86d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ed6f33f2296d6a041d5dcc045e38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821dadad73c51710be672e4ae531647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289fb025fc539b55039cbce5ef4f32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eabadaa75efd8e2defa67461dad0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc15c1fca756ad79cbc614e98f3fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f95807a4d280c8f14484e5c0858c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b5b44b1a97f47c11036bfb8310aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ffca40a32c61c7fef97764a1311a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13215ca0f85a9694b28ba415f0c415e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8deb25fe1b3502ed29154c13b726e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114fb2082c42af17a460518a568073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0741ebf12379ccfcf171404ad972f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701011ed298a2ec17b7495ef6b62a961612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b35f0ff89de36da6c047d769cdba0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d695367014445f8e82e134a8ffd414614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a62aca5cdb4090b218ae577a1ff3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9be82fa840018deee1201bae5239616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adda6f7835ad06abf808886f6f6e6c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d62ff602330fd418d982c99adb42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065158261de78fa95717c19278f00e57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172235fa746202f7d2b5f624c0ef26d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e6c8c087094b9cd02bb57b670caa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358deff1a333b83e3925695ef6d050ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e463fd68a405df074f7ba27ba0c66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4377a3c453a70ab5ee88afadd5220ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f4c1748c4dd309b717e4ce95a440625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea4a1a4d720cc216658f7f96de7c57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4c2ad1eab4a394a05c0c2c465924627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453590dad266f2ffcb981eda23ef3132628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df53f3e50c5ddc862555c5f798fb26f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00035b5d7b821687940cc305b0cb4e89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e269e8fea2652971fd534b51ca3d009631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e187e74fb26cc498729a84a5bd7099632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a0b80fed9bb8ae7fca99b12625445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23232ad7f46d2045565a8e17627e1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357124a596606acb62b7106fbd0f14d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12c296c7820dcb2073510890c77375636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c3216be0e434838a21f7efd5df16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894b3c0efc2118773b9d093d6f1a3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012aafbd24c5867e3f648840da754cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b52274c398c47203bd4a1249f9ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97942770d8727be471e3c14a4f73b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547faad10c1ae35dca35a7a8cab95f83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f158d55b759e328437eeca5e59a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5cec12085ab11ceb1c516e82498b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3f9ade9e41986ee3d2d7855a7723645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df2135920bd0fd21e99d379b60234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7525bc0bef134c9a77423882883fa0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8458f1217e5f2561293d6ed2371bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d05a7cb79c83410af7cba80425bd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc9af61a63a52ea101146f395a44f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed2ecc759086e683dbf8410f5153d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6fa8487a01121f45c2b4c330d4de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef98398f58950ed3030fc288b8683c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382c75f02b90642945260bca8c272b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a4871ebc321ccd3a681ef8834802655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924223a0e09c27e2d796b9151a68d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a201c62be0a4b5db034ea502f8ab1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2082e90f587e79746095ad8893eb52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859fbfc1554e8c17722fceb1161f4ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80493219bcfc38e29148ee74ea5c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cdfb2675cb4924f4b99b96adaecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593a4954a0983e38d47c2093cc28563662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b9e5d63ab83a2b67d9ee238bbb92e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd2bf52a2e7b66eba61c539f2e57e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7597126c1ef0ee8096fa2faf5024665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a505e972221c0e03bcb3d405cd2a90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5f876f474ca0ea38569d65b5269c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a27ae14aa71682ade09103915e6d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12bebda21a1e4107ab4ed81421a99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a43fbe2accd451f8ed7989129a4c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49e2d42518ed16c064e711c187d72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf13be1d490619548885e31d997d39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5edb83ba4a958ab28fc6c99328ef1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f2ff827f1a91dc5da55200286f5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348f8eb619f57bef00d9c95354728a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6da909d8cb54f8b3454afa2db1b03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd6e394fc446775533a4d3a05cab9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f8398249bb3229b005870e865082678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664650bd14d7fa07ca025d58ad11ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86642f0702f435c008c811789999a132680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff381d31d93f7cb9777e895e790c01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3654384de0a217d1834b6f741bfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4682174a5710b099d3eefb92a23a89b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1adbeb7f36867fc7373b972f5a7f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558e16390c9f5bf6607cff105cd188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28a8f805d08fe51de93b3c02b2805f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26957d60ffe8c1fcf547827ad8216c22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d1c31bce322d1510a08d8f4c8aeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948899d2eaa9871df65bf3ef52b852ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d43a2b3e3a8f3f0f6cef00453f4e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bf95cab30a916bb29a07a90653ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e38d79a5c19e9c0355ef3d81c3c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0173a218314b8e46d0241438399a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5c3d180b5877877a424ebf1c9ae1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958eb8721b764b9ade1fb605327dfd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4913042c927fc9a34b6e31f58d8f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9223b220edf9b11c1b389b9e3848133697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353365a1014dcebedd17c81784a14a8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c89e3551368955453a70052816d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744f46522855ac17137868acc65cda7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9db7402e00b297a8f45e89e06a30d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb41828ae8074b92b518e8da2295f52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36ff37fa7dd2e35ca9794458e60969703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ad5eeb8ecb4c260607f979d68a2bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495335a7b934a818cdce2ab36ba0f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8b4137277d4e01d3e912fee8aced2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bef02c4fc9ad45f1f46ed1110c322707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1915ffc92c875ab559715dacbbfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da9fb48b626e01fa6bf529e09586e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673afe22ba7d4ad8b958d2b20c3c52f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ed2c2e10d4a427adc0b058e7d75e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1934bb7e962ea2ecaf78afec46ffc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203868540e256e3e26b8f7fb57900ba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb6b75cbc9e54a1a1fa08cabf1cff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25969f00bce743fa8bd3ed3afd102a78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161aa1eab1a214b7ca723e3e71eda8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b2207b91817036a5c993a107d27e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c336333f9d6eaddee3f7b0978b5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a26ddfd200132e5b9f933a928139719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7cf82155504c05f0a58637fc36c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23192a41a65d97dc5689d4e7858be69d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1599507e3b073570e09f0f1163b1da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e2a63428f49720ba851d04ea67485723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4824f5622e4890ae6cec1a413cfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397702b59b1f4f61cee5340bd43ef73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79521a27515965840f3e4f473c71d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc90cb4386cb0a8c06dd120cce566727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f753850d16e12a14a17d0c2e358ccbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ee8b4c9f90be7765b0676cf59eca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9375f3020551851da5191c8c7c9d66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ce57ab56303fed9780b8a1eacb99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2520f8e5a60abb4ae7a4811cdbe64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ceed7d56b0d44a11a43b97bab9537733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc130af76ea5669250852f2084b37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043dcdb783df88552a96f51b62ecf5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa018be152fc7eebfe79f12b07149736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ee0d5d06ea806ae6b329a6b21f83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b913e0f79dadce4bd97888a693208738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37a757d72f462567405fd6a58f574739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3471155e9a2b05665f8a1e5767bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219460b1985913cc03f97bfd5caabb54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff0798871ad21f3f3eb75d9a2dc5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae0b85a73dfe692f274b5152ee2cb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aadb646aca3d0ad2d49a6f89795be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b9d6091ba240ac6c4d76c64fd8627745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90399ff3cb9e549c3994d314ee846c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97405c26c7aa96aa4b5209e3845f1324747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2947feccfa6a302e234ba8d9f3df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848bc6a7c3bcea6fac4f9f175e2802749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4771b77696b968d9a00d5883b4f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ea984d9a7692be89f1203add3494751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8852aa47b82ef0284f6e7c56d723752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727b7b67d25df3d85d3ab678dad6dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb147967ea505b67b6dd5dd7d2406754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f0e5b871a20f01a2337d8ee0a97a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a85b608af0d1d7702f77073f12782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce45372875e22e7c469f298b2a966757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3f243df9fd761a0101f8ce90dc10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c12daecf3cc4fc9bf83ce4a3b3426759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a30d6a7b6f67c8278e8099ec564d7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e54df41e00774daa15b48aa844bea2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba88daab75b0174350874171ebca1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230202fffbb7154e7b723372bc8e8740763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f62bf0466e6dc232ed93b45b3930764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09493b2bfdd62c23f9d61ad9a6cd6536765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0731325f0a7e27aa401678436f3e76766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e40c916b5d4c2f3f3f34ceacd487a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8d5b7e1777acedc1e48e7f8a0a5b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d03c62072d726ee8f35da5a129735769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338b83fb6393deccc0f08d33910583e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267ecb55c2cbd3283ebff3f084d6a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9a6c27d4fc64140cba3ec89f7be5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421e52ecf34433e4aaf2b5e3c146fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efba59a7818de00bc8b5d5a5344092774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9abe41d27ef0fa126b7b0fd7fff626775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797be6ad603f056d9bd4cef5faf2433776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e848735f52d36a8ca2d35a73de70777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97ccd4a362b15b35eb7a5e50d81fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da9a7d07f2ea3049bc2c244d5fd69779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deb3d66960454e7444600d5c132288780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1859e766ddcbd8ff89e802af7bbf21781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53792184cb237e9646cafac031e13f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ecc786b62a1519eee5f1430d1aae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651074792f6e7b6e6782e0397eda00784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf85241f70e2bf38af811f35cc07a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ece51cfd6fd0c42b60025af2892d7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566cd8e4ef2ca2d12c8257020b312f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd070379da57878ac71056d664606788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81fe285c2d7adde7c2ded8fe5dcb5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9dee403a6d28611def45c4bbe4fee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f15384fda1e779b5c9ca328d586d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7402e2e3517e3d79aee38511a303e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c53f280a512c9c4a18924db923f88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae5d02f3e49515684a6b7ff3c2eef4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e89d65158db98c5eea6123495e578795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca39f5c62c10f4cbcd48d3ba2262a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11425d69c6ccd273f3a48b8778e399797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb2a25868ebb83192887cd7d2798e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededdca650fc5bc19ecea3cddff7b42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30034c31474bb91c1ec72edacd274e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934628fa8053d9a6f1557bf11c9899f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a06133656d8b244f453359fe05c10802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad18d45e362ded66294713711a384d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e41168710d47bfe463e659d49523804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafe924f64f46c8d7c2a2519449123805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370353a374262d06ca19d9ec2bef8dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323491067c42090267293c0abc01da807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd037699befc2a7d93a9b23052e5aca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66681dcb92d6b5d068c30a2a4acdf80d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77042016a042b7279e1872ab6e4cd7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe982142e584dadff7347745cca2e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe10032ae3236efcae19d583f7088e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf6bce97776e4363f1220f4acf03b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd47c540c757d998289b7208f97b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d87ad719e2dc984c00a9d7e93c94815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f8014c541ea6ff73cd67928eb4aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187728ccd2604e5f3932abd3edcc9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041c5f1034ed58e39d4bf10c95bd74818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3d295bbaaa193002e0c1c89685ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd210941a327db69c49180e8f00108820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7846c3ffa7bf8a5047abb28609d3da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834cd83e3ef296258386a0492b64516822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c3044c9e1fd29e5dbed7748bb84b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b0498e36f2b0aa31edab9e80726c2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf75ae722be2e7057c0b7282212d35825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c86cbee78100c798751908a8c82f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161a2bf5665b3ad0c457605a4a694a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028e9ef2c5f5049a5800e638bdbfa8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064c70bec101065326e5114178314c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb6cdc169d419175fe060a4289052830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61d95ee9cc8766c30b70151738c7b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676221a0d6c32f07a22571fdbeb04b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03de5a24e089866efa4385469cc78833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a594f6e1380f3981ef3c4c521ed0e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c5029b33400a84cd9e80c94e5062835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c847b0c598fdb8660fadd67478721836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754aa28ab06533014ac07cd2d99b2c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061637bdb7c866d5c9986f7ec3a581838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185e25be58fec78e4bd5215e3df70b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de956cd84c00e274e755ba34ef719b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fd1f7281c47fe5ccc81527d50d61841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a00610468effb7284bc4d575c11f54842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef742de5c1c19292cb1244e7481b0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f14da26d181f0db59aed54191a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a7216609e9efe10441aaf6d099b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a9081b059270795f88f192f844c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b24881c7f783497975566505175124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648892358df6f1bc1fccb075e5708ed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb3d0818962f84d7ff52b35a0b2506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73f6612e15b0606c6381a1736f1ae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e2eb2d43d7791f3af2ac5804faab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3c3ecfc95c12703f7cecc518bb219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbe552b9010c571a6a61781bda4a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8207c792cd25e755e9dac0c63438211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef87c3aebd74906f75a28e27e00433012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c227f2dc2dcc3920b01eb3e4b459c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cefb0b26688ef422bd2bad65f2c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d17aafde495eb949793748c9bef015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b7c512db2feea2d4438c1fe5b39816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a2a398f754fa2c8718aa0ca93e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05ae021cbfef9d5a759217fad9c6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09211e0fdf0005a45c2ba93684d6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1dfdc54188de4343f9eae8169f1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f0f7cd57077b8e411f34d933b28021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8ff3d86bc8a72bf623659c5611e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3bdb40d1583637f43610e4a7d59623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5efcf4c4c6e94406a77edaf06cdb9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8424d827c12f311ea356d35ff151925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2daf5b8679604e04fb9039a1038826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562028fed30a0de34e7dd1cabbc401427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbcb9a6004a87f9fb682b99bb7e90a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f7d6d52f98134d6136e581fcdc3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635beadc9717100385b831fb5c8aa57830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56877d77bb501cf00cb87ebf6be4bc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c31e1102b74fe4151f872740c89cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a819901dc569e1ad2a9d4ae7a944b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb7da13a90a049f0124201a178b1b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7cb777f3d4dc485adec59b9b9187135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83232294dfb729ff2fdc3a6f4372550636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0e9790f48853fca23f067b1d34a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598899006840d949a9d4ac04776c497c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b18b4d40e2206276b3638c3cb1854839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4ea5f227ff3c4d7a8fa076816bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf25b3b4ceb6a5a0497a6a5f2317041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3629a80ff5f581cd60061d88631842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f23ab7025ba0e32d4efa088b92df1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8decac44906aab761fbdb4b36ac23344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b4d93375b1d5b480c673c68ea63545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38e5f4429e5dbd1438c7b877116db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ff61768937e9de5d6cab1e7b85e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe475713e7bfc0bbb19a3d78a31d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b73c0b381de31ffc65adce4ea95d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5028a3ce4fcaa29b224287ef5efd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8b6ac5efd75cc39a7f37fcadb43a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed86d183cdf73fef90ceffe053fd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb291c624984ac7117c86bcde3de653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c7039032dc65dea053aa7bef794c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86a7ce26c3e2f606c1b3238d89f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8add9cdded196f2f6087e4c0c2042af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fbd66ac3e66b10354602bcf1a8d0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f494da372bb70249e24bf58a4630b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889543a20d0104c47a00e0139fd909b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba6fb05be173ae35b86549452f00d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb27a92e0883433ebe85806204233761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a636145c78828b219dc0944ca4cc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef913187a7e16d7aad5d9d876a27663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084224743491b46d594fa53fbba8c2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180336c4b953e401650eb9664dcb68865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fad74ac37c5f5c6f8a2ee7393b0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb967f36318abf2e391c0d4adc0df767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed92ec73c2f590fd9b09e68522b4ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11033ed0645d9f19884c1e8a95fdb5df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06827609ec6a5ac8c897f306b6a7e0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071defc6597111efa257f5e9b09fe16971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f168ccdeae683d3a1069716147d339f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550108e04ab4ea147f24d4a2dd54ea6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e6e5d588250760145cb251dd93ee574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c6d53e4a20ef70c1094a4fc9c7ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858ea4cce6ffea552fa7b5b56a4b2ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a503e35a1a521d1233a697d24ee4f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9c35ba02aecc03392460b9a4c6f9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85158f0ade70ecb5d0758da059b9f9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653653e88faffb13c0bad7943e2528bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0111755b36028dbd846177c1287481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0277fd84386594f558ee01ce35d3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c35c85f3862b2ec5903515755c1c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f5e42c6e03e3340647aab9528a2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f50717f25e8262851d2bc25327392d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a7104aa0fd974e571d43722f8d7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7956f1402a1b0b662e5c39cc0e45c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a3fab71caad7bd11d09c1d49cb04b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec129cbf865e05cc858090e1aed6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf367d819bf1ae898f4ed8cbcdb6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf798daecc1a64111771c6f5c59475391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7b6a3c03c145df853292b29afe3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c8e2c0a1406e9d7928ea457542ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae3b077fa1baad56ecc297aaf8c5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab41d2611d4d358c63629dcf5bab295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ef551013777fe613271a3e877763c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbeab1910b504b44a373fcda75620a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a281ae78b64ea8c0bb670395917498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a1ca47b002eb2145612d08f58ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db0b640d4716c1386e1233fad97f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4890947276e48c62eb166ae3ff225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d497af7533cae8226279de74d7420102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1b3e7e9c8dd4766b488eab20aae2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa01fd9a372ae9e5f54a4bac317fe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88173e7c5c2d9c686038579cd9eda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5021d99771b7190ba2d50a36948389106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97131b921c5c2f35511ed075e8c42c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4ce6a299e8ede803e0ee8cbe5fbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27b39045675cd3cc4a493b9e4f146109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3fbcd4093b34bbf62401c51b1c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5046f30847089732d52fcb928ab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c951dd8f828f3e3b45be6a69c2f3e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f4a074b4fae056dcf64e7357f96c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73d09ebe6ed8ff772c7eb9646fe94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d0357eb6173645026959d3869be9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0038ac399a783874d39017e13c47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab316040841a0edcadbe68e230edee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc962ad4f005e4f4a9c6171d9a471c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab0c1f32dae6c8c3792f50311f093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc62a20642c2259ea09a918b976c2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c94df205a9d2b8a4e8dc09044148121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c39e8c912942d1326a5c8d64992f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e89aa92873f7b9a45e6f8fd60fa43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521acbf414923a6f1d599ef635674d71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed60058b60d288f3797e79793e95c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94fad4b5ff22965b3779eecfac8a12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621146ece9fb9865890dd442cdc1edaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfeba8a976c71083a5f41e32f4607128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5222e7aa23bd51950507da0377f0b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1cceaade701dfbf4452f118fa6bb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9f720ec4f1b3166bafaffc6eec8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726bb02f4fd2355f89b25f6ddaf694f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399b8e9c3863323f3843819dbb344a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093d9a20b5fa454219b67ca0885490e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ac5b3fe38fed175fe95f299f68bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e45bcfc462e049e50fd30ee031020136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368681ee4b52761a3122bc1d50b26817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7670fb5ea1ea88251a7671411a5701a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5637a206b2cb9dc01c4e74b51d4f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e86967aa5826f9b5ce6ec37ae0bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c25ac945c5422da17bbbbc15680c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cb21d9e54afcdbaa4043f8058b1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764645694eb1c8c046b509904db61a1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531aa0b34d4b02fb15afe660cd7557e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06372419b93db522a1ed90a54828bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ca96e426788e62d4f265e1fa683d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf26e1bbf6abf744a6882c14d7096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8574d86ebf1b971d690cb1e18e089e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023df6e150fb5786d691654828f542f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271649435f08d04cc77f68a3fa7da22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9308295f5e408e42b161a45406760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef3e21735131a3d577b30f1960cbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be86c02a36b15c947d245a0302681153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab013320a5ad82c4986944d218cce60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff370d18a5bd8519ba14a36a6604ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c891bbbf904c8d85bbc626cfd978d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b56b64677bc5a2cdf5042f3bb0120157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a67b7e1aaa8e207294d5d2069236158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf521ccae1d8160ccb92f9c91dc3f91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c55ea03ea85f00a383f5db514f0c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b57de137e02944e888f777213e773e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898378120b121733f5c7c3d46d8ae7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e681ffe7d4979253628ca9bba583f25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c09c918fbeb77f88cb83b3bdd2c9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf322c990e3faed56396c303b7bfab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7202c3cd08d2caf1e4b3e924faaf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c07c97d7294019352502a0f72895167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035e9b4e5cd837ad7a5b38ea9c6e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6c30228a2441a42fa574c68ee14a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815200b30d9ff9961ece61682155e1c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a60cca70e5c39fca85af4303e93e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbe89444a25da45a3d7d8e645e5c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8822d467a31ce084987b016242af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae5644baee7d3d039374784d02631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f14a1a336810ebcd9104c3e03db50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e5f512f6ee8123a5f04298d1e31e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad9bc647ee9ce8f319603b6a3e8fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c0826c45fe3e5f6f0198768fa467178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0497e9ff492f915cb3e6fa044b91b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282a287a16e9cc3eec36c3cca589e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224314c40d2c8c270898a77d497595181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6929941fd52264995f52d1bdd3754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3764a10efdab9ed391a03b5f858335183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f91c420825ee6d60d7e0adbcd8e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a7f19c30550a2413b8f6fbddc247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabddb64fd7a8e5105f07842bcd5b693186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89589a43930ab702071487e0a962da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74a6af25c662ab2fd6bd6edc5630a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942d900c9a9e64738701ed9bf8ff48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc83011955c2310590e791985cd0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760c0ee3d9b73f83fd1f5dc2a5307e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd172bf1da1782a8054e0259371477192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72df267899dce442dec6c044bee07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b256f7bb27e0aa6538044cc113587194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffff4c1a0a004353112ea35bad14d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92cdf9f7bba3725c696c879297923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3fedfe42acdb91f4f95c5be3e2bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6894a2385b890f384af13e06f26401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e6350a7fe6e40ed01dcbdfb93a0ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d67c9233c2a583d9897b174011028200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87c88d80503622598798ffdc6c560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbde1ad22d106390e9cc04e56fd88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92c7d8aedc416122b0b9ca8c8b5645203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b2a3c18ebc8e3789f21acc0f75aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5aed89bc60c787d96555978734bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d4c68f946de264a147d26c29ac66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f1ac47fe010828652d72bd369c07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07cafe3ba8ccd19e02fdf405b90970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e146692ab1fb5f69d11ca304ab927fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e43310494a0e6a08f2d9d6fb95782210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359db95b95bc80881a3f193deeadb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31763e2f5adc870ddbbdf4730d2bcbf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4606d58fa118546ce7cabf84fce792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d09d2418da216ed7966bcaa187a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ebbba4e060ae2fbe4a04409f0b95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcda50335ce02f6e32402f06205467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cba2f83cad841c362b4a634628779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb298e63acfc99a3cf1093f8c6fb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5cb092c71b8dde6ee160d66cc2cae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbed5ac0f3e72467ce3753c994d51d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4217124652315b13cddb69157b304221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442431491a69a6e9684a46d643e835c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84990231b8dca40f4d2a3c0d00a157f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29474a425656b35526a4610174dff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626674b76067044da5aada7e255fba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f406398bbda5566a79a46a2ce43e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0584db465caf1a05314e4dbdd82090227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9afdb7a8525c22a0522d0308768ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df19cd3bdbf4d8bcc55fce10cf99bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58a9c88e81d97ed906553198d92705230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a8905c29e4b5f5718a6cd74a0e67c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207186f5fef60295e82477809f277789232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438ebaa8d27c28d32a6d90d0807edb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58332b47740033e2fa6e1d5401ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc56001163cff2bd54dd0dd9efc7abb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d244bb6bf1c85c0cc6b92c464792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed39cb30390e62c2c5d0e07b8a7ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd4f1cd4ac75f2d8ab277281a14757238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35938131fe096a7ea9a37912fa70457239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1a4996f29319a758beb532ae7d90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43179b66f68ce1704cbbc6b9fb1f93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88e3b90c2a17a3308ca83c77728ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be954057205dbe48fee0661d21b28d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c29af64c89e124f0982d0213208bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c89287b4e2201ac558ed389cbe0736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680fab5553671cad6f4f62ce4e653dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5872469f98e8df05b3e872d5b0d102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccfac3440742a63e2ea09c3a236c19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f90f532497be2559122816d57220e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db4946cbf97eac2c525e459e841ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf41584312f5b5c42a4de99cb2455251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd94ddc8564310adc2557da354f4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537391a7c09850f894c001fc338d479253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1134b18ab7ba61aeb2f043fadb5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1256393138afcbee0acf4b423cca84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36cfb7a408ce9158b94f2ad0d7623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d8bf8e5cc8954f356ed8049764c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cfe238148ed010e683ffaf531ab08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ec5dacce19f17b1518f6a101f0e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87b80781c7d6799637e64303c59a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f1843b4a525b8052489478615ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b4e0f0c0218827824b671519ad6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2aa72286ca24ce84c8c3e3788e7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f51ba9db4f52a358feb268d74a57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc4602cbb509e511ddf9350781a85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31284e436a37652ab37117626de5530c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3ca85d539836728f138fbdad300c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6952a01aa0679eadad2b6c60019bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b817b73d5e8c10dc54d4e1924465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd31cd2b1f529b7a491064bcab4afe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074e0a6e2d0a8cc04d6beb33936bd0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac112ab6c45e54a6d71f39ddcecb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800195a99bc995989773a9728b81b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eefd3b2873ab2725117c6473c20c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db94c0fe4d3f78930f19d32c6ab5c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62699d3ff4c04df88621f9511beadbcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39f632fca75e5078dd195f1fdfef4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb6396584a9d47154c47fb6d027de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98451cc951666d5581cb5bf36c52aa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec647996e6d76dea82f69e0d0841ff0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea5c0ce05729671c690887e55548e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f506adef7735b235fcc2475370575282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ddcb4c4083262a9d4cf2514c080dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e861b7ad4b274169849d7e87abfcacb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258749ecb95d9b6d9e1211593e07ff9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f4db3b8e01727c51a2664f3bd4ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c430723db385a09246b507f06f0d79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bfed5de1a75fad6a553100562d577288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abfd79ed950794f022e38c05e01724289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245aa78a27baf2a557fb4d4de0130a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed499fb43e88875410f8ec86ae77e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60cef9b2baa30eff08c3876ab5843292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92755b56a16ea39388107803361c0f70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b1fe34776f1bf6b2ae3bbe0268bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8fffe82aff83e3c80cce9f7a5ff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b829b07f937102d68807e3d42aa4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9afcbbe4eb66e22c61ce1b88534b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5d6da3112628d9121b74131fafe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a973fda8b5252ecf75535d0c3955299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b1a9fe3a1adddfa6c47b96d8a44b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39184f07260242d030d1d5f329dee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5331060b5ce019463460e2b5f235302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e874b8f2a9f0acb872592ae763ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03b70866f2650b36ef6e8c46ac3e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b629751ebd3cb864ac369155bf22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3650c9235f3c30bd82dc628124ff305306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09106110a94040e7f6d390ed2364d1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e2499df11c772e3271357b426b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff3946b9277197508b3f663e38e58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca501040c0dd283f95f677571a41eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f81b6231d92a1f7dbae69eca29795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba57bc7e57a469b9af7b7bec1e12b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6655e9a8af34956f87d67a120b5de53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b2eb5889fde3be1944b8999ec4c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970776561481ab429cd49b999b2477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815463c7529208df4da00f6347639c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32962a17821e08b1d6ee2b1dcc436c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a983f2c813eaa39413046dafd7bbd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cce3e181fef459c161a2eba84efc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77adc6128e17a2b8e34827ab7af750b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dfda048ee61f8d04534acf108b90c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb1169c57639dbd18f4a904e87f6ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f585ce0c3c0116cfd077a5c887cc7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d45ff828b304b7fdedb751f3b0ab92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b60775ab3a2a72527463d97676f8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd663c7e94f48a04a40972a7b08a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc29be3089ab64bd62be037606621327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f58e8b0886aa08257e53ce136308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8810720abd9a65c5808335ea59e5cf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90617ebb29f1d0ccb389b7a193d0a944330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874352e7ed00ad3c9767c907b44dfbf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fef333818a8fdc9d90276a0f8c9150332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f1ddb3823dfe368cdfba3af88cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49fddd751beb5bca1131fb47c54f7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4220769eb6fa34861d9786ace49d64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b110a5be4be65f1b1415cbc91492336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb961c8f7049551ad66930cdf7ab7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1e72da2456a841a0f2f3e57e694a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d58314724408a84565bc23e3235a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc29a24119a8e3a84f9626d7cfd3cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17f0c261b47817b012eb5ac025c0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898940a094e7a6af0b6600d5d42f5acf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d623ff963c2a8ae9a8c7216d64fa92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddeb14167959c3f639fc335f4a786344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7899716bcb737c1c380d85bf23da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25aa31cf0ae3749df5f8737244427c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553911d264542924f4566e033391937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20b5b1adccdb56101647200c6996c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5088757175b1775a507731c4cebd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962d859f5419590c9280d48657ab84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156c725bdc6da40279034d01cf5766351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203234236c045ed8a064539b53bb1775352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ebbf53dde5a7712f418cef18b6f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c99929e69660031f62dd2be404851354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671992ecd17aae66985706be0ab17b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb95761a601062faa2500c00a582def356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8895dfbe7d4ae9d505e453ccab34a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6fd291f72dd6873ec9a5ff2cf55c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c947a08204ebb12b8780096a54f0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af0bb55d074b2d6a0d0a4859227c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee42476c6fe17af8cf0502bf210ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174deb5b06d7bd49f5c6012abd675bcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ac8ffa76a4b23b91c8a6f3603b81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924e101059dd43a2c8ac377857f95e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52a15f5262bbd4b9b39e32ed55151365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84982a6ec616844f6f5d1d8cc79ffd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed2597ae0d27600bee1047860719b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ddd3bf5fb0c2ce67b591865eead2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60571b4e88e79db4d80b88400cf40ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a4931200c50808daab30ef6ed01a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdaf67854cdaf4b1832a1a37d712db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2a2cc61e72f906e6cbd86038bde2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab3c6a9fb4dc2b5a4b6581e72727fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802622c25071b88926807907a88b481374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ed88390083273e9dcebba092de8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9561847f0457ca834a83d3d7212f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776717f341a2844d411860b7b8e890d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccb67e85a226a2b7a674f305347df7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1edc92f1790f4285098080c199cbbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bec415c1be4aacc24f071af899db6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c24a403a7108eb45875543bf8a402381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c744665c34f8582e24e92120cba9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7680935b0747ce958e7d972a580e69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4ac6ae45ce68474a53cfca3581967384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3a76a16117b12a2ed41bb9401e303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b231c1b5ab8ebead1c91e3386be3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6cea40ec48d530fb5f8474d1d1b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f72fa8fbcfb78819a1709bc57af6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287627c44d348693dde7369a83b893b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b8abc4bafb627991a0f81353b0d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f61951a2370b9807c6c8d34706d0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a7234976fe93226cf784bb28e41e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e25bb9c70e8d48e7c4226b380a9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ddede3cf2b4170a7b406c2cfd8a0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dedc15e46d7de5659080d76521c1f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970697d04b2fac98412e5e170c4084c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608367a8768df1fa8eb3221743ce26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c1d48437d6cf746cda284bea53e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e962350ff798db14d48dd3d4ad0fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a357c41770407573a428f9a1b2d9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d74a4267d21b5a161984b7cc08c40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5150cced0bcdfc2e62315c1a58b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3861a2148321ab67d59255ef88da72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031e8f047c8b11827a28553da2dc6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45533ea78435e28611ab67c6fe6f14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea0a0daaadcb1c6591fe3ea2260924406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139f34f200f83d20db9bb36adcce57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc99698007664ba804080a166e8552408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ed54f0d8641dca7256a559003d5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa906c99651930237b86ebb425afff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac67d9337ba6d7df065fce8e4412f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00985e2c3b3ffafa31341dafb4cd9fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369475e5218c6d3900d9dd8b483ba2b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abf50463f9778d95f9f2e68e7d69d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638774c7ef03cc38c943ccdd875511415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe5e12c0120cf71cbad68680d1e0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427e973623c96430838914f8c9ca6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db421470cafffb019d51bf73e9ccd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dccc72da3ca3339b533583c4f4d13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262d88b73ed1f4558dd38055581f02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889036e443356104b12a137656ed6487421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0a8a2321ffdbbe08e7d1fbb88b5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38bb5d20f0e1a4c4aa15e9bb4bd6f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1354388eaeb13b3572b9fd77a757424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63c80481f360660a6c681b10f0de81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea012e9d385ec73ad1f036143e28ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752201b05e736c441ccb8861c4e7b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3f8a7cecbf4946c1a649b4850efab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43207fbf1aca073f69f9869611e6c6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725d5d2b1fa2e6e46ecfcebadd1300c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1255e6c86e6eafa0f4231b1aa0f640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682385fb6dd5fc25f98a7483c317d635432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d771f5c010682125b115b1d92d9ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5decf80fc69494e60c04107d117182a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717b91087307f6ebb4ed89b9ab4200435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c53e45b500680dd276e551321a4f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cab553bc22135425f470789f96db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ca4fa0617881fcb4ee35bb9416ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ab8ebff6f5153d3cf1bd01b0072a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb249266e99a70c85f22de28ab541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc206b11e5351910e1b17750400df4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624315fa4f5b5fb4256ca857a16284fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab62952c683d6173a3009f8fcf736443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86027ea95a55da405f9e7ceaff188e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2468604deb66b07b1c2d005b6caff18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6df21f69f2b62aa72328e42192704446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c91505db893a6abddaa39fd7acb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9dc77d570cf2be9e85a11bedebcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e90b654fba6367d2ae4047cba7db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c60631cc9cc958af655590ce8a44b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfbf856bcd281224dc7d240b62bc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e48bc1385d52bd5836a8fa1086746b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec027e96d976d1b92803c75cc187a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994539d2535d0797c567c0772928633454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a154a62270ae3c596bab3fa8e1ac4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aaf3d02e0f55352e923a9e4b9beea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4db4550c30c13a223bba7290fd1f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76616a29dbabad76131aa75812741458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b94062b43fb8975cfebc674cd7ef15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41d713e075bc55cf6f91d5767cc0b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a36aed0b2e009d8a8a82522595fc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1a1f9984e179d81fbb43f751a7633462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729872951cfc67b806d31bbf22a063c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09541686e0e15f0be0c3332ae61ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa83b6c4486f3924d802b148233d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf30573acd611d6d718dce6a20dd5a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c6abb8b1cf37371e43b1872f67013467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b345f01ab9261004ace4db72db17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf1c43ff77057fdc997af3bcd774c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a88827fd0346b535f015fd3d35aed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188efdecee1606796320a168cf71342d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f6f878e4c265b550679acd97a7edd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ade73d3ca19d6c544e1ea19ac3a27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1bdd5061bf911f3f238df8491293474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a284ae82a51995e9b716c54d4ef489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30885eb6101c3acd8b40adbe925cf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8fe88577b244409d2e51152a4c26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace5f6d0ad9f576aa2adc90af1b589478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355c95bb13565a0a794b607901b266479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa0b286b2ac74a5bfbd1f8cbadb87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a14dcb019ac6f0dd1df2d5c92d8712481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345de1eecba0934d79d8c256c910b6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcbe929c5e9290998211c0b412f5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eacc3eb001ffd9d536329eb370225484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011459e8c279e8c814f2fcadd58259485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34d8596f8d8452007c23993e89b86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53ab615d4254d14df319efe174c72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb93754073df1973ba30d32b60eff7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a189a1bc2c93e75ff326435a812f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265169be9981caaf026b90e5827528d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76330f5b8b0d9c0d6b6c5009ba38250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3a7fc9f6f727c4ab14c20421a829492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ae20eb0afd61f2e90742fd5bcc17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fcb83367f22486a708a9404d92583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57f26ba3d47d595a2f7fa1d82d99f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c8e1e8a23d340994064222f347ed3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e53acc78e5464264e083b407094a22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fe5c5cea0e3322eac7a7ab33fb91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2238d898d32e6ee40e4f5a85a508e6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd31c691ed85d20e96080b1ba7dad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ea7cf59dbde9edbcba11a551f172501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d3be35ac9866739c3a23fc1a5441502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad9823938c2fb962b630f07162103a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2cebe05adcc69743fb99d698e2ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f247b1c1cd282538a498efc5a94a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262ad8288af27dfc81b7c2625fdadd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45546f8c34090891d7c927ee0144ea9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac71ce18a16a2a1e669f91ac7fe2c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43434618ec6ef4d795fc1a84fd78aff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed5d1ceebefa7a9b3b746e0be3460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbea900d54921e52037db164d30544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f6a762beee7247be7ece6b037200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763a07e3ed73a2d92622a702e46c03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169154f5863ca8980c9dbab311b2562514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca4d71d963d406c513c83959a6e3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6913704b10dd81e44cb8dd31312ce3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01846f0ec67b4df5c0ff607a73cac4a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b651502d79384dcb28bcc6a1d1cf642518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8410ef7dc036f6ac93108a30f821b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ef3fda57f75e9ad9bf8a83d253672520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598e81681743beade7d9567d6e0a01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f48be32d5d10cf66e81ddda57509f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c49ba7d43ddc6101ffc71593ebe2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d511d4d9bdf0f97db2ee183109288524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f571d3160c9540a071571ec56120c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb236e15056770503fb02cb75a45543b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000e97ab4c1354700f5911208d7a05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce23865f2619d806426d864aaa69f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8095e6c58ec4a9096c929483c0313e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d27af2d03cfb8403c5524a5b0833530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10596cdd80d3c9c42f10bf269bf31c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710b1409ab9f56024b10bc9914f25c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9af95ed279a94f3bc366a6846a62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ce8239bc7223064e9d2c13a0e869534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d034b5abf586d3655bf3b0ed8c8a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e8a1fb5bf84eae9b4e7e4e143a03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f6f104bc86c68952127be3777ed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e22077f9af1fd999d7253792cc3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639b45ad35819f1b698434e1361af20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38831eb21f340474383c016ffbaafe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bcd62d10ed93ea3bd5df189087f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aaa7b335be77db233e9b559ae0cd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae89e678e5061f9188711ec96eaaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a94f19de4b4ab380f8b4663af981544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7af8148ba9b00445f429f5686e2ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce65daca6bfa6b8dfb3a9dfa8dfc97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed826954873c8464774e26d2c69b1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7cee31d81430c08c023c218c832f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c362fe4f3128c2a46ef0bb580660c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43db1bb2064e95fc086f259d1acda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6eaf2ff5c114891459a93fdee31f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea210b5c038a6c9dd2506175941ad33f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a19e56986b6643d567e942c7eba15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad12b4dd933dd477d640aa73b1a019554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6878b87b253df61b0f508018b91268c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd00f51e5e287aa616bf5e60eb7b4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bbb1e0feef438df5b08983a69448557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2a8884ead9c5c6119aeffdbe77e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612910b248f693f82dfacb8dc91b5d69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269654bf54451fb0ef6c5965e794560560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196d8f113590bfb7bb1562a650b2e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c299be50e98e02000cfd0ecded023562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7a00bc8e522d83a2a894990b68ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf099777d88be77a55a1da49af22e8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3485d7008f3ebc0c3fa7a1671a5931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33232235c38f76e149a8e177de9faa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2d544a27f7a6f90f83809e0d43a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8338b746b8445059cd0731a6efb49b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3318321c35bf116115814e0a96e80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e10f4a71118e7e0c11e397eaabb72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099e2845e7777e75096a3fbb074754571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e654145c192e6758195e09884f41a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec37f70aad77e51bad3accc501cb7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d8a02ee19d89c9094c71d3612f83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915ab5e65a78dc7dafd7fe2929a8a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a197f3bb7052e91ad94f3ac7b88d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee4de89123350c442a1838cd052dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ba31703b0fb5666b2d7baa136b25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f8b344e8b60952b57cb3f0dbefab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd95a199a4cd45bba5bcfe9b407347580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0a5971018f177f1aa4f5c80a17d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6b00d2b889e74eba6e9f97b011349582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc4000960522f6db118bff162a66a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e20fe0a700a0852767fd0192ee9a15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379adfd1928e5142cbfec33ce31b07b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac1ec825786051d41f5dd95578198586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a886b07858f7421ff395a803e886587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f72ca715b1da2fcfebab91b25d805588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1f5e0bd4fca2bae6d7a723e2a37e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d23e11c420e7db32d2909047b72c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7f33247ad6ee07e2d477d79d6666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37561d9652ddf87499e548714aa4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7fe8a182fa3865b63e377d49c5f91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f87293ad80bf666773a006fc01e2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111731ffc05bc9790661a8c520a65153595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052719e5abb34465229e49ce4df497596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03c10d981a43f5cbaff087c97a55f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e657e48c59602ce42a231e684b88bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ca862d80e70d6db4fa1554fcf9e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c907bfa61d4ad8cb5d9fabbebfb913600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab3e1218296bd8ef2fe6214851d55e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8aa97a1c23bbe15dd1df0b8ed82fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e16e05e9ab4f74a20b58b17e3034603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270307f03946c0110b42173e4bebba51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e874fec38b81e11b59c1de8ecc2a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5ffcfa6781e019127d250bc00038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e762e2de0c9a6fadba0dd7f80eab1a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af793396f20c0ce8035a4e5c007717b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944128d1d2a1e6eabbc96ac740fca60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6548d89f56da02e828809b66a5abd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b936362ad2df66c3e47905031e65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58f26dd8092ea77def01bb0f540bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c58f3f6d508ac2ceb310a6039fa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688477ba80ae77463c0561e4a1f6cb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ef86c894f2ccaad963472096a8971615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437532b4c7ed1aec693aece6cc83d02f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc8768b7fba4432f9111152b56253617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec74b821ee61422bc7364db367c3a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16eb352e882f11346e5073bb294c5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9979b2b0979456bc2013e6a89218620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dc4dafbacc13de0d362ec4c80a8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009db9c6f858325505783814a12fec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a70286e5f0748dd3aaf0a849d5255623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e90f34d69f098d4303bf1cff99000624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e35717c2938ff613475af1d7bcff2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7166faa94ec5e3586c5c83ef5193970626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618602ca03e07aff6e067c534447b7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62824a5c66098d708b05dcb7e4693628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806e1032cdb82ef79c12ce5356f041629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9711c45f6858974e473d742967ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb68bdcec8bf41f10b0d328edcb7028631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134279b2efd5c1e7efdc666213b05296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b3a7478c60d19e4ba76fd92ed3e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c6e40a85404a9b2c1da8403ed9a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d1fb0879e74bf1ee374d30254c5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe8184f22c59ab0d4f3d985aec4ea5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d20022b9090db6c096362ed28dda7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c912a2d8af2bf29dd92e332b807b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb117853062c2e066c2f1ebfa69cb50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb3f76adfe8f2a90f386fe6126e03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e776b101ac91e236a4663d3e9c1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eed7b0dd44fd1ef7ab79b7b0bef9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3ceaf9e5ea2203fc0a2c8b71616b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac25fd51e8bbdf7a10a4301406f7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc865a5b3ba9d9c65ab2707d287d32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415525c3c47879a4fee2632bc8679d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af25ddb0bc05d5f4454e960048e6e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72477731da797ef10a1b4857d46d0a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb44161467fe44d64a5f649b38ec48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a537448e5cb3268bbd6505a3312b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf46de9bc2f7af1c9fd46c4e58343f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f94228edff6a5da612a1bb8db300652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec946e664da12bfdc1f10e2f597b59a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e133ac4d6c580692fcd0ffed00ce64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fc5cba9b9a88fec09083bd11e0ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0db9d6ae062bdb74a03c250ce84e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c23ef3e182ac639f8de36fbd3313e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345213c0ac6b0e780a26ad18a9e38744658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc340d58e5742c9007ee9d7f681e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1331b694be3b212c0126be1040c8ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fa53e026fc5f8256bc32c57534e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e1d540dd5895fd0333076e73783e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1a7921a960eb8403ba9bc1c4d06a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ceee4e7c7712d92399f47060b0db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fbf09c310ef0a9cf91a8d01900c59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e083d165aa2be17fb4ec0407fdcc5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff78167bbb4fd86709b1b9f9d32e47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263515a76a802c7776b6ae86e3900f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e850b6724c6bfe8d95bd5fff48d83b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe046d20cb3046b4d16cf0ad6d2b91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b39ef633855c0f7a2565541c55008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2d85160d8bc1875c8b5a5df199cc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabd8dc93043f7a2179698735bb0b37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11e0bd6aab35852a2462b0d9cd7f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a6e8f8cf490a5a3946cad1dffdda8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a140351d9f0d4bf9ccfd9b4d1becb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c4cfb4092e82859a1283e8149fd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126730a92bb668cdffd34f50f1d91c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ac115c24193ea3097f542828e2bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256a3e63030d8fe0f8e100ddb485f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323bcbe61902373103695aa0e707f02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429a0ca46adfff1b29ff181e35f5bb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64ccef610d700db3be0a228eda2b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac42ecfcff7f171a8ae35e0cfa415f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e575a0e1f7df190805eae1e33b3229685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f993358eb38a7537c1b2c5351ce2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaecd070ab71fc6d43da0eef9e29c9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1345399277f04d816d89ba801ee06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f172bb8b7370f4257bf358023942ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371cb5a2466ec1158f69b93b0e43a5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdb75bb779e5b114396fec39bdfaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6d2708727c2ae7bb572747722696692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e85083efa208e289c62bd781f07e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5baf33a63224ec734ceedcb1d42a3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c02b052d9daf198c5759b600091a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07c4ade85e59ffea90c4060f84fb40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799937b62052555d56c1bee9759bb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79906a8bc69bc5c559f0a138fd51ddea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535121ed61342172062f42dc14abbbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d305584faa5a83b92e601716320f95c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd7ea53c46b92857e183094ca8c9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a6a7a49591f6abc8e0d1294ce1bbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6750f7fa0150ed2cceb4d997d714703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc516602b738db78bb4c11f95bf93d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae3323c7a80cec7a39a779b801b46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ed72af8ef316cfe0e2cbd2fe8b8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06b96be394592e01158457cde92c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec17aa5b0f36f26193fd7f17e4276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaee1efbcd29592995945d2a0cd079709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b61e14dc21287ef7306da26d1b5ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f56efcc3422062bb5d83fa7f0c6d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e6c09ca6820bdf43be97933b453d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab37267294b72bca775672c6c53cb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d1d75f8a51306b069a3987a51fb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b2c51b55c0bee1fdc927078dfe05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642080ddad86073893084d97530bb475716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd28a0464990efc2aea25aff960f50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3083e4a22a49428c2817ce7c31cb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec636ae8c399796734bd197b43edd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d49dc32a28534b08286b711d96afc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9eff65fdf7fb2be7c43161d6a1020721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e65e8d92789868bc27d60bd25d4da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d347072c1999bf3382f8e7231e3da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30327ee55e2628144ff31626bae0479724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409016605204d9c737ffa66e807e17e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d84f6f2f1d2944308d3611998b7fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca6659e8af4532b55d8a54267fde3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f78a25e53fee49e5443cbb02990f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200a970c87f4ac56a6bfbc73ed86dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1290e5a8ff523009224cb9dfb92a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e0bee65d222d06f9702f2abd7a79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d904ac7f72268d44c0c4db79395e8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a481656d4d2b638ce72d9a0b983216733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e289a28b2be0bd568f154d5f117c41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517609c17c67e4cfb9b482a532e5a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109b620056f25b5ee90502f44b8d1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32665c67a17c2be73a4db8c981235737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e8602830e54320d1b388c6074bacc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d72f9ed39925ca34804c7ca14773f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b575c17e0141fdb5e6db010e56e10d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014772ddd4dd350c0f1e9ff17f47c50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10874b776cd9c6af2be0cb7fea5c2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7832b4df1bf0d934a86a62049eff13a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a69db757ab561f51a490e1fbedd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974defc9d88c57fa8353a33db82fa3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88cc94e9c187bbc06e31d5d40c4d5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1575601277607bb078c3dfd44187747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f965a0493b3326c3f1c208b3723e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87126ded82f8ec2f007987f47ce7cba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe946087bb29a20e2d01d7d67e4e0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389222e18445c9ca17f45f216357fc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806c45f683106ff41f75f9fa39512e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1da2459e7f7b5f27d22ca7abf48a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3202f2ccfc638a11429dd56ce3570754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324ea1a503fb73ca195acd856502d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d52eb01cf2b2791910ffb5ce12ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12843f6b22da0a9e6f7cd2c147979fe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a60dfe11ac5aa66910a341cce7f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af026902b1ad01e23b7b3d4e40f20c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc13d9ecaed1117cf23ca6f6f9167760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca9afe70a33dc5fcde6329dc9cabe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820af504be03a60692b590ba1797e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315876acf38a4b51865d0af99b356d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b26ec1c6f0a6f5e33490a26fc76a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482453e16e30899f934e5717b2be443765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf03f14c4220e3cdceff5a3210238766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e08b20a2d0c3c973858872670c38767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>