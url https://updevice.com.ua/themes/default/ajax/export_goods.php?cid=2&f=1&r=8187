--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107d0dc8e3d5154d83831dbb66d81861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b05182e2cf00a089bb764a574332122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6919963e3f8376572f9781aee9493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601431e84c2735ab95dd3a5a3b156b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76adb61b38aaee80009d120f8b25e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ce089a14340d1bd108e17816850c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5191e81f7cc4bfc62992246a85637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022e3227e420e9483c323b27b1b17748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2d38b497c78624efa72cc61aec70e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8db082a67b40f137e4235533ba3fe710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d47657071fe6c1058245ee5c942d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f832a9ebfb46ad73eb7a259347f8ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462af8f256b0a81e24b6109eb0ba4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855d1d24bbab6a9cf9c65dcec4d47d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6022da8df84b33864081472b39e3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdaa61a408d83598609530e081f62316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba31d4dea701b5d876de7ec1ea722d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b86f23499580408671ac2e24943118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3498fd9a3639959c940e8c8be05d9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c7e04244db2ae8b321ef99133f8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83735cfd22eec70da380c1f73a14221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de30345c626d3b9948138f466b1ba2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8f70590b5a6b2fdc14a6cec2784e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065629905a2ff1a2fc6705946280bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486aee6d4a6e1192f62f6b8e0a05f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ac7972edc0ebee7622eb54662a5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dcff1433a775d60b6e80ab424af5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246ce663a16a34535783635866fd31b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7867413239636b0302cea37d82ddd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b47ac5518685b4ed1682360e6e5bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c5ac27431eecebde5ba14400fdbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7ce5e393e423e6df777d3c3d2bc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6204320bc0a2850065b8ba26b425c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a649ba092d136bc4cc00921f9893834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50893abaea9dca2ab4e85487bc750be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281f4021c0903d204d033cae25abb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71f1ff79398bd9434eb681400228b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57319c3ae7bf500f202d0b705a5afe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317f37b8753bb80a5d98bed119793039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2de3a03e48d9c4ea61efa126563340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3192fd72558eca00f79d15f780a5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a2d1376606c311fbb8916cbd9c2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d360521975260ce0a95315e1229242b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542c47442ad0dca8a25a27d45cc11d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748c4a0d65ac028eb09f852b9222fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e91a6a38f83d2a91293b2091ea35146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8a60338d44e8215421d7deccecd3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72ebfbecfb258b1b03dbd732a476448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecd0e6ffe2a6264fb3e2af908fc9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0871cc9cfee1f8e2323cf051529305c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea3d05f0df5cdfd1ea211cd86b80f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ecec18d1b38ec83fc27aae17c178152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b12ac37e19518b8e6d871ad28ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc2602ce47f1328544d71231e2e4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d513fcc29de22be7813e3c0885fc7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56de87e657eae437fdd729101e038956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a4cfe196d508df90a158f099aa21a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee28839aeb822d1aadd27d5418e3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223519dae99abb3ab49ecd02cb6fb83159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f17fbf147838bf8a44c70283ce6d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c19cbe3319705889fc76619f57e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e08fc8b512070ea083d8f024c0be362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220fa5edfeb947464e5c1a62841cf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264278fb58263c99eb68f63ed339c45864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1e7ae8d0cd42ae106f4f55c1b34e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fd6b22f15144b387c2657487b086966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9884b2a4a6f979a91402658bca7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572203c3a0f0256e6d3878e46fa9c21f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be077264de171a1119bc2ca23c72d1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837c63090f5bcf3e51b0ca90ee28a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a46a1aeb7419667719f665549e7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d106e0498d87827a5e31e41f03a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f99e21e6eaff5b7623352e11c35373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd92998dec6a8ca4df3f18e7ce98674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c88878870fac53539316b0667a22675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7c2d65d95cdda9842fc51db8095c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72966e352ff715b8feadfebf13c64077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c91bc2a2916bf3e2e37ec69764d8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b609ef2e781227889ac06a42711314f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc54df9be8dbd53fb9090055df086c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a5e8226d1babf2730c2d384bda09281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da696b912f5957230b35147a65f5b2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45db101ff2b6fe1ed9933abc0f6a6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20a963520c9d2ad43698c5e94de38f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd527bbc2c20317c7de96ed553386b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6070cd8d21119c43e6598cadcad4f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f334db1b63ef6fdcde1a6e17bfa3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8bb8eb2a55ee4cbe760fca79aedf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deaad6c396be7410a9656ce4d6980589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767db35c403d5ab04e0b54db526814a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d0f3ef86a504076b9bfe35fd86d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5547d7b21109ef929f265a117686e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beab17730bfb3a9997c6b06378c8fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a13dbb08705f7958896fd998c72d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d13215a2e957925bf17850b577150095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd798d731d98906224cb40e0e5a63f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178188ba33d5c6d849c3c85f7083bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91040b96f00116f4c14999208ee8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1370532829c23a3990cdb84eb8594699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5247095ee920fd3ca09973216812b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7816ad40e4adfbb9c22b2210a866101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60607268fd424bf410853466ab51b41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252aa06073a51284233b6b7440a149f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e67d64c2389cbfc85d0ad1302bb02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed593137d7334b1b346aca4da856b08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e364c31e2181014b1762700a447dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66125bd1cca839f77c3caf34558484ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e852a73062ca1543bd013a27ffbb78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43c5ed183eb65614f72e739be871c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5472410238ab509b862ed240eada90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff946866bc67ce1e434b43d29069e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3f65a89107b5a948e85d60a4b6ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc3c7ef9c81731477c6b4c9008d3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed3b165d03c6645859847b1540e90b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05976a445fdbfd5f792ab7a90ecdcb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c13f5ebbd93558613ad3c8ca9c828c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e659482a40b2f2270569daaa17141117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94c13de485f391229cddf7c8f24c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc450ebe3f3c43d00e37b635c35d484e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97045dcf8c19d6a154abb7ea9cf17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93038684739563c4d647e67da584ac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403b57738d83c2879fb7a79d86a77e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b477b852f168299c62bde5e60d46a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44075db72ee38d6943129faf4d91866a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01902d9b3aa87c8922c658d28adb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e83af7659769c5e8b3f130fd2945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad09f010060fc1d82db26ff930c32e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51123d9ca25bdb1ffccf4ad4d10a4942128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe553df82b2c2d41d8f0ba62360b3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b8236444f030c38a98af129f3f87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aa142e550cbf560ffa302b901f643131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d98528388b52b0f30a1ef2ee7ed03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d837d492ec832198a0d0122f962c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c564ed719ea6f5cf94696a54af487a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21880805c22dfacbc9cbf3e11b508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025bdac6d4a05fe5378a8c035ef2d3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b033e8bd6199509a02a58d2e4ff176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370713ca94ebe91f0084a4b23914a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669f75300858dfed923f867ae6789e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d3caf9c4ab136d1ab72c82b147523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465810e53db8d404e734d021500a98e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391906a3fd5ef7da3b803921fbae7a62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2ff3d839368a3feb54faa23e5ea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f4aec7e1128195f498d001ced4d52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea17ef8830e17ad02a06f1dd1971775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6002c9019fa4db86c300e26b27d90f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31000ca85fa4580b570b97be4e09f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae61b2fcc6794a8e75917d867e39dab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449768dce9dfced1e22a032d957c657d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fbd1df02255d052289e05694de82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb6f043c93aadc11fdb2a337d72e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3817c35a83e6352f06decd815877ec7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e58bdda8176b325916ac2916ab3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efe20d1944a8a333163622645e5f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069da124c9fc996e4307f126c4b1d88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c60e9f8cdd3a16af4c52a3c832310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ad26f3bec374a5903470b51f7d697157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74a27cf366ef04928547deffc12ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc2e19e8996412c417e8dc462d560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0025b407f31e54640bbe8caefd24c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386722c76a471fe5103a410b59c280cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a3995a9e136920341a1be07b6dab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be945a365e4ff083670d82fc9b1509163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f37577d9e1ad47300585f47f4af1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a67c425da100279226a1d3a40908165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3ae2936598afc3396b0f95e30ccd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f36ba86b8fd060319bebd9461a49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f7bffd6c269092c2198349bf75e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379801db285b395240e9178785db1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7d97a0514794358b7037bb6c5571a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b565d34bd7478197a92413e99c76f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276938fb2947c795cbc1ba86d7ee6db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea517c399a922a0ceb8c2c5445742f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364efa6b61d09b4e4c55ac15e012273174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae525ddbae7328357893248c64517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221dd3cf4e28eda5714e10a7dff8d2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4bd44e4319a9251f75bceb222e22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd2fbca81894cceb474a37a6f4633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d150bf28d02190ccd25b921e8d6891179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3f58b3e2fca04169a97bee100992180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdd5786b0539cd151f5ce3f012a04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1584b920ba1a0faf24754769b6e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c37b8a0f079a1ee6164d60cd03b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd002c53540a3005cbd6d29cb807ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206593c88cf54efed39679d96de23a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e078ec66efbbaf5ffa8650b1dc72d91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9974dbe13bc12f18887c5beee5022f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d47a4ea31c9a8fdb2251f7e5cfaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb5052349b564ffaa2263d6de70d45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9fa19d6d8ea84672c99c3cf5d4361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25493a43a5ac6b0c90d8c1a077b34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775d006bdcf20f10d98659da582065192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c1bf5b98c7e1fce0eeffb94175e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332cbd08ce97deb098e3d99a961fa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51913399b01c4edb590ed3350e5911da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bfa6fdf53415477f64976f9945ebe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eeb61aad594dbb8f3eb03a1d4953f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbab663ca743f8568b575b115a82c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc6cb65fd12c202935a04b87dc3a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ebea74106d04102cbca9b763a742200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a95b64091e086ea55dec56ae19d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f04e293356fb8e9387e1a2565e53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded1bdf07df775b4809a382ffc0ae73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b53af459b28d4736690f8cd2be85a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cf88403f2811e568fe65021589f7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b9051f9f14fcbb483bdfb8cd6302206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a89c9c26ef0c45ffd60d10f115bab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca58d6c479fba50afe3bc8e83affc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2bcbff8cf8c54c110cf618f6cfa8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc0efa2c8430ee71784c5bf77047e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a4498cce3539208d883123ff7f30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c53f0342889453621290ae662a83a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e104d30ef7fca86b8987fd10d4e7b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f535cd3ee2a306e32c3d3294b74f17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014fbcc40e30ed7c427b2b3e3939a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f2e689a6299daa1f839da6930a09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fdd22d1f3f7dafcbd906b929ce0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeeaafb085503176e448d4649f604e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef933c86c40c536cf60dab272993b5a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff23214163a2f0f5e26d46efbc3f37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871c9aba45179ca22f235b03627b65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ec8e3d9b3109f1f99519ba844473222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a547cb66fd4cc6bac44bd0473d16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5290f63f3cb2d1569d4c4942327bd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4036904ee7e03d74c767e81515865225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8487199bcf9c18056ac86406480e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce71c29413de90b9f3214f8b03047227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14777af80a5525598b7ffa59fdfe3c1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134759ea3778b24759e4901a3c397710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121acf3952f9bd5e89cb5db1a58671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb37b1a0ab1df11cb9d7f03b01e4833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86c93672484c3deaafd154dfd6eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b895a1d7886baee951f43773aaef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72258a04aa615ea1571b54acb6023f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178d122a29d86a95a77ff62440546ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c797b29bf308d6294f2a7fbda1512e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca731886a72ce94190ee5dc4dfd2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7fab474e985b7d597ad60ca55fed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76065a403c790e96c3da749340a3ff94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3abf49955b625e3e5083203d9bb848240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234376df16410b2222a5fdc077d09984241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69b6af5510f852d6a61374d0cc25e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c324be94eeb6d245cb772788eb467243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330fdd3ea54a4ad04837f579f8cde6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb6abec4bc702d783ffbbe8393aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4265f769120baae9ee064db4e172246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc0c2b39145b39a6ce76cd8e31d1f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee372094e8e79b97754b14d0e597d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f4dc7ce3cfd592ed90874f1a5f8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f988f3358db57f08d56cd93580f0d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480f1cef805dc040928f1fa5ec3df9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c5b7a2b7d49296b63214b32e69f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51369ab56f618e725088340793fef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684280af8aecbd1e0c1a9d7a85ee79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ad7c199b294bdf1068df77b5a741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a30b4071fd53a259e53054256f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02e2922a5af21afa7521c0abb9e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281789e3809aa32b061a2c33becc1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81afc796c543edb3998887d70dbdb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ef177d946fd77bd1135d119468be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5e3cfbe7908bdd870eea60e5d50d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53deddbc2d68936f0905c21cc6d88c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f02b3176541f2c8cb8c2f8564f092b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd0f9a5a46749fb24da432033ca4e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891eb86a032bbb329819d62ebaf0bb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ee6c2405600ef333d59f2e584201266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf76b0d3be4569d4644bcaf7c1fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fea56fe98304782fa8546143fa4a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162ecfb9a9206d1c735ab022097d32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a04a0e76c715e7f75ede1901b8d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e0ab9065952a4b1e4542a1abe625e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804956d9b88dc0a998779d46236c8a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182cd85e7c7c0e3beafd4887f46ac2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543730f9fd935065469298c1c06333b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e357748d4eba89daf972263e1a08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94541d59232566e77334f1af2da73bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104d58128215ebef0a43f9c8f5ec65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640edffa3d8f0f567d712983ed23f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30164f3c760c2c79fa1f4909f8559c64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a702dc669b2fba46ef77ca2518b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091a01eac9fab7da1b8f7d3e638786281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9d36d7b393c1f9bc66fcd7f9b8b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a5a8ff1959ba10639759c7d72c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a067366229a0d94df633258d5866b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad9bffe7f1803573d1930eb94ef3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d2e41db33c576cb2b26f890362c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e9395b2ac4aa939942c923243f84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3070486062318688797c323862ada7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b6577279bca88e2b2874a761293c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1bb0ed6a0f80ba47347e950d9438b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde8977b336809fd1517ad84e3ebbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d9310a8f242dbb6e0dbd4da7a615292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eef15ea0d73805cf53166bbb0bbe25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86cebde2618b278fad83bec9d92ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765992df7947e8e41b1b8d025e6d244295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813031bd18e02b25d6780332805964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300339c000add0cc9b71d17e99f146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba01e3d28791a8fe2dc2688f7d2e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf6dccda5cf23376aa5a7e449bf02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a05d3f4381ceaf24a38ee93608916300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd640c6a7ce3849a7ddc2c93b1c8ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543921c4f68ec1a008bd3baf43c9f509302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2cd6644ebcc367f35aae3f99da50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92653c4e32815a2e676f21218fe83e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eed78c12dc8a4fc3c2c2ce779ee9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41b47b16a4ff1781cbbc344e0a842c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da84a6f1371f3e7f8d01b5b5dd4f6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d519a2726171976305d0845ddacd970308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966f09db6a161b21c3fac4c997ccecc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975444b3c80823113d2277f8d8bd48d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339b31fbda0db7fb360a7d4fae45e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4b1bd0c9dbfd3d747f3a0ce00fb7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818878ef0605816dc85ab54adada907e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9392f2c097524c2afca571a74f2ede314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629e5b0ab2e36206ec413a435eb697315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623bf6dd597a85fa5bb1a926a25352316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d8125d681c4cc7da2072f9b8ecbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a274aa8f14f0b821288f9dd91c4144c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0a305db5062e39cdc77e31f546b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b37cbe7b38e2b3cf896f977138b2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdced5dcd3fe27c2c4b4d881aee3c01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809b7c45bc75178557af945c50a250322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365ff2e76fa52f67d7fd1ee257ffc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8092f933953411d24134724c827a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde008ab877c0e720906fd532b53140325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae783e2f7f9dbdc700ec157dd7a810326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436a35dd8cf9fd2837d09af142793a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace9b487f4900dace7c80028387a8d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b86e2a7899fc79c3da2b23c643d868329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e41a5e9e457fb8b5d08e0c88b596330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8487a9a4ced717e829fe19be30c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a673617173310b59410d6005d00f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745cc8649b49739cbbb5bc07abfeaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4b709affc556c0b78c4d40558648334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b685f260e521910809f58fed0673f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa531f5f9cc4b9e6fe63b5ddcbabae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f34edc4a769bb5d5cc46903ab690337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e297400c0f46ab83d293dd001e14e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf364ba1dab0fa6a1097cf2a46cdd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8a1a23f3619bc15ab3f3238ad8cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42033775083eca56d17a20ddebb076341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce09320a051d46a331f44c028237e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f114965a9a35081c9cbbe4150958343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87e43e026bc37d21dd914fbd2a635344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234e870d8bf0d33e68746f83de022c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021e6becb74feecfff47c2af05a21df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc2cf0ff9f82187b3f2f0d2348d8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c40a3024cef4b1a984d0b17778121348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1126ded3ce8b823fefe6c569a8266349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77e44b0326617d55ea3a10f5a223ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead02ecafc59123b0a6a02acc0d79bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12dce0b3f223a70417eee2354b434352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99a68c494b39c3edea35a58737acb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bbfd039a85be71e29fe2d5620603f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468dbc5b611f8a651314464120dc9e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892550ba72d8fde59d6422456a040b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6201496fa7fc01f5bfcdee74272c06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137604a204ff7aaf06dbf3dd67eb457d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42ece2af3848b3a7352f26b929b39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5e8ecf7cc96cb020ca644982c8b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417078e693eae481408c5fdcb787ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d3e3f1d42da5970b76e210e6864e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c5051ef1e7bc2631416762a3e546363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155932619b252f5bf4ef2271640ca95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04856cee239303cb578746efe480e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb705636b354b283df44e546ed02cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878c8f88b0c3f7f2657174177c0461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad1f137671fcab6a8ff21638ad296368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3db6400bf2e28b787915d62bf4a7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ced958f88696438a90236fc050a2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c448ff8ce25cbbc386b87e3451f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a979f56f9d8707cf85d0f950742734c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dbcc68429c2ffe3024436c58ad9e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b3426acb31a4cd97bdbe8ef9f939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27f8988962f027b3a071dda03030a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2c0dd8b233c5cba7a544b88eb43c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd6a836f175ee6824148d6099946b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fe5597ad9e4761f13b0d8e3c05f45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d16fcf744ff4911ee1f077e5c8ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6432cb38c0c00e0e68a16408355c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffdd30934ccfe71b50128ad6ea196d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67841efd68bcf185a040f68eef60a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff3d3d2b1590f42a00ecc1b1ffe40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ca035dfca2e9e59166664b6a887c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1753fe32665260934b7c8e65bc70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b37f0114e6ffa26e0555a19470ffaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640637aa79f5aadea2d24c00580cafd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650414bc943ae9ff104f8d05aa57a015388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ab86d4096863006606c46be2f10e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a8ca450cb8b6106dea44fbcbf033390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047c148886c8f70b5cbaa12c40cc60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5085210fde924f3fedd8f34588abc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d1bd2dd3fb1e5fb64102b2210216393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b298d42a643a0250ead6832d2b48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46d70a8593ed04342c565a187017df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc77d8d0829a05acdd8a5727a9ac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a0070afcc0b5ae3e35514d5cc7c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf1c9908d3e90fc58ffb72cf12dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d840d00a9fe0585cafa9ff8f50e77aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdbebb86b971ed655af68357a6442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee0553e10e0a3f6d87620db3654ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877461d596888f216591a87ec9d91482402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906dc0ec72d13156450f8a001db15e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86cb9bbf0cf32e5b471b6102f95a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e22567325ed9c581d93e421c8fc35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ec8de51f4f44c553357d5692fa4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b7b8a7a610b7157cf685b8536891407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422752c2f22f1578a66caba12c14ccef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f8455981b8c740cc4bd70099a261409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08681805086ce655e61c0aab18ed02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb317808895d3e13d71243d8c35a5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157009348d5a3b783453d0d940e548c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3e9ba38e9d86ca41a35c3922e7d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75133d5cc838df34d51869a69c145d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0f6de88fc72f664cda39c4e6f361415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8573358e8f0075ef7a1e405c82fb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474bf569739b0f09d1666269fab887c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e05366fe7fda79604143d914057ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e4afa2bd80e81e49464ca4189a1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbab80171a329f3a4df3f8e3347b21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff1aeaa7f5d7674088b663a7bee8a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13a132695360de43ac7713c0a773f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b2dd80fb35627c8b22885be00886423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee019fb8bd19ecdd17c54f90c0add424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb2ddd7742fa8bb6d257ced685a2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4236feb9f5e9657235f166e31e6589426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd57b72936eb808c831336d1b1a655427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca984df69368595beffc311531c7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52910cd355452fbe13f7faf3114e18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd069651ad679a626479c9919a4797430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5031c819565f6d7d1237084bc76c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326417f61d7bc01269aac13599b4f94d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc866698e107e9e09152e2a8fc1e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daff243ab8d0174f9b7a7bf53ad8bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e201d85100059ad92716fc1977ad58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd810531da425a9065b45723fbb437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e641e74e916b0c0bf2a73ca1e7e5f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f293f79bd8acc18660c84ab8a3352d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca6202babe5acc1e11f067038b2706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda90d25432cd058c1125f841e11461440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270295b55a697535cb538d49e50a8c5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985df14c0447ef8c6565062f4f34040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529531cd3b468ba8b1d74754dbb5ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60005766866ba2bd541af70127cd63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1656a7ba669396eaf8f6f2db2425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc7c8a8ef22ed0bc069715da60e96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a128a4760a20e5889bfa5854a8af0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ddb6df02bb7520a9bf0263995cca5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98eb8efbf07c2c692083c224cb9db3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af991dd7ef9ba724b539ca4d82311b30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985bcb2d3c1344f4d2ddb262e567be4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319a161ab3a31ac8f17c0a8c76ec53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e750e50883974dd61a760a518630453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37775583d4b1aca3b1ce3f385ced39c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950b21b01a453017822cb862eab07d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3e3ec8d3b4bbdc6f28c5251e16363456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfa4ad3142652f2b444990e5ab824457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352d7d6b3ce05f50f08d85fc4ec8c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499051d9529321bf35b7290fb5c4e073459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ef61950f4e0d740ddf79c1b7d8bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf334febf33be5db6e0913d5914142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a94c077b01baa8c649bbcf1feaa62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56066195393e6cf99d4d0c326f9998463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f14dcb8bdf566154102f3272d5e926464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9dfcdebc675174ccfbfe99922956465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27f81f17a6924f3800880027945f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5da3bf1f29d5ae54f379c2b33e6e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0fce59bf068eedc426954e4c5ad81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f6d6e32b23bcb8ab19bb4af178ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6247a545de3769ca52c5e6b0f19ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad6c469d2ca6f3e07c718bc65f439471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62660e184339aeb1e119a5ee3ce21e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bf54fe02486e0a2d28e558c63202473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c9956aa8be362bd04076251320af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771e3b4a6ab0c410d4c1d3a36fa3ab8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d500d6fa3f257a27703cd1261c948d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfe22f90d2eeeb0365f59e99926d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722663f40f0fa2b518b2a565dfc0ecea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ece98d1682d0929a4a40a91abbc64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189d100a46b6d0e3c799131c4b70bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4bb9cdb481299d700f052c530c04a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ab963aa40ccaed2057a1ca2b97c42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be9a4e8c06b9ddc738df255dac27f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba01edafb82f555c0ff48159101ff2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6b113f7a8350b49f350bc5abf476d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86827e4b45a7a059b04c757bf9ba2d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286900bb690bd64d1d35046d4361eaa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea5e20875b12c595c23cd77f45d6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb6dade4cc4a505ac8101e24e43ffb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192224e7860962806c67c4229474183f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e7c5f52e09faef4ae65a59290c36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095e669be301f9897945cd30512599492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff82c22a828679ce61ffe269a99b69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290a6ca6080f838405709c9c9a83ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8e2a42f0c9f615d55d07f545c273b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516bc0194df2038611c1c8015badf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df7f4cc647e2ac77f326395f1095a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41cc2006157305633ec825bbd2970f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1340935cb3cd63dfee1193ed5caabe3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa9ff0a7081363b51cb6e8386a7ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626d48395905499091c452951ddd1a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832c47ffba7ca7b97cf0dc8b9e4704502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c06b09041694ee34508812dcd65da6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6fabdea63f409b5d972f221851310504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c20e169d8af9542c6cd6175b83839b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d760a25c86c83f283af665243bd8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe294586c0f09e9a2b72f9ee87ee4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733e96ca24909c71fc1aaa2cd115f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776df03bf6adc06d4f7c1fec726221d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda4e620209471a7f8b59e115709c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825404a348efcf4b6287a62f995dbba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eaa4dec1c3bab1e8e094a5342b1e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d9b4734d3bcb4d1f203113164689513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177765b1229734eb3d28b3793f481ac4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6071f26b6f639d5661b717cc49c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bceae823656b64761ab3caf267ee3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59540d60f9ca7b08565bba99565f70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cfbc6ee8eeaecb23f4ddde809c581518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8366229f106a6b90fa08b4cd992fc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72999e2f4c6f422e881746fab21f99c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c1c10340244858ed160a7fce2c15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc12ef5dc2b5af9005b1eec3ccc141522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7944e1c073005f35c3368edd50dd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda06b739862bd8a2f8f48adc9982a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c588300d19ea75559c641592650cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3047c3ea70725cffbb02811aa5a3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dd0542dce27601e369fc813787a72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2315279de9dfa6e11bef57373062dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec1ccad919d6bde530ad914ad0f209529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392c2606c7fa5fe588be427ce09583530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa97f3b823e85e67b8c4dca3af31b8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca765c29d6c5f9e4e59e410a75ca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d0caef9849092abc6f78defb9508b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d17ed7ec0a6868c31064f64f475c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871039d1ee8758a15caf149d065effe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff06b3f552b85c093b600b5370ec9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4859e3bb6181432a75485820c700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f9ecb3eefda110d3fc6436c42c55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3883ca1ee7005a4360f93900f2b75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd837a7445dc7ac092e4e7adedb13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0700fdeeb55708ec1ad0dc9bec2d25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583c26eac583236d2db105154f4e6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcddafac410832ebdddef2bdbce33f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086b78527178b7b322480f5554c856544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80822c66d7b747f2120973b40a96e32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb305513ddaa01def93ec05d89d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844b4407a3bf1d9e43525c04bf3586e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3c45be1ae95538c2f29f22eb00f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1fb8dd6840480637eeef2de0ed22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4c270642df01922b2f2763b6fab5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994fbd42ecdd2d38308b235e54146e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43ab263631cd4d3c4568cae6b37ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53483c88c09a5854661bac7cc3b51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eadb32572df9559e1cb54b80e101e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5bc0ad003e50febe2f7840ade9c12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db05c4287d396abc1fd7682de7698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e25f6e01214dbce0c8c5a549958a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945b7f90bec18062a2829f2cece3bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fabf214177c176e0ec8f44fd7349559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda889d14c861e26d3d53fdfae424a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969b6f36d1c605b46034d2de4e082d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a030d591bd7519d30b17b50a80d333b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f309570d0bdad77e5c892ed1d11e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0664517e7dece15f87c24a9cb815564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa4cf7f354a51d5f5276186c7268e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86963822540ff9d7074e94741f9ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a35a752df1d90f25d3719abc19a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e744353e051934f52b7e950ce2ce56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0c6aafcf320aeb16a01baf32d125569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d21158368b4dbb6fbc931b1c96c91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb681e3c7e72165b065730f8a6e78c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b80dd2b7f34b7a436254256c32f49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f30a92d8178b98be215539a39cc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dec3e413b848680695231bab48d86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5dc35a45dfdcf3481fd65ab05b91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a6dcc818ab6042e902c927cdfaf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061dcf31bd176f97514e2536628e1f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c89f4eafb2616aeee9dc9c13f2abd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e307dcc7c1122c955cf54fc1a3c748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7817c8482e4b2c2bf5199d7b64fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf26010757bbda010f1c5bf2348a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3451435b758f1252857926e05611b2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edf973a18a7a64972ddb43c55ee8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aa0d4579591a404c8a942b03abc8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5823190cab5909825efc4fa2cede20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff64c290b99701cb4c6ecf8a76ee7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427b89b24de030d3e1521871a0bdf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd112eab32675606bf6843121880852588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8800537530714b5e1997cd2c2623589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6aa61016649d6d689d06fafc9c24e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306db9719a342333de3d5d4b757cb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a7188a21b5cf843cc72720277383592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d9a3085f7139bcc35267f6969fc2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd05ae54b02dff47c680c2bda27691594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb34fc18558c8a05b9494d2a77bb2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea818083fbd678731cc99735992bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f6213d6065579b512b28cae06c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d114cec9cb64ee94c7e963d0eb3a4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e281427d46239912c1e248453103b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2fc60a705ddfe940b53b704c2a012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b4e3aa377937efa0e79f3023632d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6979302ea4c8c5de45267e5db7b5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7c55e85fd25807853e80ca216b71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4324925740d7b7e960db3b7b1d84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3754e7d14f5a16025a02b7458246d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde33c8d295642f5e676c8b21ec25d5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae48b72fdc0e1d5f5e03a81d46923cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec52c01f890f160e41b0b8c399925f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc1a9a556982d58f1f6a6b2d27b1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff341ecc770a3a86cb9c143f4d944610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e3b072de789c0624c1fdfb2cf567f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c3ecefcb684981d1e07f32c94951612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120f3f8efa672b391ec4ba70b83576613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277db2708a72f2760c3bcf878fdf60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a452e49237f636f43e3dde1078211615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83d704172f49d8857f42af838fc41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e30e7edd48ede2ae40a036df4737c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b2e355f03ce8abc063622d3652d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583a1901374c5a95f4f9c5b68705b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad533f485f81f12175146930625cb3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09e666e28f975642f6d6c464b1c21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b86334f945767975da981dc9d5a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99771bee6532ced12d0a946feb48f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314a9eedd78e5a18a05484478ce800624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5d9ea47bc12dabf4f299cc83e935625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb532773276f17aa32d7d0d5222b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0aa1bad5b9dac0a9b5735a076eab6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571508c5254a1975232e29c474275047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc636f3dbb5cf08d14f4d91bc35c651629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270199a278e0b37a85042e897e6130de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026c5b7bd2dda4628d018236b1a4ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db5f72b5f661641ad8b2d0bd5bbf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d055e86a9dc17992589dd88b3edd24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf7f9b4899ad753bf0a3e57343ac8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a40e71fdb826c0e0e8ff3f476de50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23c8bc6ad37cb4b316a170af4daf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3335cfb5ac8de8a5d0f94f89613cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7433ef554b618cbd3c00d6bec557638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e355ca694f3aa1505e92000153ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c72456681c1a0169113c4be038d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f76c3474d8c7f44708de6c5c0928641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f839a68326fa2d7db322c85899d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387224707aaa63092d4f440dac6572c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7aac1915ed3b3dccd6005a318d7f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b4ddec8808316786c8dccfcf0a3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb3977699f807e7c9a609c11c9773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e0d1b695071e8377db0fbe4afbe2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63cac2103a664c1947f70c6bdb8164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7055c0b57639fbafbc770d03e7b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd4b25d35a67027517506de507bba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b716af5aff03aa077a10285a32d676651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c470f4699b5d0909e39bb0844b785d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702942be96e4493a64e4b8c29ea2e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f22de8755cfed7865f0709ab8f612654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502a463360382cb6fa7c2228a749a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510e1cb92cbf32974efea8a56db7fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c6bf0032bd84c8ae51e006a8bcb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745acb1dc997afb4f4ac218b28054f6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001af1da6e694e664bcfef75ea60ebd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbadd15d308b382d751e194dc1289660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3394d238a496629e404a50caf4a91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c614afe8d4a70b5899924c08b9ce06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bbd6dacb4c1c703091e2be5434b18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21788ccf4fbf7ec7f82f0cfc25ed078b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c201a29401acd3db266700df850a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af254cd8ff4ec3f34fa8684580b834be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d07d82ac3c4785363926881966f7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435cbe64bf5869cccbc0084cea4047d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e3b8f61b288d33ca415fb969d1a2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad86c68cd9d8a3bb3545de57e4131e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aabade7454280ab7b86092f1cb7c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe45d96f4affcb7492a530e573c8b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf3da5776249648a3155625fda9a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be44e40c6eaefc9eba7626a194f2f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1ee06ac4dc5e8eee17fe36eded27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0032b635dc1285f4d4ab7f7c68e746676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e850dffede840a90e9ea644001b95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15390f7f30e098f974ff6bcd06bdfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbae3c157d7c5596b8d69b2c04076b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec0c4f284708e4b8c0390bbab4aabf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75aadb64d55d3c708816f986e74607681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d12501d0a78b8dddd88aaf6c2e1d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e48505ee2a97746aa9ee4f6079324683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde91f5b28fa665e0a0f6aac52d5e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d892afdcee64937a18dec50656c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c810f0e6e7202415d8ca5ed79f443686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d754bfc0805443454e5708b4b40f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864321e4977d424ca0c0ba2d429e125688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69581bc87890820b2f4ee2519f3a3141689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2172ce929b402209134d54a767a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02984ba39b8434f0f281cdac87665a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bbc6415313111ea7706c01728270f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf09c3b9c2a19bb2dcddccba5b5f52b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16dd21aa4211277d6b21902070ed7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6f6f7e1d52a35281c087872affb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb7e0fc6531ed8a45edd390fe09a4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a71e80910a41018a0c30d8fb9e73b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04c243fef4a8552338d89173d9012698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361e6ae97d3ed22e4ea8736ec0e52f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb085c6bc4d541040a689ecfc77932700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486a227c144473aed08267467d7fa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79b827924d205ba074f23f5a9e369b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf299574302b07ffbfb0d97a72e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34782aa64553f423cebcaab957c154704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8dc3fc84c32c18ed520659182027705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6409f290ef7077b37de7b566a1ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfa315cd306407e311bf79333588e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064746a125b9c962c3cb5ac27d3f0ec4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392382a0ed63ef8f3b63ca7dbe6daf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9722f1b9faea7da1ac46bc8ab6495c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76288968ea2b031ef03cce57f1fef6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c27115202b25f57fd59ceb83d925712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627899edd0a1a1637635662c52894d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e342115194aae58e7589d2173b8e73d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2a9c49cfafabd5ba314bc73b35e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114cbf9548f8d3af98b7ff4590f03b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43383934498334de34ee140ac74e66f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d0d24381dadb438015f81a031f794718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c09fe5425b8536a2a1c9c74a68c31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4321dcbf2f502baa6ad97771b8547720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054e6b0970ae69e706b551b60d78bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8aae4671223a0312dda6fb3fb29ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e99b7df52122d55c68377d494e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f7610630129d5cdf887cd416ff15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fd855593d7ccd6a507a3bf7c0b20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657cbe420c8bdd46d544b12f343cd80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be01d5675ef230f1e96a0db2deb38bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eb3b05569dbc440713465c0cbc7fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db16102dd8aca76bd10c6056083d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9648cf12e4b48a01f1049c61ec04e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f31835a784165659fdfe022adc378f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea71670c98b548b58869ac1d65521732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2322495268b0dea285eb6c0b0fe9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3053797e54e1c15a698c51cb0c43c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8f7d1ead715f41f15ae3c3d63c5df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bceb6cb45f8fc77042ca9c6dfe135736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b72f117587f91c96a424f4ab332dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16bb339e540a40e6d50ae907829a59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf9bb58b209e849a0d0396a510c43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d0e78c5ef5ef7fa48c90302d9424740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41f4a8b3134421cbe0e14b7602ff0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66d4c2909129725cf7583ed2430225742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf0db84655f25c1c5196965c0326e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63d800bc670c096c0417a41d044d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da4646af149e649726497b9c5e994745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3bb01c300ff2d68ea0019352cbc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232979c1fa2a13203b29e575e719e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be556dbb84a9dd8977e366c735892992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd8e8408de1a432cae6ea50852f9ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1c9126a81a7830a75f2a59477094750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6a680b85175b79e2b655c0ff55f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b66b0f3873a4f8418f59d45e93bf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a7c9325185422ea1d7bfdfdf17299753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff093da2ad4480c401bbc389f147a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d7181a393bdbbd0c385abd96639f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e708d2fa23150da170f850e5a63843d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29668301c0b4ca0fc3699c7dbe283997757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478c9d8913e61a09236b2cb3af5e96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54ca4f019b02401fd239a04a46a01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273feba0a4d2e931db6765fa10373f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f91a6a2251d74b6fa9a41fd091102761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c13220072009ddcd3f457446a5bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628d1c6e9489fb5ebae24b2385f47d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787268fa10297e62dc55152caff60e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba64a3b778b0ebc3c0cb9aa653d85e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c128ff16368e6f852b854644507087766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ae7d74d3ea83da19542cd7a647d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf215307fa47f8f542fb231b73b309768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6e016d4a5211f3d60b134cd53c5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3cb4e9715c7c1e2f0510a57d16930770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5137013cf5eb3d14487986864e47da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade4cd598c9b3354ed32acf2d8f1156772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67a150dfb5bbb3784ac0d73c759b6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309584c37dc5fb1e41378cf39d856c10774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d6eb946ab39d19870675cbc8d1d0775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc72433833dbb7fd72e8d948e5738b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e892eb77ddeb14b362e3ab3e6986ee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856247b8c0b08dce4456524f5fb96b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a11a38cf61130ef376d6119d607a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f05fed77d9eb4ebe54e128e89fca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d34a04b421a7479e22fcb3d615626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35929ca2be7427fda197c4bd8f69a397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eda47431b84415958cdd2fc121468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b4b61e2121669f7a64abd1b204559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a489ece81db3cfa6b853b3d019bc3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a070793c28a9b5564561beda8e8c7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28196f0eef635818c47af13acac5aed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46adefbe313234d113769202e8dd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b649bc33ec782924b1830b8b6d21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db8aecd5d6b56019877292f20983415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0520b29f091c855464a38549537016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba86367f6148b603860e83a9e3cdae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a28506addc2ce32c887145a4c2b47f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10346ad0425cddfe8d8abd95f72da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af8a65861f3e5e66f8471a53009d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e44bc7eb9c84c6a3900146db17e3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc158e88781fb287f6684862983d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2b9cd865eadfd3ea0bac8cc7937823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc843232789947db99c19f9c13ae524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc7ad05756b665609369dbf67afe0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981a95e582a18290558eaae4d1375226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b77da6346a00919dd3f27845d8baff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a56e92b56d7bfc07c7fa146f035028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c46886c730e96d5c3e839ecf9d6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aee0488ea4dd98350f3662a4dc41730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299713dd4830e32ed3c8d3ae651d5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae00ce49f399bc44186a581d6f860232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc6d51bbc89402b4a3c5262e7af2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed266099fb78472195ae53d9df4c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73abca1037e97f1050f8aced3b2c6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314ecc49ca3fac5f892be9e99cf4ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c0f703d084a5ddc04646f53dd5bb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b5d125137644e0d3997f1c1abf4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef3f42645f0bc868c86554627444c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0862a8caad030c39e30d4d22130b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec731dfbaa6b90bda5accca2094eadb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ab9f1872448a522729278400e6d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ee722803cfb4dc1f5cbb2af44ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b57dc962de6790051c06fc7865f5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489931547d06d172b3f989eb9c858ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6068a2c93c5df0b9c7af06db3c583246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1083d38b71f7a84ca710334ac708c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5feadc79699c15cee7c67e86fbdca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311454b3a84c10b0d1ebf213e481a4c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ece339eb151f76aaf548aafd181db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6c4a261ca0c59ac6a5acf2fc508851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f072e7ad92b0fe651dcbc4811de3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdc09832ada616625a99899c9919d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da8e4dc668edcd943dc63cf6d2b1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3359c3864fa22b511e9c08547c1c0b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a8acd63e129cee33d28870972fe556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835a4be96d7c79badb04a49e92e1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bce884aea604f40c8dbf2d70c425d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d498369d2252c6d3013cebea0deab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff15bef09f8a02c3e458de73904e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c7926bad399bd11592df73103b5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38b4978bdd392b3ff97ed7757996162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab8c91fe6520ad15580a32c628adcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db04cb0deca831350f6f3834c3784f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871b8c8f97b96beb64cf8c79e9436165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d3aa36017776603a7c74df84203966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096609349238094a8d95e721da6e7dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf23acca3fcccc6cdb064c4a9dcd9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033333bad209065f787023faf83ad7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a579273e9192fa029cfa66647926cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757da63e9de8f6c6fedde1b310cd4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d43cf75db88aa00196d30800e84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a238b9fc8a85f9a26137be29e4a9c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c55a93767257e74bfb6bc262c02f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddbd2b28de36ec37bca7fc4fc2fdf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6745183ec70f236a435baf0128c37d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580d6138c37e668e66a7b5156125d2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568c244efc0a785be53f83c3b1023a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b037f92fb7e6cebc06bbb476f3c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbfdada977f2643fe5383640a8ea4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8652d1d1c26065f6165c1314abe65581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cfdc3b13d948756ebb7155c0e19582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5598cb1c8019dbd3fc3b03b5648183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec36795c9ad93c619430eae86086a3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de76b90346247399e9a6d2d951010085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ed70bd4de829aa58f82f034ea14b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00425292c9090b98a98a6b265331e4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8491558ea768a210651b12348de14688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012cdc273df8c1d969e193d0c46486089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee3fac3de90715d11c2721ac290da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43690813bd7735764c65aacdbbdaae9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ace069d4bcf66ca5ecdf0dffff07892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29e16a5af4c8358c43353b35b020f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea7bdbafd5d1ad3050272d1e4df1fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e7e125099632b16f30c2a0486ccc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa063387d5584e8bf9ca4c731b521e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0295389a76c1051581594505de73c5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a38c6cfed33b8d94a4669e6d6100c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04667e4f65ebc99b4bcf95f1cc2ec50099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4be97151130837ae16a66c63a3ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f0f0025d1b0c62463968b244e42d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d6983ac6379cacfe8909f77c1af2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c90a3022f0f68af45404a795399cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d153e324c5e2ff471564becd9e8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3b98151bc4aa88a4516a7859a38e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352c1c5fb970eca3e059c71d420f1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e5f494b891c0f3e5946131937aceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c433b438cf9625172d5857f7ea70b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410687009c28d45351ff2be9404dc4b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04932cf95f47e388a66fd43a7f9e42d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e127837cd5111aca12ed09850638a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca17bc2e6d67f206c37703f72a6f700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd254aa09dc7476a13a2a05803520f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e867c576c88dbaea62c52c7c106141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf111d67ea6476e7f15e62f924cfcdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac1c3d56a2eb55a18d85d060ef2cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c14c53c8bfcc9e5a540c1036fd646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f23573eb747c948a4337cbc0f1e91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d971bfa9bc28b67f07e2bdc26531ea8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d18363c2d05bb7f1b0235cfebc70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a2a427bb9a8c366f9757f3ef0646121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b30f2635ba22105a091561dac69f9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56443270236a30752029ad2ce9c946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bfe2be5c3dd742d64faa0e8f6cf11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdccf196360ffb32a22392e3d36007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fffdb83942134e7bdd7e02e6ef6b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6718087236b9888c81cf264cc19ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae6674c18e8452d22d6c601df9b7ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde0a90c980fcd8cbb459dfc5b0978f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0622a57b68a793059296c4ed21ff1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4ef7dd12b70c8951b7551f9c97f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6932b7b0fc9ee04cc3d6c44ae0e61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a374346a80679733979feca8f54b9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e3a795448170f8f2f80020d72912134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec5f92daf39b2e65636d0f898c887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7c03e9d5f873a395f82be814e214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d3cbce1937d8f8ddf2174b3a259b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69834598335925f1d6b0fc4631d24602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3c167c73d1cdb99b16c2cc079803b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc9106078ea1e3a9a301bac4e01800140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e916561bd97fe8593c7827db9ab67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef58157a699eb7880b9b8155dbeb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb45cfc71f4fb9dbd83fef7614b289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c36875def26f161ec725bb6a6c1ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097a19cd7fd4c4622cb6f7a1440cd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7335ee21a4b095f3e058f0abe4fbbb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da323c6997c66098a6fc6296ee899147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5e93a938292052bcdd32e9ee9d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297449678449eeee3a59b7f0ded6b325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf739c48eed2f3f55a22c8ba8153d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a49a90593af7ca376b09cddc00e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa34f155c36d7dd6602c4e1a4404b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f448be3a9de49334a9895d7e26644153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7ed0073dda531f9cf12cfdb65c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172c2e3ddb2150fdfc96c2f3b9f51c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28376f4d176248891059eef5341dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630afaafb9c411f9c8b66bd9f999314157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd51c27672e46cdd9fe8da5ac8596dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9dea718a55919da7a50e76a32c7b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275526cfd15357558c3ef9f4210587e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a280c31730b2325456ef0d68dcfbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b585c0565eca57eb08f77892f8b3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde853bdc04329503c5e6acfbb82b37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c203bac9cb6b23614806092e880af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387fc51d275f0d2f5ea48f48087f934165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa0ec1c4e480e9d8c50d289bcbe0f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b71dc969041e4c44ebad1e900b099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0c75b8b4c96d1acc9e2e5e2348c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ad38121713b592120a743a44a7f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc56f9ccd7f7257b4a59cdd3fe01ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9f4b9c3b276b4ec2dcec1b4b3a1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b6a33492d48b0500643fc1bc048b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ac35b3d132b524802b8c72d3e45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df26a6aed120d2bf14236d973fc63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c305a3af9b8729e7ae9d4dafdf7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b953dc5c629b7f7bc0b4390f7064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc83a602a3495c518d1f0070e47ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91ddd5541bf7956124254f2a6ddeae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b42d27d1cc4e2bc467b82aca1b72b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b865d7145674821290f9eafe424554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075bea502c2167b7ac81b74d3793e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac61cc601c6e7f67c9856d74912990182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975cc8b2c13da18155bf77ab647d31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde12eedaa844c8bdcea4a9fffe489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100d8f244e1cfe7ea734e9499c9d97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85cd2c622c85afc4cb06e8407aa7e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6371f945df9a36cca92337c6a80a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fac5c22a1dee20e960f8eb6bb024a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d06b65b248c2690520fa3ab0a4e3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a4a6b5a0451f8fe9c96dc135ce640190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95d3064e8cfc885825dba13fb72d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db21e40135782f2f99c97993424ea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdeec2bf114ac199595a6326cda2f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e355ea2f2848bdd99749487facce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8379680e2483094d6f74d742125bbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093da65e5a458c03afc6e294b8d90f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf4973fb351e053728f232a1ea3fa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4608bb4aad8b9917a4003d6b4096a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c28bf96f47b1457164ff17697f5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428bf1ee957e07a7aac5584769b9c0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73016cf563434d57fba679c61e38e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926d6ea5247863e0377d8f50fbb4f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af9d376bd135321c40ad604b2418d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4059dcfd61fccaa0c246b01a53c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa9a7c2a8eea204b705950bd0c618205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583717a80958e9a24b40e7f23d289495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33955595b86a8b89b3d520bde71e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f97f20259c979ba37c1aa8fb37c0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213f9750f0f289e790588a61012bb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ffecab7290e6df2c85662fa3654a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b460d8dded109414934b71428df6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb79510e2994a4177886e907a4198212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729cb4ec17dae9c94ad9abc5c998b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ac0b30c545142a45f12f7b856fff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de78d98b78cdc4203be7cbacc227c69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26663495d30a821e6426ce68cf17ef4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1239b0d79c4a790ffbb547508224d76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09839d139953e275dd02525955c95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06065ba29bc9029743917fcd9729fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00973c14c77cf3f92c00a87ef0efae24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a47dcdce22dce7e52420283785e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467e3cb9f747001897560f5caf76cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a8a4308f0293e6e94e63014432ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac247084ae376d53cbfe265c6d3d4e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c3e62717c020c0a485233217e675225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dc38aa6f8dc88b956f0d588b73dc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3169fd0c797da79701248d0c8a545f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569df9f32a4b30c42e6caeb6ab4bef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b34feaf3f0277eb62e443f74cde1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f542296ccdcffe94691114107d4d0be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655bd5adbd6d89c9b2fa3f16c6d7e29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb8c03dd677e1ff44512c6ab818d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6b0d475f9e4d0b7391dcd26c7e41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c998bd35e2445597af442d88839171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a352e68cc3cc82548368a69fd45415235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9ba901042c158432f1db0f22c3b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fb663023f429e40d4c12e3221561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe7b943883398498740a8f49dbcec3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36488d58b5fb689e4c20e5944a9fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01c0a4cad6860a981f1cf69c2f0d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf21894db083e9c67cb6731b9d6fe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e68a330993a5fba1d6a947ec38fa83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063cf95d402e2fa25b086d0e7e73225243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f6b345597b488aaf39165628e3c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a99cf71f27e140fb8ecc4813d01d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1efd61408f0b08a3cc2888284084b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d55f2abba6caa5d81ee91f43b96d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e0ee421770f99da184155fd874170248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ef6a262bdd0794424a24bae9c1a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b646cadf07e48e7d2d180364066b619250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f87df0f6ef2d639afc1c41bb9b1e84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67645c7fcdd3f8f5c41af8bdd426a40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945882848a58c526fe77850b64c16c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c003c8f7bcedfc40fe2ed5039de343e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f67670b5300c70b0a95c294e0fa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3993c3793da29fe5e74e96ca8025b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947492ee15cc69c487f22c7c7c85156257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76403eb4d288a5c1fa4cae3dd88d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ab299840d93cb089cc9fd8109fed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f674ba3c6eef2d247218e78a3dac9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c0f35d7b306acc1bb72d55586df6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768166444f582804fc4f34a419b249dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ffe85d0396db9d376e4c5e8005bde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794016213f5cc77ac1d99e01d467e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513175270a686a789845658e0047c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a7296bfcfad61b14d77a2b205da5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50803cd4b12e8c66cc2f24c0ff1dcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5272ba88a41890534f16a986fa5c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7fc4cb446f64d6fb075622268823269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1b848ebbba32870797c585c00ac1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620eb63ba03a20e8b5641a2b39c4b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0185aef0efdbe64041420644659fc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3c88d9bc90de28eadcfc3a18ca6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a8d372b014ac5373173314df25727274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70228288172e400ccbf1a6a9a51d1032275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439680b444099669ac3c05e7896e96f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8e35118b75ea37d13a072330f07d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3ff166f0d0d2020602b31340da82d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484bb4395774d7503471dc0035facd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a1c30998d2e0f6e33e0c59a92152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77d1931ee7079e7027d9d7f8ef64d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f050edfaffb7ab8aff498dab7b25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec0121fcc8a90215e9945d135e3f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbafa80acf2713f50b9f5eaa0d8768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e3c22b5dc7d2066e0f10646c2fea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81af01f9c9966a744b500e0b5db5b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87e889bd8fa60ec1a6cd42102841b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3778336a959a986736b4dfc0371d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a832275ae2dc4598656931c59271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7887e09099c4914dfa29f333dd22a4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac6fa2b945b36bcd87c453a435046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd2ed5ce7c9ec7ef9cb56494e4807b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489fd3a9313171e7e2db0dc0812574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be6a7045a6b2cc8a070f80d8fae07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33e8ec0f2659c435436bae393cd9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fae44dc4c4ef4cff9041dd169bdc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffa4f5518641fc8b53f1f7084484d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2b03196bdd762549475ff396382bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef13550fa2dabc64ec8fde349490f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf09cd990a7c61626346b015360be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4499af60d5c3d3a9a3dd4e014890301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d021ab1c7e59bf54d2dfc35d241d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3873a0e9ee775bb482b545b7e235e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40534bc8cbf61a2fbcd7cb8681312a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf713cad1b61cba6ee0008da84902305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b89679ee1dbcd7b52d8e5a73ad567306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c006e27807cb784b2f8de6dafb0f3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e6728e847c5a67934290d92e2b41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c9921d95632344b7731a4dc8d0c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a7fcc9dc81433f019e5e778bb94a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656056629d177dd1836facf98341466b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07c76fb62bfb8264e40a09581ad8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed8891bdc25ec767704474f2f717da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d87414c8800018385a2ad5c09016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efb22183d9578d13a28b2904c4a19b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b79e27eb46ce0533a4c25ec9c387e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedee1b2a354fc459133ea1a89822c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf428c0ad0763b1bb30a007ad2c01f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469c4ded3f2a5f89debb45e99c07ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0fbf2c848a620e5978b387b6c6db0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835958a51b9bfe0a8891a2ac74b4c436321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666414c1d7d2a306d27fe0df2e88a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241526716c399ad59e30f6e666b8df99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ecd04cf79889b4219f295c56feaab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfcd8f228410f3aea7c6861888487f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35192d18e59f92495711cea5d80d19b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f90e85b783b3f99c033be4626ca3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c202e9cf80f8226af5e6b50f247d0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360aebaaea30fe583886ac060406116329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515ebf0c0a1a8be6d86324ffb8c41a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e82723f7d429d2b0a8788b816d0ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604145afe60e2178c9c397a837d80e2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1be617a6491a7586dc4fd1a0f84c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b0500719ab370bfd94f64bb388c28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893e66ee5ba1111af31c21f392799c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d31df5013ff0a10c5a28744c537d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395612d8a8cc9ce4ddc307bf33bac33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fae694263bf3582ad20d6fe9bedb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f12fff64b44567363515fcaa41d67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b049e1a94428905b8d8b17608afb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b2911a2a8fb977728201e5e13921341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b3ae7805131d96dea96bd9ba3d1ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfdc8fd58328fbe6e4cc9f7707bc9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18265187080dabeaf97f432752f9513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2a3522200adffdf7b8b4566df407345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ba16e84aeef79883f74d6a9e9e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e46e01cf5717437d2a016291b9268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fd9921d46a0de161eb0b3686efc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205b5bead79f31eee9cecb12d34618349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ae4a0d963532b1cb0cbc1ff907ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c04ad6e0382764ac2544d6077d83f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47617ef7654e9f96f686a5877a7eb6d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e547cfabd1a6de018662ead1312fa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577db9226bc0ed34bc170ba0edd12a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3036bf1c4453251e166cc9fe8a2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef27a9bc0a02ed7247aaea743bb48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7d1ce252fd882237ba3fd62db32a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341f29adbd17f3136ba786cf4cb08a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c93b816df8fa73cac0aca48a27fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37190c608a12daba2c353fd4a63ef9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cfdae2e7ca5f978e55add39812d6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2cf0858f53b2bc2fddafa4ccbd36a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a5aeb7d7aa9cbcfcfa07357b39b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66caadb5d652c5ddac1e0e57d5062d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a4a70698173f2b112ab253870f02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988acebcba96a0b54b72263a6ab713c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c34e72825b1cf65cc15ee5117cc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab1fde5aeb18695b3fa91fcbdcadd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11012878d43577dc181ef3c26d47c7fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a8176a1da3176e07dd9a187b5c68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8ae95be91f4ec640d1eea9901c53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfcac895ef904fd1e7f0b1bafc725c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dfa15ad72c38a4fb795288ec2ea7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811bb06981f6c62842fa6a6830e0c0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ff5fe8769a6c0adacfa61c5eb11e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8332b0753f4ae3fa0720bf08f8036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab710b1b76ede2250dd28879df3368d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c119087dae8957ac6e8275bb84d3aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d951efd190d765a1cc0787eb32b0fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956363cb62a99827f24a6ee3168616c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf8d8a729f1608eb331600ca726b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889acd43a8c0b7d340aec7d1549646ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a7291d61aabbcddb81ecb8e6071f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a147a2deca0529381e51e90b4389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1694e86926dbb19073b587e420c36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea140f40eb7f9d61b0edca7d53efbef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a385133aa571184a21a7fed9281130387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a050aac6639a4c312ee18e20738b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814af7e6f5797870a53fa7c9afb5a0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024179dcbe3d95e187b94870589909390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc81de74760fc4b320959b96afcdb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dcf3b578eb279ab909738307bf3d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3e41d0ad4d5816e483ee8c3d38de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83221f27af20020b9b4921ab83874fe6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53d5f9f116e780496b20b6410e74d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff69af6862d794b8f1002cb259686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5a3013ef392e1d239df9379b85cb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989059be6bc4bcc71590c054ecda6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ed392f6edb92ab65ea1e400d9fed5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a56fc680f7f8938060153bf2b45d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a58d859f07a425aa9082c500835d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccf79a7ab76d5944e2bdb81b133446402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d362c01a3032d929773391d40b58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0204977207555751e711917f5851404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e5e6e0b4b650ab756f5eca18050f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93deeed27959d23967e80c2a4dc7aed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce2486d9e25d2cc70361fc786b735407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787c102a0f41a318131db05fc59ad9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a69eb615a1f11118688f3455483222409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee554b4cad85f792b1418eb30b9c78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11baaf3cca4d6e3d1364a3c53c69d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e293ad987ce8d79b161cc75af57840f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90620c08698e6614f48545e6c09e3f6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74eeddefe36a5a041b996e45d992d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8f75ae280d1b3131d5cd490ed092415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7813f64edef6f93b8508750b9d6746416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055362a7e70a1279c03f9bbad731285f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975141334e61cd05ca87f2707bd19684418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e8ce964621fb349b6d2b37658544419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecbf70ac052555a113521c26150e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde2e839207dbfa6733b6afc1eb2097421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78faa1c47bde4001005b5a9ddb04474422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f72c4a17a0f532fc73a92b28bc66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044055cc64b943f13dd3b38978ed382424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789c709aad769741cc5505e7efaf4f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b9b3f9fbd92bdf16187051cc22eed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab7c9db2e6f7e24165382da6f71ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b395d3a327c0cd421e1663b4d6412d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc43f3478dd8acabc17f61f48887e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bfb6ecf29834019fa6f2395e02705430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb6b8ef7f7f12cc8001e5d286fb858431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481373a4932400e1cdda8ed9f3f97f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ee18badbf077942d489bb86a3c450433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d80e17dfdea6c7266b4c6773973585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66676f8f0304de172effe8e9c08298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f13ea29b16775a375a2e3cce21cd38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e075a8df0412e5381d261d84d1eb4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545650162d03cc18ddb4d7a29bc5d54f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2217669b4e63416d165c6ed1e29a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9574c7e8a831b397ee1f3ed1cf271440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d10fe133aacf37b03e2eb7087eb39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab12124adf83820f852df1da37bd0db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99cea081278ddda32193d490332886443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cded3ecd91156983bce4ba30c3b67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b9c224ee6b4d89105d681305f3a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94835a017e709e208ae7aea3389c61be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b2772c3a6e8e77bad9e51b2b466e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721343f3563e78cf0b65dfc6579ca9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277ee9d4f24e77fee24b6b6dcc6425449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3479bcc7b3088bb45ace430a2972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791aa9e9a2ac5fa93956cee25e28688451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6955ce8e317494c862f2de8e49eaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62d3584cb38f9a68c5cc6386ac37d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a53ff6acd967d57b91cc4e3a5b6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8826753aca49e2f40265680a9980e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4365ddc7824d80db3a3ec11c5b79d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef3c522ae2344665ce6ad6c239499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308aab0e2d5ff10ee63df70e0dcc978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a415a1bd52e7d5eedef99b9c94c1ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68abc4267fdd3474ad461ba8dd54d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657fa778601dbe5b0b85ac14d37cc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb6964d96500c540791f882e0dfdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f19c4be1a4ab724f82ba07e4727a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26651bd9eaa33f1a4b4f562761d0eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29978de666d7e2b662e17ada82e7c174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5599509ae879cd3ba39ca647659bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68fdcc63a44f5e04ad8ad5fa03cc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccde8396f724e36499a50658ba5c1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c3704b6a16903ce0926bfd8f3d5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212122a04b0c9d91df78c345ce4f3a5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994db588952235d1dcfa2c9e382f6b31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d237cf4425d049ea6328965759fc9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd026f9b1079dfacfcc7b806e26ef7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2f8115633825c01dfb252df6e23c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e4ad7a5b17f8b2beafdf0bcce5ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cea934cbaee141f286db44f7f12fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0c5aceb67a95cb01f997075f4dd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4578c7d6b07739393719641969473478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b2180a4ce6e22c7cff54fc83004a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bebb844b7e2f90b0186cd8f62f73e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60e28c9c54278fd97f171d8768c14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491289772d82339731d9850390dd58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e2d79ec603f7a8d54900e4d783c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5add1346e6da6bbed6b68aad8784484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383214d74153bfd3e2e07d54bce7c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074028928a9219e8a39059e8597cf9f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b28b2932e42b34439b037adbd25d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf72409db951638abc786468dc76af1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98810cda24e282e07091bef18890993489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea992c0a793cc882cd131e00deacef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9a4646a486b2d9a484ac018e1afb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0e0a1f706383cac5b80b813261d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b652cde9cca56bc79e22e39241e26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b8279a5cf43890d10c9b4ccc6e372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b012d517d9df7432558d619e3ea7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e3ea99e8b7d02cadf9df56766723496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c77d42e7ebeb7bccafedda3c9479d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36e97d24b73611f9708b81cffa98c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c9e57c9492a0afb33ce38db565fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c725fb1044ffb4539349faa4e2e55a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cda4e72feae6d87459f146261010f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deca471b6677bff5f560ce717d11f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e912a105968a581b13a4cf0705ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf031248851395517256da589447f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392883a189d9bd198017969b1bcae4f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375000e3482789776b808fccdda31e5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c1322fdab161bd3af369770d92c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04bf74b7013070291cf149008dd9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5f0c809d1cda80d681cf9efd5c96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748c8f77cb5af6df07c04208c858549510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5fe334b6abf7b9dca90fe74f0580c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb029b67b06a23ed76ae90e6d40bbd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117655262a08b8fe7b34200a9179c28a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61351964e331164f4ee6ab1d1287162514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257e94bb67b79ac56c34156fd51982515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba65651067786511bd7e89c38c2842f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0c59e1ed65e8f71a044993522b8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456a2c3626a6a07a327c963e05b9d8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c85a8daab5f793328dcadb81f1ee85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88fcba043915e5b3900bdd46def54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139da728166e1b1dc480108c4dd11a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f0cec2dd2560548fd559cba24758522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c626c8d90b7e38c77382aa1ea455523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625524539964e8a686dbf285b5862ede524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e4cca1caff466346d0aa1203ce0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67663943c41a53e8e9cf9261bcfcbf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538d34f75132b0b27f6cb92c9770093527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927bf14bac228a5fa6e770fbff6453528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586c6ebdcba601e60b5b339a7ee8b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bd45e8eb1dd4e33908f21536f196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12608e7e388151bf22023f5b9f304531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3fda5861015b54eecbd64846b9157532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82945d49760ec9728e7717a8f3d30a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f391e918ba193b173ef097e1526db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701969ab5fcfa218b934038294b46a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d5e31548814d0993aa5edb9afbdcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82cc2df89a9f8b32cf8892aacf6eb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a95e75f4f274a4d01bd2b652f1b37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed154031c64f455a0ab96b3da1d061d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5fffb1ea716e79cff42296d34c4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea46aca2a683bc28d643c65b78b75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec82886db1664fa5170fec584bb82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8370012317488012af6857f03ae2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e165255218e9295d28cd160901b408544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210d0f579a73519705393e2cd7013d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9941ca1bb2307836b8dc8f762a663e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476db2cf8da2a56880252db730e387547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f33f8b096f9241055c05b695bad0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d584d2a8f3d7a6fed186f4828de242549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c774e7d47e69a7cc42ffa9d3b8b4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cce8191512fd535d931f97dd35ac3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caca80222438d449aba951780c4ac2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c624d78b507c041f9e622f748b8b27a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f14ff96e0bafbc6572f1a4ebde420554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4ca75ed297efb2b31e4af5421c05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c356e2d06f69ebe000bb6b26f2622556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937eb3045e7aa4f19714a902460f380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d22e0384fc53de1b27f9df6b12eee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563574ac96490a6d7434c312372709ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9765b576d5e047c11a4ee0dc035b9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bdf839dba2da1b1ffc7f7ec0018de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1562b5399fd6dc465b43cbfbeab7de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8722e333c17050ee8aad4464e28a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1891f182b162eda39ef23e2fcc155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc383163702c1202f9afcac5fd3a393565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005d054626a79b957ad7633fdae12c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7753103f3dc269c3cd5a7b28b84e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb04747a2a10f33fef4009a8c50d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae3569279412867e56f3280e909ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e6a5f38654f5fe5c03d945296a96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c30778b529a1ca4f327503a88d37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1eb3a3074bdcd15f4be685b137e0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d64baee699cf1c95038e5975a9512573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272015529933e69927122d6e2d366d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1218b734287092dd654d86b163a29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f80e63aeaeedd492774f8c42291a3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243ea84264ff72279ff935888fd00fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3d54dca7922ffc6ce933a969bf4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f9e8ae8fa41f7f6984faf3022992579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb806981b55624c854206ef540ca40c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8a29e8814584a09b2af9f549b35f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3dca4cf5cd7aebc2be05f05cd113582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65256577d956deb8dcc4795136a31f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40cb07e8b86780c01447794a8252ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed91149195df8628aa4e824461f13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f0915a5434a46410cecbc44f81e8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5cb463335259f56ee8f9426c8c29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938e91230ba30dc118e1f3ce1238da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642d726dfeac888f451b7861054cae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d22421ff51a662fd3ebc91923db8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f331c4770b9e06d20ddc8673c62d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371600c7889a8cb6a3e252f556217d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824cf6f0ba387c7364c5f119ad1c209593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f47e188c1c5c6a60fa59790c53ca9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a174861fbeb4ec424b07b3e0a0c896e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ed34aea883c5ece5a699bc102097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c4c33e361e8ff15f68acc3fa06a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5bd240706a4b9d68ed1f80bafc49a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099fa65631df0d2c771144b8bfd7b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d75a264f6e02d2f36fd603d812853600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d31e1e1ade8f07c93081d38aeeabb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e3b29b6d0233d84816abc35b55bc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d774a96424f7aecc8b46efc72f802b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46d053a2aca4d14d305e6ee24ae41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460b99ce7e7e0e7239316c6c863c9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cef2df4e89d23517da67f103138dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2278284c51720d6ac09034156b6c89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb117f5de31ef371a2985ffec3cb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa423459d600da48cd2b781bc72382609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8639ffd3818ea9a0275d5a4e07d7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73193e19195de86351e3ea7af254f2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a49f10626677fbe8c57d7b68ee9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8a8766b1f21f20d37fac052a96df8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d170092c2bbb2c5c55504976aaa66a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d5512b9cd861bed8c7ab17ba8c14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9a9ecab3315690150053c14fd63a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dba545b3ff0f75ef99f9099cfe042617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde63f9753be1321c3698eec333944618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9203c2cbc472444fee585d207c1dd0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4071fa56835fb2edb13506b3baf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a55f43a221690b2de46373ac4c9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277dd853c7f6922c41eac08608b933622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52020d742d7da335de4b07718c281b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2fa00ef71a8b2b1da6a8aa35bfb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa98ea15480bb82888bef2120ea42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c83b86fca7f72c27ce676f7b4c399626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8938ac953b5fa1ed10f2c14bef54b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d37e5082ee6d7490f33f2806fabcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28160b51058984af3c3a25aec8222629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d1d1e406bd231bddb722757dd92f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861957995e9da2357287754facf336f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3445a712f3c9ae779cb2569b0fddb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ad01af069c9cce31ef999900aec4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765af9a066759550a054fff67d7d5ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958beedcdefce120892f17a247d89e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35e61912addb2e738752f1282bb729636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c9ddbb243de65ba1f79975128e44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a8b6ac42c9cd06ba977b6ba9759b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe468c0eb9adf4c029ae2541ad6925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2459ed63c44d5c12a40664294467a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca4f62d10e6c9929cc199506cf4fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c89446b8fb3b4d41c1501ab10d10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af579d2744ffcbf54954aba135d0ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052a700a4720a152be9d814dcaac4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5be43a95d56d5c2c4e5700f7eba6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3d67035cd04be380b63afe29a00b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e3b5b06827be3881edd2c5d4bcb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb0682d260943a98f52cbf06aa0fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036780cfabb6fe5662ba9da02c0433f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827cf9f9fd0d41a03d3579fc699101650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955b13fcd73fee7dfec87e8142446ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74c1ad0cb32bbe633fcf2f355feb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2e8b1a9a17b4dc402096767e1cc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedc75539ed402114599ec1c7e97b44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365889ee1855242e6a64df90c9f161d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299406c67bad19e01698ba90599549656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da55024aa2c18225668e8172db62b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c9f7b6565a33f4247afa47e88183d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca6f6b7905e2c67f4e37f64acb9efb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74434e028563ddfc275c8326fbd6c43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386aa7daa207616f3345c122154722661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002627709eca134a3b8b75f9db0c05d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b598e021a7793d36585c8ffd23a9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e685f49cfd81ae44a27e7cba263e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8846f4739641f54c98a53cc51d3fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad782c158b4a9830d7377ea4b694f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59819c26a8cf16e632f6a5fa01d2e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844c74f481ef4ab48f80f0be24d00fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba464cb00bddc79bbedcec73162c72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ef384f7e2c31157eba26c8f5281a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857297a2a28c0a3216ec3bd8c8e9d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7478efa0db7ef6073f5dde92e9235d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fe7be30f11dbd02c77731760ddfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c8bf77b87aede9a676d39df80ab3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6052a50783cfbfb3b13881f3e1d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adf4fca01cedf16580d8c26deb2e51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be3108c229750a411bfc81435d7f37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0ea3b3dd9e88edbe8502d996cfe52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a761043b0071b8e821e1d0397e696679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209469ab4814165964b33b88074624d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236b26fd35b70756d79cd3358256f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b823eebfb4396d3dc441b350842ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3074cdf975b08ef0f5ee0711bbef9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acacb7ec6f068ac205186a19b9707da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e7d9efa4816439d8b50131976560685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5854d3c0cb6e5405ede051527ac7f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2bae671da5da73c65db1fbe4f2ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f86c8f6e33f6fb428d0f9fdd6026688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49980ce45e920085367c557fa2796226689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b293b0476e34b3b97e316f9fde6b898690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782e7727890b516cc5813adc9d685e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91623423d58b9e4f60008b879a19c2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb77593ac3f51c26b65f4543344a44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86828c2b5e004fdfe23292747f4ad9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8babb735589a1acc43570d453d3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efce74cc3182490cfc85d93fa5bdc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d125dec06fb5d616690cb1dae76f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06fe0f0fcc34fdd1358f5dcfce5bf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a99facb002e8abb65fcac48d60e66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43baac25c355872ad80c974bc7fdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddc1dccb09a746798766674cd2989701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b040febf67d1d78472b81ec876d004f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ebd0956180a1c4696b57c8e40897703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6cbf368779130e15788ef045de4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c1741d9a7abe51e9925e7abab180705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1308c546e1648ae78863066ffc6c9f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cce1e6acd2fd48eb0a81c3eea40bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf12dfef7cd6f41b3d05c940144a1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fede24470219628c72259707f1fb0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc3bc8be0f7ab5cccce5dc8c10eab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d10889a9cc39ae1885b04ef20bc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4064a4827759b03079b0b6c95638ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c2557e7bcb1b92aeaf88ce78d425713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decddd8e9ac671a92e1fdfdf283111cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009436481364027a12eaa54842f4d6d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1a48deeec22ded17cd957487ede37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21fa42a4807187ae68fa4b30cc312717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf5655fea39d2bd8a17c4df086eca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd6681b4c70915e94a75b0096c094719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86061a2449d1b9b3e42537e64f96ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac82172ac05355dc4a0ae914267a805721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b53c03a45b400ea62b7b05b6924211722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488772e69d2bcd2b83a6ddcc49ee820b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682438b32bac68ac8805237e18dcd3fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f566c3f76120a156eda091e8a2fa22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9f61a230f2f5003964b3f35a92b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d99aeaab7041fe51ecb364123adec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec3237599b6d2c7ad3db27a01f679a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df313f30f4b8d7e680474bafe87ed9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e963d9746d6ef057005682264dfc43d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6d50f55cc7cea5a5915a4b4baa30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab062f6cfa9ddb10881c1fb2ad8382e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c12c43785588acf4ca8ac2702887733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835cff6ff31ed0560d2940cd83fb19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760cf54725b11d116a24877e8bc0fbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d0384fca7ae3013cc3d8216c3771736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ace85fcae79225714222189acdb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af30757d756adf78f8b4faa6c621a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642df6e741a43efa5c087f8af2125d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd53b945ecacceb21eb7cc604a31d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a8ab936cda560ab556a37066ad9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b859766f5dd1d32ec2ae1b390b0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566daa5482b58999c607d5229367fe9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d744d375cdc288efb7efcf2ae62b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87606db616cb263b833ee92a9a9fbe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3c770e012616c28baa68bfd56b1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d624fbfba42933a6d18c6196ff1a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f23461a9f82354c60b2d1e200c94c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eb17e878249710a67d08ba4e9bae0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdfe2a252babf8c3e5945474366046750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e012bdb997ed910895566d89591feea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd227ef9404017b868f9b5f853dfd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71b0f28c80da0e4ede828a273ad73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca120d1a44645220c89cd431f3942754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6386f95645910340cf635787e4f6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1afcec0ebb9c91a763480e2490cde2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894c7576fef3b7452ebd4d1c882f00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae236a45cf6d97ca15da6cdc9b8914c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4fb96e6c00dbff47dd924919b919759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65bbe3665f7101ba9c464d24b0218760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f09b37fadcafd9764fa2d31bf1a84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ce1c1e427070c11f8b605fc6e6d64762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc9e71702c9406756632a7aaee3740763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a163712c772dcdfb0414086e699533764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffba44ea459b0acaedbfa23dbaa0ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b7ab59766c9a82e9b261373a0b1c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd348ec1e6787cc220dc07aaad98d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0f3054528dca9fee1ca7b7e272e05768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc733627c4584386d29761ebb35e7970769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3994a189f2407ae874ab63c8093101770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d27c8b47d3d17e79c98fe5270858771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0bf5313b550ebc44fa06256698818772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c8567f1cb09300725444606c4a85773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b70512781ce6fe7ae0b6c7bcb9d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871a95980a8e6003c0b679e84a10a53775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>