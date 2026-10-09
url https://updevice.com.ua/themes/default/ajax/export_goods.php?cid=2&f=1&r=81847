--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603367f1a6bed3ca0ab9629741803e371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4371f98fdf38dae51daa0c78a65842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83def5b7dc55a37ea96035186a6feb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568eb2f17f46c2610fc90a711e8c9764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b46078b68b096da7119ad921ef0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc1dcbd61b9c845f6fcda700b034f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b9c3da433d4aa93e3ff5909bc5df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902350b9cc08792529d0ad114f30a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b116a7a673cb24acd9b6d437150f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9fc18db9eab092217776e4d6194a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243999334b0dda6a252c171247e797811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04294ed8ec90c9eed3e7023cb8bffd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c55eca261b2cd8d1816fea0efd1e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdcf3df196eb92ffbe1296e77716dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00739cfb9f0a0d0a0e916c8b16f67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc2ca97bc95476281cd211277834df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e963feae255ed83c3eeb679949f2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce802d67c3290915befe0793856e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c084b1d1f71d685e885bc1e1f8a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560d43795793698491e7897accd19420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ad62f172e226ce89fa75f07536bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53ff7177890c4a90873fcc705ea7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94180d25f27660664606f0014b27166723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5cc523f67795381b73ae48debf5cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4324f60ba8e16cd015712adf5bbaff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e1e9dc2cc1d09dcc97a5b1e99c33726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ecfa399e235218a61cea1f14ba92e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0f2548a397f370a514b36e01617928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed288b63f53d33f143eb4dc07f866db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50486a1fbdcaa5d727afd374cdbd79230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83e8c730c5abec166bd8f7065ee4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e6e479eb9579abe1c88e6f4642c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46807ac30f2d5724235cd5c3391ba7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f561eba1d913dedf1071cf561a2fee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2747abdf9e847a4fba5aef7236486235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d7c5170c0e54ea9b2d4fc63d492f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6978612a4c36feafc29fd6b3ac09e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d23915afbc142702982403381406b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3fcd7b0b609b0e432469b72b3cc6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f1cc3af92a7f44debc795b37462140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4063471faf3c6251072baf520c7fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296afdcc0b16d79e983889129d3740c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec842dfbeac2141fdaece61ad560643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e9230e37e19e4de8bd042f7b6eed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ac2dfa602311e2ee35d35795744245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d21fd78a3fe28bb6ffa137fdcdc2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b955e8672c87e9fecb108c94b92d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18a9c8008ddd7383a1503343ea57e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fad9dd66ac84d52e7849dd43384c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d7dfafd7055845455594ada5a0ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac227994597f9a9b730ac0562575cf2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db7ff3c1083619620aad27888077a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd64037e10d484d28495701b2eaf8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fa1e9fc6dd2d855299ae308c5a2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18525abf8637651467601a2468cad0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0410fe5072edbfa29adc7f7a399056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0012d2dc46fb0f2b1eae3d8c4a97e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1b43c057902dd3ce9a6a141c035058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f13892f928dc5d07ca8252989c11259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c376617bf23f077cfe8b6acca8797a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50fa22ac41ce0fc4875663b1ee29b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bcc64fb341abf8b2b54ac61bf259762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6758cb53c4d5b1567f59d87973163563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d55a36dc5760b8fbbdd257978a03ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a267d76a3d3b74f8f01478e220e7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69208b5104e96a22c4404b477c97e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a45d843371210cb21afe085db50167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf34dc1320043982363ee70315d38d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473455536e6180b0bb36faf1be37d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2bdee8ef11d781900ae60f1ee41f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050aafcc788d71951798aea32cb02671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273dca387c93288809beb762f1d42272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d22d84aa406e6d6de9ce74531246a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec08196fecd7fc5e779fe35984818a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db436d009471a7f29a9a94e4d94e24575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940e1f9c4cc64c8759a6e8bbe8fee9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeef69a73d102e5a2bb10eb2a0dfd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64d85620fa6810030bc67677b2b4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d3a09a53816cf5c4e8de6f7be4f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad4827652feb21c7fb905014861f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bcdb09715b73ac9d8c150d67deb7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095ba198acbcc240ee7ed0fd1b6b9e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a106d15ff33923be29d0bfcf5c424e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027f6c659112f818ab102d891d851284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22809ae6daa8214f7afc21f025211485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1974c5f83b01d2341a5a07686094886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf51e2ba0ab71a1d5f4989667fbab187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c520d59956248ab59e1b636aa86941288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667035be97fe9c7b01025472f81aad189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67532e8fd7a00a12bc6dc6b6c178c5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42afb9f594b5e4a9c66708904e5f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829428749f29dc942dec090585bc44da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87422cbfdaca4b5e0994097515e3f45a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a5d183e5068776f8c1030701663294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5645559ae10994e482398b0e1b718995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ba5af1efa03c5b1b7a4b69b11fecc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902688febba1dc863735574dc5d255697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b2dc70a00b3628a0d5e46813403698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fc684ad017c6fbd5b66f292f06a9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948d806e2baf611352348f90280044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199937d8525a1c569458bb959788ed7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c53f1bef1c44934f7df29ea4b1a34c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1cd8e34647658998a5c80c9f53448103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd12de908113a82d136e4461da9d83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49980eddf5dc0f1d9ca55d098fd797bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35c09283afc73e526b35f6382f3ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e7263bde582e8e82faf7b262b34e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6269527227bb2e65520a2cd2cd56e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b7c10dc0f3828cd108b116188516109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d5180a76e1c129b9571945e29a3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d1d4d2db366fb6dcff02245c5c1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8abe18f0adcb0be07d152b1ced775112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a8263e0d009ce5b4f579580525568113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35290e424a4f5223a33a4d9230ddcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e871f5bcff88bf7b73eda2897a2ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f750a115cd1408077b6781df3bb81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fff8203e35844aef9c629c3393181d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195e53b107b2214e123e3a383f319e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79021d85c1bd7d99b7efdba9b5f0d8ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084c273223199fd593fd1c4af938db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164f38231d7f396776449638e00f82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1cfb4fa032b1e065c41a92e60b05c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c2d236ffe29c4f889b1e2bdeb1caa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ee2ca60cffd95fe30857512db84a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d4d48f674405b71dd3114fe8a13d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca10cca152eab2b403d1741322997ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40841b0d6ceeaed751aa7736eebaaaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b831f607cc0342bc5006952ec0c26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f1432635e522f3fff50bf0a07b0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ff19e8a7c5ce7c117cc877763f9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ca65eaf51d4c2cff21526abd3141131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8827d70b2c35e5731f19ef30912ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71976cf0579860507b9175d6ab3ea2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299c954b680796b6ab093cb5743bf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c130fe9caaed1ae34445ed1089ec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818be4479ab2ff5a259437b49c5e38b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961765f29a3652209c9c7f4aeba95e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d132bff2f62c00ea536d28e7153de6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266fbf88d255eeb9a1f1f52eae902b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107417198deff7660ef7d6ff7a08592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be041d5ef8aa07825379076864aaf33c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e847e461a651a07ff97465c699482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac95eb9449790e85aee569aac66ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99872adc2721dc574457b24c4f7619144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312c4b476cde4031490b06364e12092145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e63c411d6d5f551719d08190bc1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f972610d7db2ec27dc941f529cbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb61f03695fdda328f3a438240ecc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6168550d4ee9739f9ca28d409c3c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb50ad43f575a6ef80602da564fed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a55f9d8b93c3638289306c9f57e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7c0cdd2633b4693ebce8e74b9f98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518d87318c449ec9f49a24dd60776e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae24cf614bbc6b6b99f77a2c5eb7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0961c30dd52f75f91024d1b77330c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d719c23e7637db97f20566d476c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d33a5efb9adee3a6571b83db06d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfa49911fde4badb197d1fca26a706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec378c484ea9e02e3f67ee7ee7247d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556ffec487f8dd0978e4f17817db00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87328fdd054d878acc1462d3d021a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ba1b71db93ce7acf886b4fab6b89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c828f13ffe91439e0736685a68a0c74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f541b82915db2f2a20c2312dc74c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd045e3d29ff2aa037b12b11390ff72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee70502ae857c0b3a7737709bdf22dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8c3abf6c912bea5e97a6898fed48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f3dea2c71a6e8385eb16fc5a4467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee204b0ad45dd83cbd278ae015992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a9eccf4bbf93798942da64ebf5b7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861211d3625ab4a639612cf2badb0eeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303ee689288500682fb5c6cdb82c8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629f3d732d50976b4c663b104be042173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2adbefc480d617a0eccc1488a35055174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661796ec1208cbedca42dd1ca464ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474d9faa5b20b3c56f5cea41a1fec9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57851094b6323f271d7210e488d8c37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbeec76eab1c895d5d522c6fa71b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3594ddfd14a4f8ad840e9665c981e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a14c04303f021a31d5ccc06adfd571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb467039a0304fe80e53aabf8f894181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58cf07b00f9e8cfd5f4490b49f011182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24146b85e39f3b8c38729f4b95cc6c2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db2cbac5fd21b43a02b410129c2bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b75f39fe21cda7d7142853bbe62b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdaf89e3bab33075862f713849ee4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9496b97bf45f2917a0286806959952187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbfd2dc18089001e3fd7388adf023b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651138ba486586213953bcb948404261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f96f050cedc906b9a7d7de3718e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b91706a7e818f584566002962e95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050d54e87f08c8dd131197baa7a547192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b94157a771f29046357346f180964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d7a3517f85ef5508fe36b2f3791c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740acfbac70873643557cf4795ebc7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2caf78aa3e8439dbfd26430711146196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e5d31a523f81612f28bea6ce2010197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e21c6202e6448b24063a44a41d1f98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32577855333fcd199109fd28dd1eb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6bfb064adaa30956b03d4ac124e0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a32e2486c857c35a546929319dfa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85343d5e6359c1bdafbe808f8078189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23657884d0c5005361841526c0ff6868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff086d0647e833bd261a9f0ba97132204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399455c7e3edc8df61f131bbf4829591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85072ab2352cee506093d615335914bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a689d8b704138479668a7e4b0b2f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e2f940720941d87ea016474c5c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e675f806b24e7db26a7d9426fc3845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944b44ccb125470801e376a19d4ce5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0a19d45a58082b380d2da03a54e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600372aa97976a118016d84a327edc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece6866d84a39b2c4f6ae575c7e0a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aaab6f4bb546e671e331e9a211b6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731c89a03ec93e649f3769dca5523ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a6f03edf1e05db5657247d35fb44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c22c0ef27e5d5fbba0a596109d778c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2aa4f44709630f74cc9741250f961218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb5ef97ae584e7f1128263aac085d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8856a8a426e44b478be60d88bc284d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b0f70d448a96b0b0e714661e2ae4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbcee27c70ef7f40ef5468585e862222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd5c93f1b8139802f0671366b3f42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a053adb2b31e7540d2445763bf020a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0fcd5d6fe06f02087d8f4c3d76ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1485b925237ccb2ae7bfc8c560167e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5073edf5bc49c3c6f812d21e8a6e43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e9baba9b8570d92449365cd920f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137b97deae7d65b2f338bcb779ecc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4184805779ca80c05b6a0c0f9b5b50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd2c10f0bdca24be795db8387cd26a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dca646a27f1248305eb59a6ce3cf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e08e1e47db9691dbd78030eb45df8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb131af5d9b28d8171f2c9a610dc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ff0255024d214a94f40a69e770c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f7ce09bef29d2fcde48c5b072f28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c40e643da7e53ab4c84552219800b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ddb4b0038bf2a9341d5cd4ddec3dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd0ceeb5de025a96187c434e20223239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79a095168bb4419fe4a7254b149ac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e889d497a98ca86a191cec4b9c4bfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c367d59518ae97041174103e580135242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d9636f647562aad6df601e356bf2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a52c3ae2544b73cc982b10b4d895df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102b523d13c6dbdb773a2d906ba805245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e1b138de9b5cabffe1469ea105aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209901a6b08d4f69c57060f4ff804ff0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222ccf95f71d111012ad21238b08d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2254bcb59aebe04d90852e27b16f22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c55f58c1e8dcdf38071c2aa761df5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63101a98bd5405350509f836df4015251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526330ada64c018cadf9e357e5fd1013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0f1ded7f5c806fd32b0e46e6cf6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b159c05d174f497674e38ac05360254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a6fe3034e5294d49a0501978b7644255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b253b62d1eb16ccc969cba0fd1e6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9fa58a6d5e324a59786fc9e05122e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786998ca9c08fcbb5ef83a3a7fc6b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035da4524a271ee71ad88ec559dd733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29991fd87f7b496ce2f3ff7f7fc246e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b71f34c9e581fc51f938f91397108261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda86ec1d62c7ddc66b7cc7cff9ea8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62bd4d7f726987f8ffceaf5d1010b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c122b7066b60b2e2682c94f97b998264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e1114be87b6b391d6c0a4b17a883265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e03baf34115a632f12d1d5d20bcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ab6c1924f17424476ccaef297bae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4e26deaab72e80e54a132741b7d5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f51dc1d40e07ead420433f5dae4e11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d642d858df2e5a1b75cde20b687edd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591352d1a8250f3027069cc93a620197271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9adae66f4de4d4ebab5f748ecec130272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08252407e21a24078c8da6ab573dd99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb322d2337326234c922ae0333efd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751a74875c47ee5558d23d58a966ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca445b52feb09c82963555ea45a3fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1eea28c854c213b04acbb9a4ee1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9931c344f036d42c61a66b34c4ceb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b0b1210956b8c22aa61cfd931d30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d77870820f91b036c4f6fd54d0057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73ee034fcc6a9175beaf0a96d53644281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6efb738a667fe4baa2414a8456ef8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755370637dfccc435d8385da6f7f95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663211363469c46b51d4cab5cfd05fe3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc61c72b1ed0cce4b4f956fc4d16035285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cd52d6e7b5892a69aa86b4a4ea0b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb383d03842b1e581784bf0b2268311287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85e040a8d72d829adaaf63fc54d89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece9dcb64c953458952fa17ff656c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d61993b5b9370dd984fd2a84133e75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8747209221c649b04693a07ec950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc77708f5c185685bb3e65503bcc16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119913704d326ac75373c25377b0259293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5a0a181411944d9f69e1e3afc32d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbc5e917b88f02eea7dbb77fa75852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f7fde0fd6c2f926d506f0a19e8ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f4f95c47c363ea38688f9c32332e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d03268250c8bc274391ad0ff6de2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2bd1a7d3f49a28c168d2ceb041506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596c3ef0acb2a57318d82c3dd00e31c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246040e5a6eafc03fcee3b0b2ee1d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb325fc7fb1cb7ed59cc49c6e881f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cabefaa00861ee3dd7259885bd4bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2105ed7d967dbe3b85c1af558be44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590c98de8f91741c3f44fe81556fd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f93ce509cab2145fb409f8d07189306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3dac8d4b2b49179c9c631b728f5cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb4cd51277da54479335dc1e18a73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818bdd7532ea23b03abbbbc2957ec04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371370bbd12eb116fec9080914ed2e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146582d6f9d49bb442d57cbe8f4db7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786d885ee5219ad9c17eb44419595ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb06828b7fadec8ffc4cdcda3ed694313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b2f856b4bef4da51e4789de2c1ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b64da6023c37230f7efea6c63583315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e768b1553d2e43d4922e090647ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023593ae62a22a81c0dba6ee564c15e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a9e4ff46dfbe081b19dfb18e8cfc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1325200ae8d9ea2b5a986de5b27e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b096602d3e7cee509975a438f355320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6794f0b6245dada592ba13c07f676321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377944972b6adf29c982813c6d919b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508bd2b4aa418ef4a40e1346e43bf79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f730fd3f542a8afca7e0e0a4e7669324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a0807d7ab85f6aef06ffe666b2f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4033eb39ea8cc25955ce44209355b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79753dbddc043efcae557bda0d9464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063a43e84299801fd03e539f812ba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286aa193696313825d33825211f3d8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9aff3dbf668e0c7312943245635f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e4f6608946b51f98147f3abe12b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01121105c5002e588874879524ea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a93e63fced2d61459db8d4186ccd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989981bb0b857c79c33e97f0d689299334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf698c2640404f138421a00141962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363847dde8237d5076c8e85da602e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d87accccf02bbd751cd2778fe07a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1d66e8f11b2a5bce510d88264442338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7094dd02bab8113c3b4dc4cddaa8e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b868726095e037e18d759569bf17579340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781214402ae207c007fc0f59fdef15b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef306ead2469b44bbd8824c4042afc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0963b7891d3c03fe61437da6f9e759343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b1230cd27b4d0b9b09567b2aeb4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f2d437504a2000a56cd0ad658afb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5128692fb59b578ba16bdb21a4891346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee0f16f6b79f6353d5cfffa5dfbfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0159e11edce584574071cee36535c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4883fec40fe33e2c94c3a0d48a6de4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8212c1d3ad28807b658a58a9d787fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd21d2c221395d8f65af921392eb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f13e01ae6628027de7535c9e6b1ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab46a0985d496c3d7fe7b50a2f60d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a7949297f689b527bc2845d7bf00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b923cd0f49c4062fe8e62661757f2e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7dc832ff0180a1220043a4f53c79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190f131793ac77c36774276ed87494357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e34a8e58bb4deb5fe3339dba5ee52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d56479dec657c6795b239b3bf3af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc4f23765aa999a3bc5cd72f58129360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c5ca30779041dbc0715c0c8cf963361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c5144211450bb395061a3efcba9a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97bd37ae8d22da0547efb8880e683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007164fa4ae82c4a0c1a96a0c16cc3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534164515e7c178c34558cd676a82399365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35321193e01c19534be503d9e3143c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de56c8398cfdeaf884711ba2d72c53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e73f9a5bf001055bc47aa003fbb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c85c608b394fcb9907b2aafbb947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba36d75508bec867c79c2e27ce2125370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01833f6c799d866ccfde39da421c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7c76e89a9bd7ac1b93768afd3f887372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2135fdac7ffffd9759312aa67089373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad1c0f66267ae850c47646bd575b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e16eebadda96ecfcaa96b4ed053a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965314092c900cd1b4aa9793add560376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698b43701af285bbb8d251c9ace757377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6493d5664c7f3b26c93f72c6f44e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e188c4bfaf3a76af49805ca334dec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1318e30fdbe99fb97bcd56245bc3a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88c70f21ea9bbe091970e5c76520d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a13f6c7a62fe36bf062a67ac8559382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e9f70ca16e35cfffb33ad9294e083383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4142471b1c8a0366ef3a6fec28cdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a6a95ab8ab7e7b356def488b7f41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0b862f724d935e35e96aaf533f0b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2733c300bcd79368a4cb7b38671f78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c604e805782a86a9d73f257086cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e089aabf946e79a65e4dc71abbcada389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ded86cd9e33171b0985c871ff96221390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83a84523869f469833dbc90a43afc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbfff6a5c2af3168c71d896083c672392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a6ed3224dd5607ceba4528db7120393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae72de0670e7b20f628587ffecea1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d951c224031755744cc085b654641395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73983f4f6a54da698c5a14d6ac2e38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e1ce112f739e3c0319d6d4113ced397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3cd21a016b0ef4ef7c1fa1b82ee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1707ea3c409f2c9f56a4d4ecaadcf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35de99ba94ba204db6102222f53992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f232e0b52eb1cad0a0e27f934938401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588245236165d5cfe308e4ab53284ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ecb55a6c4d2266ab51eb45c97b9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c49e5af406509a11e96e7bb8c9dec5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4dd1e6399b2def58bb07fa8d9066c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0ab0afc51c74d46d15cced727118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110313dac8e8b9a7b60e02a481638ee8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4cb0060009a1a11c3224166db196c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6d3ba05be72575dc9c269a6195ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e3d92dbf7a576a5396eb850a19ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7a06666677e38bf2590ac574b2bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560812537c8511866af087cd574674d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb0546a1659c553b0a6cc36e22fb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781c2e728e319c89e7654bb5365d329414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09d6729bcb170b15c54d2f3731115415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1ddae0c05d60371fa01a8cd81d12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911016dea1546efeb1ccb112d917d76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1f1d388ccae4f11f2390c6caaaf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2991d0826ef401e8cecce1ca5f0254419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29fa7f6b1e8bb4f1fe547063e7f83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1f284b836eed2738809f849a060a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b28c94939f3d4a855c1f0dc137058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204740b20d7265d6da0c4679c9429aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27918b88f64e1a8d687fba5f009ca1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cbeb8eaed011d0b2d211e8f4c5edc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc185cea9ac8c03934087fa4e4f3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d142be8a33246422d30e8cdc6a5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3859d0d59aa949dcf9fa6e649de383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc4aa95751d173b9acd21e3643222b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721c6beef197522a494edc60af7868430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8ac982cdd306b77f79763e7618107431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b86e71e5d7fa9d8d417378a3e84bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770fe3da4ad02aa2f6a1c5e6d5887b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a7de7ead1bf68ebb2e1898ec5d19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788199a254e7bdaeb1294a7a66408d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246f78e1c50f65064616ba84b40967436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6a1b5319f90c800738e2848ab5ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec95d054eb8ecd81628a7579715f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e975af8cec4bf3d0088732ce92d80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2da05d22f0e9cb325e6d93004364440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188e44591808a172d4dfeacbc5ac51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3028ee5539b5e968d10fdeb116a14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340983854e6f383e1d3b1d93e3881e38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f47ac4c5658a8614c86e628b7891444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7d002f9ca7cbaf24aa6dbdec58703445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c552df42d91f55fab555bec0f2591a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9294a38ea417edb83d6b9e25e4a9eb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cf880dfeef74696f986b0f0e12fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8fc4f061c1772434ee73b95b98b4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bbdf3f82a6952bf5b64eec8e7bfa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb88f68f118099797281f92126374c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af189ac79ed95b3572beea72412db7aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c4a01e3369d034c69d4f7cc511fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba70fc6fffd9d426aedf5e0e3d7330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b414b18ab95d1a085263c731210e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62de16aef89a7649686947524bce97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8472e9de992bdd75fc90ffb6af94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928ebfedddffaf96174064228b93f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273fb93da37fbd20bbc81f4a2cb474b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb025dacfe10d0324115e0dd82d02e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833059f8ae6b0cd147d73bcbbc6d51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41666b349a28cb5d2b8ead18a6ffd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d282ae65d02b0da2cdaef11ec334bf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af6c021629751b6ee7d045307ebc77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55e935629c35ec3b47a48fd9af3d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7fc167ef5210b100fb90db60b979466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aa8b354a50d36293307d47ded77fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ec9f30985ee981a75401f6effa8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f308db3f126c3434cacf6118ab2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d85ad16f572961fe84c564f5afbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ac557d973465d7cbbf0dcbb16c74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4caa935c9dda213c3e5ee711d63acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df875e9a2798f57031fb872e578bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a893f79344eb276d990852e3b4eef0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c05e14d3aec7f1e41957722f17aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e138bbf429354a3cfb4e9943b04b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd331b2c647015d264e715fc8952f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238a9f7f32eedac6c88690cacc2654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6017ed2a18af29680b585fb67c24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d8ffe0a90d3daed4aa895d7f70ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583d4171b71cf78ceb4d1e7effb729481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac25dc19136812ed895769fe6523e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda056fa131d3e5e8ca57c2dd3bf9ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d59ce3ced2081ea12b2492cb50a3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da507ad7c6485f46782f5195cc0a0097485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87041dc32b7978ca7d23576dd0607d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b5c55313afa6afbe1abff94122d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40686ced21ae04623e282167676515488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49463f31b88b823eafe31cad1e073ed0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8a933edbae54d3c463ec70c5b720b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d8f288e5537ce5e247282de05263491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0be878dd92e3014d26a08f972b31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4bbaed576f1109467d27dd5f4f2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616fbdd0472075890003250b21e2303494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a5f5e9eac50e1c4ffbdfb09224ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dc85eb489fda9162e207550b42b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967d9ec3165146ef52d4d5ba10d720e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e444d39385103c9788b4750258e3a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689b84af1701e3edf5dd64584f8f49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802267d4831fdc0508eb7bf2c2ede1b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543d559e24698e24574f48b1127b18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e33229e3f9fdc9a407484076687f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a71e23f9234c10b727c7ba3820094503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c5a9bec56d5d8726cb589df92391504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e077cfd6176c6187ace74bf220a27c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85070251aa71caf055328fcd424f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bb987a48c158f20a4f6ea68fd6a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57aa6110b010156318d54842b6ef41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4096ddcf4eacf54aecad2546d251dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe268bd35aff975fc501765c186a49a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7913c1001cff1758565114e80b3a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70ff713a2446c14030db6c4160e09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525149c2e47650582a2c7c97479bb87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec74dc10459d204df1e47ab50f02dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94fa69963bca9d2be16404b7366e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9b5bdf93241204340410bad5a548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedce9ac470d22016ddcf73d384a3c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fe47618cb858a6fbd01622e77e5eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305e68d1d7d8379d6d59bfd1d6189a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc1dbc23707884184a0e5dfb5c983520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68c8b48525ad3c8fe9c0c095c76a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133039b07facbdcc717cba456c8540d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f470b14eb0e9486efdd924d98152523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee576d61e2ff25b856f3b0e631821c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f11b83d8a3dd7164dbd1a38b6b8dbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423bc661e1d6a19aa66094e061a4e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e64f732962f3ceeb8e7a7ea08e58c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717db05f8e4c6ad9c7b82b1b256d324528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab5213204082a5ec9c408556ad159529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a2f34d02b7bbf92100c7abdf37e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8824947d10b5afe4a3fdc8b122e96cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0f6c647951b9482ddc484118ed76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011766caa49683b3f8a79daa704c79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f0e16ae64fe24ffc97d95022a168534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d48bc909c95c425aa3bc71a4e596b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69cbc568e8a18f36a788c5fb84a271536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352480c4807e46cdeba3a59cc3d47984537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df9f4447baecf50a4416380f0370b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59484062ff04ce370e5ad08d93a8eed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce8cbef67976262772b51ad539467540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c68e71fc8eca15f97e5b5ae61dbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea02f1250a563a48bc568102554e61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8979fd0181436a4e2d01aa96af7078543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4825b5b64530610ed3c06aa31bc0689544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad816f0d138c896bcd4908ba04ea8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa9fde85823829025cbab03f73803a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a606364c1d0ebcf8cb0b651a761790547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ba6f3db0ca06d9b6b400965bb824548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8130cbfe18bc6500429dfa3b9aef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b584d2acc9177a6ba037331f7bd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c1c68f4d1d74ba55040dc924569b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530591e5d71ff00db66c80886bf023552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98a4cadead2203b2c9cdc0c884929553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b9496ed23d542fce4823a6e53db6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e289d9f9b518bac2eed42b224cb48f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbffc646ff59989d558f291a4c8285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4943d379871ea92af5926660b7eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecbe73bfb6254390892147f13080e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df30e6a798fb9da341f411816ba9b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e514f68e532e1fffcc3561ad722cde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346152705d3558b442e2bb108bd33e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd5c7e90e2d9810df25b696e6fbda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5406b73f762889fca7c1ab6eeb14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611168225aa8363f605126ef91a6bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f657bb61cb19c7231a5e9fc17c495565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6369f5cfc8f9fbdf02a563046ff33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200438b9b639434048b55eb1c26fb3f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14e9def2db54e67d80e00f9607322568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d1396bf256b9fce4989a817d734b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57401ffd5bffa6bafd10a69158fea320570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356835d1d5f51e927a95ee9aa232da0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f528dd43f80e046d2f01af23e6ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ecd2a2e4316f92966c06627bdbce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5995a337e915ecdb797e795bbefd48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443340cc053a85f17b257f06b8b9456575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342fd9cd62f5f37ee6e604230e2e04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde350e8cde632fade0e7a27b025f60a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb4fe63a962e97477c7acba8365e6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bccbb38e1726f41d205c457da3ff00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d9b21d6dd450280054710f23eb8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219da793d7c01638c6176d0c3156aac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c79a2fe416d9c4e04724348ff10d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfe99e103be2e6878dade8d4c9a97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb664a92ab06d9a0ac942614f9ad50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df196c101b99853db4ae9ed39078bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801159b1ca26bb0a79880e83e40433586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417de788ade8cf8689b2dc39a31ea6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8d5ada107bca99c4755a1fe17619588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b6d5a3baf7a2d4c64ade293097ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d433b9397a610b992d5611d32dfe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a1fd4239ed79dd900dde2d1c164a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb5dbc67b99711304c83b97018bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1ed0b328273c701ebe90654deae5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5e18b91faa4796b341bd961c4fd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7507024b524938f03e1f8749a72ddc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcde328efe81e650480eee73defd27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c79b8f14951f3e4974a9227c646c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bbda3b4485827797f0b233f1f05d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c781361b984eeb99f9fac69c57c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2495d386e522ae35189289f38152ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3ee4d78beb2896188931c383a89c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac673fbf548ab7a88988dd35ac80430602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232337bae54b0f3212670088f2d168603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861eec562bb7986186c354b075b6ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3035f7bae9cedbcac946406e8262544605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d2ea449607835e664d2f74ba2aad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d917e0c081e286cd5cafb7cadcc528e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a440fdcbf90fc7947faf1ae1806a881608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d5cc6e22439a52ea8d665ee978ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac50fc78cac9e3ad7579265f5d03743610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bed9be2661a6747ffa291f9b8618f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47ac3e538d4f5387b5581a5fc8a79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916f8fd246d8ba19786cf0c4ea0255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b8630aa4184944e22794a4356c627614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81436e17a9b6e6ac5f77367370f9638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0aa3f2310d88e7a16ba84d875a9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5bb318416fc9e2e71ca4f5176c34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b167b62b52859cd842a70cbc08375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad011f0f9a14600e1e9ee1aaf76839d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff0d5945fae76a963d08aa3e6175dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645105fa4cf7c24c88e69d6283e8a91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6123b32388a32f08ba4cd10b0ecf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a7a81d4987ba8d9f4257ea52325e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa6379207a0dc48bc42f25d1edfc97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb1d5e37fc1f6de3f39940c2486e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7deadb2358d3a8616647cae44bdbea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4a3d66bfb2a165ccb5e5a8582c84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f73cb9520242998861c71983572b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefd403653b0ad8c3c418dcc63046b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202d438b481e78698521838088c0a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a416b16c3e52a8793ad4c497b670e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6945597b8bd28677bc3e8cfa1062df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066dea03a0064968997e58b84789a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ea5c3378ce6022da733d20304a26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a059545b267b6dbd6d984c149de310635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac843885c2dc5af3f61a0ac7cde83b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aff6dfb3db73a2c63740cc33bf9648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27618674ba8ac826c1e8a1627431b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847229419e942d20b52269c606ef94e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa730c560102d4800a3d0f02a3b9b12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee41e64c476425276e8fa63f66f6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f1708717a6016267cb9dc07693ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ec8467ec517e53ec07cdff0d707a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b29dd01f5ae397d6d97d9b43d6924b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f10dc7eec5da7bdda3fa70f60a307645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69103a282511f307950e3a425ab4c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748804781bb5885dcf4a9a234c8e823f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802f524b807744c4e8caf50e81283cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08781ce9d086c62189c7e5ba7880c56a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909c85ccfd53c52f64231e5067d34f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08659b6f9be7e6ebb753b626e13e32b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c091b788e43488200c7b6a4ab8d84c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b200067175e20f520bbf461eb31d761653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2625c50f1c5d1f3c798ef077593fb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a41d187fb7074e21897443b3257d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a912dac143c6160a5b7355260807656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e04912b6c1c2ddf383a09282a9f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06975f881e575d69272f7e15d0db9f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64cd396b2b78fb288dbb4ab7fee57c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b256583b5b1492904f3d351eb0a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a273fe4822f3b0cc98c1f574eea6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe09aea1120eae75fe1f518ec4aae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d294c1487ec117e6d154629c6ef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829710b46a8267c5fb936b73a77d7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788117e052b4ce887fbaa1d7a3b4842665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09cc64e37a64e547e83540857fc812666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7022ce5fc4e38a92f053c0bcea3b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11955474d8d453bc9e040af1a88a3bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aaffc05e8f96b3dfee3ab3cc63e63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c1fe9b82c294084aa43ff99a3529670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf730f36be12724b8e01c69ff14f3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b3d13bbe3a15b729f6492f0c6ef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a0567746ce7d6fa6b7d823ed9165f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6514cbc65fd607013f4ff1ee795bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399250c0ed0b9d6f97674cfeec0cc51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8351b18de3b1edf67fc57d3ae20ef58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad5b90b46ff167e44ff212ceb737e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b5ede46b3ff4f38aeff309cfd6ccd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ba08c04bd8f94a923e290f0fe493679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2c8508351cf5733262e3d078f7039680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546b9865529c116f92722c89274218681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580c4eec8c81643f276437e3e88970682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f6c9fa896e552c5502a453bedeaca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ba0e37ee72db8b01173faa1b540e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d4035ba479c458fbe3161a9873c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca2e22fe30ae8c93488a0162589436686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c00f9b1b135913b8c27f0b9d7ec70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb2ccdb6b5ed23aefbd65d27bfea6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f0df9d09a1e08a893b0b5146cfda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7d0bc7d954e86a20ac8d38c2d9ce2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74c3241eb0de540451021c9fafdbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3186ec26f8560088fcfe6ca5f58c40a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f4578f0913b34e6ad417c8be980b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacfc4c4cec745f54a5dfb77b6cc25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0eac043da348663ccaf7fb69b63c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3fcb79d2956eb76a1082c9f1ea8e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a259d7a86171d5196848677ce950697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30111f27ffd5cd9fbb3548700c8a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f35359fd53fe33507ea51ff53c67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed43b20810d1534131af5750843f14b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675effc39567deb5e34db99180af0ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dbd5c8352d5dbbbb35f93cbd4ad4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fcc8e5f6a05a00de67c78e6058567703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f021ef7d525c638548be7ad9329e1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32529e7f2114a6d33b24c30411945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad10b3509c36e4ba5ecf25c9a1b6137706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b78de58c4b0c4bcb8e65d89efc46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104082e309bc81c3dbd25781ca57c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2a5565ec4f69c042c88915122087709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf827ab4f7440cdd58b350b7c764e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8f0a27eec8489309abe3e6e98d878711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c3a909862963825c84d37f2fee91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643673f86014d2f2bd8385caac8c57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6930417b98c0d58ea10e80d3508222714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffd6b6cb4b58807cb1486553b02379715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070236e5eefe709755f7475d6d7a9f86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274725ea8355bda8afcd4c31fadad73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffedad818a3466773369b1eb7cb7970718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067904fe6fca0e8b1a831d768cd8d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d3f8cb831daa36d0af2760031f8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da04ba5ce73b43a64bbb9d8f572c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d225661173d60f1a39769918d9a566722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a24040117cd921f203817ec2fc0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d51bbddddbbb5a1abfc237fa33162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374966d970a601ea9981662a655d64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd66231b94e945c1fdddaa4c452f01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197273b5c4a5c553d27054f35259716727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f198309a03891325229ad6efe92d41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d58d9e30f3f8a67375f81a6f4c465729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ad6657d05aa9870cf35244e536e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907501a67e19e257b12bf7059722db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1166ea7e08f1de226c0c0109e5f70a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7641ace0da1642d74cffd96714565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46b971a7fe83414db719de387b3f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1ff435e933250b737fcccbb1ba9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da6bdd092897aeb39b1423e15dfde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040e80840772d9e426f22a014728ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ffb383e98d1ab181ac6e963495a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282809cacc060f1528d276c1803e982739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7ce9b7840ea9e9f698deaf2128fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52185c289f7d164361df4bd680c24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbfbec54680357a5d3ffe5676200b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f9d2970480edf3930c9ad1cde69a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea6f1c4fbd3965f808b52eebea0091744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c635eb1f97ae164f32ee54774259745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6a8559d04134e1724af21583e5c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f5760e1192cf4546f56093a84da3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a3ca5fc93066c93b6748bf2dc4d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77c9e7e8e0dc7a11346cf1e775aba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3d13bd2018848189ff5019ad7fee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9dea0185fee505d4bf128f26edd10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3790b2828ffc297df1289d913c09fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b1fe1f1df4f99666c9b0d82354eaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c17c92a14699dc28f0a1c56145c2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36b491e98adc8064ecd29796576cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3527b22cd01fa28ef09ae7b9da41ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba231ce014185c8357a05d55eba97ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d315f44810ca8dae5f349f85490d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe60f6a2812e973af9de5a74aac9c1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d7b9fa5ec3e71c4a078858ec22031760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd8d15edc72dad2bcc06aeea47ebc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8cf87dd9ef4de31ddb9d332c76977762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f081ae039509eaa3c29fb1b68aba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082057dadc016e6304197bd68904620a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f4994ae05310aaaf6dd3f15d4748765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35798576b495fcc4a7276e044e7a65c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1608ca6bbd548f369f85e7be00f7ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484619e1128ebf553c69c66b48622bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc004533c6161718b3cbcc3fe4538769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34c9ecd7361d8d5066bbbe751e147770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e84dc11dc0532ef208d2546dca111771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f60dae69e8eaa966171f3cef1058a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b6a224fdf6ff764ef84a30ddcb22773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9e42841d5682a0ffc77c450fbb23774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff344e5ea8ef8c2bfe00841dea222775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da3fa6ff3f8df2a5c8f33dc1175b33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f6efc1aac10147211a0608a273ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07a582c4e3d6cf1e40ebd3841a7cf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617bfd8f8c9c21df46c007a7ea4ec32779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5664ce43e624492245f745f608100780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d01c0d67d1cb01191930487284d9af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f5b04151a22467797602123b2f84782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23073cc3cee1d2642f4feff3b6924ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de291928820b20e5e9c327ef2c9b37784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977eb8be9c3967c9da93d8e5b45d90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef5eac4deafaa953ee1ad2fa16471786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48cf7ae3565d1da331706ecc29479787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fcef5969a85b6c4b2472a6e6982af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4dc7d50e09cd4513599930af76bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f06b9934635b2b8f83fff3bfa3784790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cce041bbd9ee7a3eed7386fe805b9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8cc3c5e73aa7c168ca5bcae67050792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36ce7baedfbf453f57175bebc4a97793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b02a85fcf9fb0a67f4246fc07be5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702b0006c448f1800e69c9a024ba0a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1719e5323731ca521b6d76c5cf402796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a47d48296c4a416a01a4fca7be38797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a257f4e30d2262cffb8da50891d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41261aa91f0e6401696d0d10d0ba8610799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931281dc088cc9854614ddfa9cce97ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f52638495b36cd40fe4a3cf2a01e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f17fdf7f44eefc70a395950292a57802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b283c377c2019034c226992f86b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3af2deb7b033cedc8c169bdd53391804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ef2c1104ce6ab1d7b25eb47f23ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f704156a9244ac9455a5f9d3eb59d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0abbb0477849b0c8166f40c5897b78807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7461d59f10cc31ec0b03a1b32d087808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3faa9d86de24752b104925f19d17809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9c40a2aad1baa7a7ec602dc79e6f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc3e5394264d3d6f3e6e0df4c53d07811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeeb0bfc6b276a398116d03667bf25812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222f83c43030e73a4fa88b674b0f3d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcbab6db86014c44a306358668797814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a7fc9c424aa112672a5606d99936d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66195f624c79cf24830d69e61d9f1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b17699d5403fb31c923a5f8ce65dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a80620bd06e9318019fd091f5af9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2570be09b78db86217deb1bb36f566819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a985dac2602882f4240f0940f4b8c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf524a895d5a35b6466f715df7686821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c58481c9b8771ef8fa2e9892a8db822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674a04652523bdb367cb53246ed811823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78558d7b293874570f51ce0d2a3b61824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e62feede5e8df52b051a5cb1036008825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d5aef1d7e157f1b9bbed6bd2b0509826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf44c9112d9f7a46fee1cc167db653827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c617d631c3f9bcca42190c083813828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afacb1841d59b44b8c1140dd1c84173829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94be073bdb68128b2d71687f61c926830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb7216453c47ce8b64a1023986a82831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9387528ffd4a69355d37e65fbd44fe4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3635a988ddb48f75c89ef450b9afa3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c29aa7ca318b0640045226c426e70834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d7492d98fd8a17f1f207167fe0c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec9ebe440a1018911b4d1796b625f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2d6c5c564c62f28efd05cb949d2a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8509d607f2aaafe25d6b5fb624a706838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52362965126de092b5a9ce61e07c81839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e8ac5669494627af3e821e44d10d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829743bd7a27e3d777808b703e8125841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e679eed36c55c6b3e09db6d7577b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccbe87a364ba570572b7c0431f135843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33671dbaf41e5b8437293a09fe33a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db4ef520a639f499dc296e758bcc812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd31f621d30f6e715cda9041e782ba73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226e065564e6a63ca83eab429736844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af49d9db62a8c63053b999a6568965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f3c5e832db618346f76665dd618a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43560ebcd6cda07609065341287277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d39dfb59d34d63c01c0004a5836cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168899a65781cc4e67461f5a4170d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9788e35d5264a027d220496d7fcb4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0190960222b261c98e7f34703d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac00cd5a1b52377242843f2a006b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2270261771b9d6c99099b4fe9c00e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df74987914bc8f7862e04120bce6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf45eccac6e64e892ad4eef3d76aa5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dcb5768d77e5b4a5069eff836aab316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443ffb783e2848a90a3c0c8fb2748417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143305431d47a3a9ff8b350cb2b99e7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad553df8b42911ad173b831d025639719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401ad1534f8f0bcfab6d0454f7faf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f904491a4f6aad8a94b9f391ff505f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75e5c2376c9431867674bd51c3fd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a0053174091f480a79c06f671c27f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c30eefe08751deaadcc7fca4fb14f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644c4cc94b4524b2925364f14df0a9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7309c947682ee6d6c4a40631136626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e97e7abee31b41ca62f3f73839f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fddf5f236f4768f6a3aae40f4c9f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afafdef3b314cc983a28229f99d86f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dc707fe0735c49ca26812322a93c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362876ca78d3a903f86f0923a0302ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a56e8ffd7095ec2239e3fb1b1ed832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab6d8ddf58b1c63d285e3129bbf3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400b0aa9ef3c6634500c881421cfac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491eb050837134a1eaef3c71407f5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8972ad557b401a6eda8c8109998936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c26f9929df663d6cd52f489e02cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c50ccf38d49f79d42a5a64634b3f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620d1c1e6e0ea549f99d722f616d0fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f1bc0590f165d65872d2660a1a2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a4ab34c3938f21226488026b62bb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89811d148039c2f2f8e07450af477242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545a98d7a21a2850027d7e249dc78443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a3403b6256f74cb246c92c2d6c9be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9e09f7e56d522906b2db60520b2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da8d00ecff280f50a9fc0b56a01d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c1d840ccb0fc1d9d41436dc3819ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b4e9c5712eeb0cb6401bcf72ed20048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66f6bce7374bda122e81f055e57c1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8be432099ed32cd62e75231622b1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de23a118f38d45c41116c0460c254751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623df52ebac3a92fadce22f73ac33d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5055e43838fe3c888210966ac5b57753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9510dbf49991810671ee13ab174ab854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631eb9b68cd596e89b5564bd44f23d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f807458306f9fe37ca71642788feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5073814c1a9d42c560ba56ff822f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf241d09e796016c6e2336ec027e0b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3109afe9066048155775fab09a3e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b4ea7d5e0502d5615ea6c359354860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca45e6b8685f162eb9e35ec0e0036f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdcda3a0ac3a5328689cd3e4833a3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485917b231e70de0f7cef80e529b7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4124086f405a1c0315e898b2fc5cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34418b4a6aad000f37db48a030c410c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa74a4857e0c6d13ec11b70daa247d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6110ca046e7514a2c4c51e5492e1f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c6073620f60b134f83dc81150387668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc590ab6e667912a523d075933947d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc33014b60cdfa9e7f787ebe91de970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0390a76fa023065bb29839ee118c8f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b63d364b62dbb1250ac217a2a38f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116781073e85c6d85b0425f2ff4efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699237a7a0aa23c3b629592da305ba4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eda1ca2d299cb4fb2dba848b1448175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1870be33225acafb58df819d78cfe2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ed47b2e2bb25c46b7ea2fbcc0f61177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409563397862d2fe0f231f4df2a5dd8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb088f694bf16d00d3bdd173f386279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f69ae66598a51ca0bc882ecf43c9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca962c355bba595a6e7eb2b9c1c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111c3065b2d65d1db60b29a5b9392f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd6ba615ca2556c9d66d0e8fb463c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3fe4d7273c84dbcf69a0800eb7dd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840216e90fad17c5d77fc30ffbaf9c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f688145a3fa2903b8e142639688e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce7bbe61cd171c383dbfd16f2e6e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f408f07781507a6b07e356ad95e57288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb73c8ec4980aa4066405a54b2e0b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec8ed57ff061fb14819a8c01e382190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3348b7bbf41b13f112a4702f67391891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3089486d4c99bfa0276e464b9984e9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1bd9d7b6629d9368ecebb7306763893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ff015de8a382524c547e8c477b2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf09a48324ec957257d069c9d7adbed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda89aca56527f308c2724dddc79ca796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c549b0b8f08e3d0b92264c42d0bcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d46906f9ce3565ea90d82940252f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ba3c908300c20118af8486bf5c3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010f20b20400f0847ff24be3bac422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167f17908ffd37f8512de78ea91f7a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2d124816683b0e3ec00faf3852db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685643293f33c53333d013f0a9b387be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4c843222bb3b422ad63a1d8fa22bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf2867774f04ef2be8e3adeb11f13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8b708fcd546c682f0ebbe5558964a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b52173904b40a747308a6dc71c94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1b89022c2c4e3bf714aa55a827e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6498d229772698f979b0e4c7ae0dcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30821c8cbcaa071ae51a5886c1b0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d42274b058cbab526879af12214cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc88cbccc94ecd73fd3388bbdd2467a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692450d0b817d93252ebac4002ba3c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba8f97f930d62e3da5abca18cef8e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5168a30993549b28c9b7398df12060115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9909ad4504c4cb2fd8deb7258dae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a40f37428bde8fd585aef54d5ab62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2214606c1c11375328c271a6fdb12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262690efad984d8177c7681fe8e341ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cdafd7547bb79b75790cb25b4464b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cbf5346c51aeaceaacec92adfc6fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56294a034e05474ba05f970f24c632ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34270563181e45320906e54390ea68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30caa76c7f9e1f924ce34d19c02cd65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a75036b0c699696441362393b6b40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf492b6859ddb0999a848888176ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa0bb41db48206537ae4457d21c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8acf21c9be506f0cdebef6b7fe1dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baec6e65a500419d6c3b8301402838129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef0c514b5117fb691f76cf20b05c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a84328d515751fa3ec839d65942f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27861acb985d337b387804eb3f2c6a27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db378aca25ff89e9d40fc2a9d353b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcf75fffff63490e66bae54fedcd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379445768206ba9d71c3372a3228006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788865b0a00e783f218ca7ff0600a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da8a92c39447a5fc1253da099d0d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35825b5cbf35355d962d6fcc12059d2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624c2653adfeb192db3d2576508bc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4bf7fe890d10afe9a8e07b5822b6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324cc2df887f21720474ecc7b7c3a98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b767d82e510f2e1c4d0b8d6f8add3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558801090348772e90b552a4f18a472143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f59ed5ccf56a2d404d83a7b8eb13d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5185ee00bf96d3fa80ff41862b028e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7509f862ba8d05f46a4a297d52b876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5865d09dda326a807d5c6ac83f845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf3c9e4f207a62bbed1a90c50e8ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b3377735cda1cfbc29ff58e3cf1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93bb0c76d5572da5191e04fe17216e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ffb93084fe4101cc0a3ed5c933e9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948991f277fc570f00839960a3c51dbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4a05ba2b1d42500e1fcff6fb14c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff86b4c458002bafe4f15c47775a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021998b48f644d314ea856ea44fe22c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0591eb9f8b96413c6899d490a5ac2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdde20522a0085459073027844ebce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6393ad603040cc857e246188e63f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb66f5415ba78c213c5893edc97bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671de2cc00c5adcff1917602c869a0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3d569db6c445bd69a691818a743cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df93a1e4806b2a08205fe753e69744162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612398bc029f6cd8f2f93217e949d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ed257b6e6406bf8e40fe48e396da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cec1b9046c877c2b07544d0fa65a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3daf98089699cd3729dfe9e16b342c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b7a5285c0ecca055a627afe55254e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f53a1f0152192cb58cf850feb82597168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af46ea006076775246038777fce5bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bc3ec1d1e958a5952794b75d73fb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d296f0e47e0a27058cc5db45b0ecf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe01195724fc148735bc44b00a090b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ec5b1815f839f88887a62c475590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4e34fd063cb3505483c679ad68e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962207f283179f197c6e48539e84d026175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215610b9fd18d99850603ff8eda87e5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79509a9104993021ae876c8b4f9052177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616113cb260a8a5f1120ee4f56eba6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686890e7b0e156474a18f2b232187c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb32c1785de2c48d9a20490ca5136180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba72675570902b65f792198ad03478181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b141af258a0471421888b75570a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f0b29920ed4e373be6c04bef6e2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78fbad10368451aafbbc2547fd30a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd25dfb63e1c674301818a63fd6a12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b66dc99411c32e884e034fd61c47c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb019d09d544317a3b84d631a9ed2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140498a25613713ca4597d58db6a361188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264aa6a96dc4865f2cb0658c65bc58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961a85e47ebbdcf66398f6f282e021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c95b81039afc3451496f885d067e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b1967b4888330dadc78b953ddf6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1df7becefe11343014d513539dbef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268197ad84012f1468c97726f8f54c12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f626c2faa93f7cb5e2dde5a7f318195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee26ee98d049c6272037872e1e53fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3afb9272a9b8ad8c39d2500185a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc879bf5b14eff16b8c0362817a5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0ae7f15df4642a6cc1dfbb17a040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f0542058a5e540385a2d262838ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f9099a5f5ffe4e20e615f20fb21b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193aac2b410106971b0e98b0e6f72e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777958f780913906262157c98fa80716203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b728329264ff447be95172b4585702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dd93eeabc0a485acb3a1eaf91b77f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994735e7800d9b067c7fb33fe9b8ccf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaadd17b463b5a99beefd55de19c6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54718cff4d6e3a833618febce0d0dd73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20815f488cbac892a49aeb347577060c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ab574ead1a22c1e1e0166e2414c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487866838d6d39c2642d898d9afb3dd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e90f5989a8d0e4b0b583d22194a5ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d0816661d0a1dd1ecb80a859ab4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f848814ed4ef18efeeba2a1dc8801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147357593059e52c8c349530d895c6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa375ea121b973c78282f33e22a0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f393b6fd5473c85cf4dcb491a189c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d406048582d222402db2dde0238a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e409ae4c62c30f2ed1413b28ca69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd7b2e321bfa72a187e8a772651920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd50ecaa5544283adb1381e445d8e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75f03240e3714dd5da32e08bfac4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b5fd9974553a576758ba215925af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d8e5d9e55e9603cee1c281a563ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235160cbae64cadf43d2aa9815db953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840939b49e52ef802d59706ad22fe164226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0966eebb9e6c2c58c83044e47b619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1763290e0e036bae2ef5cae900c7f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaecf605097b977c5075baa19f1ac9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ad06530ea2d18563c96c711ccb74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19d99cd5cc5895fc7ef1ffe1e8640231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bfd201e44719b483f77ca0a19e4a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eebab0283eac05fc724ef7a4612615233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb62645a2cd146f1e1f5d94be78c1f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66aa6eea4b2c279d0a7c191015ee1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775a5d222aca56f98d7a5dc4ab6b9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a3c011ec6550d78448c6b46abaa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18197b194e60b695dbe3e7be3642e61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e20cdbb877b5e4daf11009cb056d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a173b244b0dca644f81bf57cc38bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc974c454141f691c640253a7e5b617d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c317510baaeb5aae186e4a1baa673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235dc52a1caaf857801787e4d14611e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c7a4283f41d3c245239aa12b99a26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525541d62adc93fb9de4f2299264fb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf757e11e162ae2dfa7877685ee401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4f0e15b6fd2049521a15774db24e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444bd4fa7c443d7867862dd5181eca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e7cc4096a097b37e1bb1be615505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2df5ba735ac4fe90007a96f5b519c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fa8a24a750289ca039d783b604b54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148543682c2b6f9e8343fb11ca0c60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b28c0593da967ce0f4bb7a8d2ce07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b844edac6241c178fb86bbe85f1fd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d6c75aecf7c02b6ec380ae4ffd34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d66ba23c744fa0f5d3a3bc94d0b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bd90de0222890755bc47fc919e2ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfbf57a4a8a7ec8875f50458f204e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab2b8b7d9d53f4968529fefff08cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea060dd1c96fd4c8c63c3819dfe96c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247685ebbd70633da5a2b70f12f781c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d859b3dd802bfc9a0f0fc14dc24eef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbf4b70162bb0c83064e54f71b4ec3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b0783d822892bd018e03b6b705ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd47c4e933f706977791165b7bad9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f71a401998d4c4f9c73fa09bb1b96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b35b1885fcc5e1e25794c4f24c22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe5f5b74b2235fa050e7ed13ed69f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05038ada1f15724a85a089128b7912269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6525fe8fb374da149656c1f845296270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e8306138d70071bc59d3e89e752fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8600329e4c95ac26710981011b209b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1828a3f7021f8a57a27bfee9f6d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b50690b2b14087a38309adfd5849b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6aa3ab5eb92669d9b9e6dcf4c0bc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b19db02c90d9f45b8238030cb7b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988be7e70ee96c0dbc0ff089dd530b38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99a449c2925e3c4cf4f848c782ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152dd6fab3cba34f3e345d12d4375d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3146585e81901b32cd86307225df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11064368396377ef454c65c92e5c37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064529ff1f6a2ee00f08b34b3de9d89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae1c9d6cd44069a5563405eb980f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3022f903a7f552b1bb3899576393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1af380376796d08c6ca5ef5c87dc47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a36955b8d99b04a9010a7292e1b69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258e6bcdf1835af5fb8f7388b2ac1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b29e6d8c2c7e80bb3a894285ec785288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aeb78ecaf6380c2cffb3dfef9cbbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3db3e9d24810b1fd2cf6e50444119290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1325897ac473cc7de829c64656a3ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ca8608ca51556f330434a23e5727292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9a8ae540903a4587545612d3eddd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0708ab709be01b89c938f8900e813294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a5dfb349bace85dc497aaded5e286295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223e9f99e487a779c1d7596ed72710b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765ebef934b52faa9215456f9b208c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e282de2c7de22a43f2386179eed86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b651666a69c8c2631094f26128f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a602bd39acad5153694f94decb16f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52ee7eea299a6246733bd4daa9d84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd7527c2805a250848c6f3c111a55a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6eb7e7df3c4f073ec36aa044abe0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a082d5b99e107a548cc5e6689b46db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48f130ec4e5a65f3136348ce60454305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892fe187fffb0b0aec6b3a711466a21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa684858639e23f2b466874718ba9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfca9e19d60b102cd9fbec390ce066308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb765ba8e7b3c8a541166f7a5196d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a096b4cd68678c616ed69a0d848a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f272bab4d187dcc6ccc01d7a72d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c489df303c1da60348a2683f4e178a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110996a59770dcaffd140c36ce26dc15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e47b15c62d6d11b1b32383e3e592314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741204ba6dd62edf09f1badb4a43f96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59a301833a8dac2da86bb81fe78857316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f5b648dea5b6c6a52c64e0ce7924317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc1f08d1ed8c17bc3ef9d456ec69b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fe6eb361ba14820991262a657fd7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c7f89fbe226eb13368b1e4f2a82a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4e020347eae8a61b36ecce3c3bab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb49502dae6f0dfa363c8e2e2ee83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc3a9f99d9038c26360a2189765c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb89300dadb3e770beae41982de58d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb6aedab3372348d1eff22d5d4b50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be0ee1f6b72819501b3daeab45d4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c88db8f6e270d8e0fcab1dd0fdb0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f8eae9fe0075b2b436b9f9b1e4d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c87504e483f677dfb1181f3f9628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ff74f9a56710ba15cd0eefddfd16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017c7b8dcb84c7098ebad905b7e312e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f831757b4af1d860734571694650c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15468781f8e190d0b56a82f79443a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46836e1bf7dcbbe2f84f6dd8f9fa366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c7af921a8cbc835b07d6b8477127335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f40754c840d4c05a16420fcb101ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917396012cad58e89395fdcfb3827097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2978d5f7bb9d1df50cde8509fdf41bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3856749beb12c8eb708c4b44ee426a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78f55b61f8dea312d8e29d86f938d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5acd9a20dd7c96d7fdd27903bafb20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2227e0029eac2a001c684c78de2d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168bb10465b26a0895b4271096af94c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978ad2da160721a62d57274e06f86c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077720253d10aff0280a340e8404a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da87598150325c883357da597f87c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc838748f73c5f6144740027299ff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0641129b8acb314e283d3d3ae21153348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b83d610b8be7654a4ed853ff82361349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd37beeed039077146c03b1005b460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bdccfa0aa8a318d7491cf98ba1e2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20848dbd70dacb58b846cd5f7790ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef1d816e2267dd30c56466bd52ba2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786430abe1c02f53038b9dd6059b2973354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06a54aeb1406e48b559bbc95804972355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ebe3adb181fc76dcb18216546e36f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0cf958510e8d9274858cb1e0fa9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa296c628679425831ca32fb2616568b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb52f6236a73d97d0c0cc9d74b6fd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27542face623736216c0e249597a0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5c6f9a584e6170efd1d0b4a8f96f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c3a334c6348f23974aacbef6f08f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c487c8200228f0fcdf5d821264a9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dabee96a020d982652e62840b721364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8622ed94662ee33ab66dc26d9396a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d916c876959c33dfd6eedbf1ef5daf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e657179eeefd06528657fda964ba29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3330853309a936535e3f4fc29d96ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f464b72035d622a97bdf81a835ccb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466cd9cb5349eb9c50f17bc8b0d4b84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7227dd1cee98500f8311a461644749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c92845c65b640ba94a2d749627163372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9b7549af3cce3b3c54b55e846d7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce311d742ec3804c2b054bce8922f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7fdf02ef3032f3752c8540028f3e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b654f2963a64fa12ccf4be0afcc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761694a2c4964ed38badb6d7717494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0ab5f3ee5f2a9881b0056551c25d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7f47103dda262b11f6635ab18c583379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae2b2ea9098834e350608b9770f089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ade894223eb42d71a7c1b15c440f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848de8b92432142386e7163cf502e19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4674ecd7a359d3ae6deee360d5442f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da472c8fd1c1ac6c784cc1d5921b4473384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea21bb0b93bac2d8800b984cfbd189385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa044822d9f22a87702c66013cd10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48eacd75e7f20ee945b2af60bde13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941a100888b4941ab1f45cdaaa33bed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e6e39a5d407aacdde839d8fdc93c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757600c1bc87afd750d2e3764399332d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a41b885c0e0aaf978c905908722d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d71ae32a427ef6ef55ab5a3668a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199145cfe4b98b5ee4e339747f0876f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f127820ba54eef2c247d01091756394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5a68cb67a52db2073e182c1e9be2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4e9a43fb4b3c0f163673152dda14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378c33b5547f36f07da717eea7b067c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3dea5e87da68c8da4d0996db92fbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934077ebae5ad2b39a4881b62f2e862399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b3e71a0ecc1f0f25b9a535fe67ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00170de0df234abf5215ce1832348fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38f925c52cb4d2a04560a0afab7f60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a286592cecdad6aacfe25d3cd77d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033ffe2e12c81747453a8ab25bc62c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609f47dd31a446703f0333840ee5f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8c78ddf96c0df9c0bd8aa706af3e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995c9004198ad860f723c8f655185c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935783c104b8021a40e18cc21bad88a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739367109f0889fd6dc46119de13efe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9930f0fc1b8b834f784ad773abfa3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925f5653fada2933c7fe3287092688411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638db89090d957940b1f5f4779b1177412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea6f57da47d382f397978f57a2393413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40587760711442bfabb47a29a6d315414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de88c70c8029161c029648cfdbf9e02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1f4976d2702bb1b4d5ffac568d8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c787bb0d73b0975c6806293303eb60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a200aace446943b124bc4b54a8f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b6b5762b0c3df49f981d21dc508f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d2f214c71d67dfba78abd3b99530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38640094b5c0c86019bedbc4a1660cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc353dc0e0e04b455807a59651977bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5b2a6143c771756dc5989d36b753423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba706e53efa5781ab6dfe43603f41c73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96606ed086d663bec081f01c3dc585e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be3293190684f9dab298f61b0334b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db18040d57be818ffe1a92b265af4d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973eeb8e365e442662426062724399a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b636cfe4079eebc7df831433b99f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca3b8ce2c45e8d6589a9d3706e17b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b27bb7bb7097572317135e82c46a30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00865c576200acbe09a4211e5c3f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031aeffdf50950a4076369eeb7ef01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73aa89a6f373a982c41f45036f081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d6f09e41a802db3cf1be7ff5795a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253803bca81c69c38c79da466c2eb4b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7865cdca5f726623358125df6a1a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c9214e16b1c8ee562ce864fb24936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab025ae5ed87c10a3d01616e4ed750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a923b48b181c495ac1577dd83bbbcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9535785d2b7fba2fe79bd7d40906441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1054c169c9fa7b29bffbf8d09dc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171802e99e9fd680d13ec648adc158443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497381c4aa8a0affb03e4c409030d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31150fc8667c9b240660af7ef2fae1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6487eb708dfbc000dfc83bc6452e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687b4ff44ed18053973f57dbff2421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbed9017feef64a532b6d7d020b1fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838dfc1f70de7b17aabf144e0e1619449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a52b04425dab51c360752ffdc153450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36f0fbe5c8418af17a9857cd80f16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47bc4f5475a2d552c56cef9105e870452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c0672ff23741efc3683ba1d9d2240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184f667d4b81555d30229940e8bd182454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b6f599b760ddda56918e27ff623bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f8e3586b54b34340ebc540fc19535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ba1e13ceaf191471d1d9ed0a9132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95677fca07f078ed40ac00a3e2eeaba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3def949ffc23624e527b2bc105a78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5bd0df77d114c6762155c5c17e3e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b55039ad79a8aa61f3b8bae56515461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ccca8eb55230f7f9203bf9cacba56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f9e448a44313eab447693cb299298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff110281b6e1dcc052884dfebb40a01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf9041c9d2707b7fc8a1f82c0d84f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6211cadef90754535238b4d00d11f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770060fee7de56876027cec81ca56e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a435b588ffefa59fd7080b80de8cd3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c38dbc4d4dbac9c3480abcee20b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b0a060c7f12dc20817568ab36f89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d5d4faa2748f9a612bc078f0d3216471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344514f65a7a03f7c9468eb67078e5f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2901edf63779f870c258e411539a2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ba6a22305080bd9e59c91072140bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f2c643c76c4c7fd9cf720b204548f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d775cac2cd8bb967f3f7fdc0109d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1752e83a5c38515fd805c17234d32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db800df31c67905cebba98f83bbd354478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950060b693997ddf2f5a25e5e863844479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84e9b08ddc1e9ce7167e0d17f99ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fc76588b3aed8c35175bad638869481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1265e604f1368cda651bc3595ea3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ee2017fa5b61631d801787d6aa69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce7ecf50590b547379a85435c5292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407b562d7182700feb82e3a70117ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6120ec0765e3212d4c5900a8ab6d2b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d72e3dc9f45dae8fafb4353e71010487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da85d83dc1c675435adc46be0fad72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962ff97b439f52a7ec55b67b18b922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca592315a64d1733dc24f8076a1c865490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e4d195c4e2898acf5b195e5058c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8fd06617cfd08bd85d4b4d8392609492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9015934be37f3a5700036cbf7d3e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44abd3978c3a400f6fd3cc182822f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225e4c7211f77ba30205ebcf9e6d5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30ec5015648fa4b20bdd2933fcfa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab55eed214c24396025918b2a1ed5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401a11cc6fb37fc8701829c3e13ae1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8f7a9a1625247cc556c1b6028012499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930a9174998de2677fc378e847b259500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155137d44d9aac66038f49cebc5a760501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0fc6cc509aaae12809b1f32e49637502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dd781fbe3fd04305f1551ce3accfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f49a95a293ddd966818601c589c24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a747a385fb739426304e628fac84f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560732529247b40dacb8474c60a0adff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abbd2f3a28290eecbf507acb8072e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cf6d4e2388e38568697f955687c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5578f45cca60147dfaa0aafea1629f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53cc2a3acee3fc50037b1e17794b2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333bbd48f83072dfe31f1086b1cd719511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fbd95ea45998b7313364f601c3dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e3961bf1fcc780c229b091fc8807513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed1f832f5fd34e957340f878afa90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c281d6517be501b5e60d88bd2be530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e705e7d79789824a4ef32d5f52a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90bfa581587a8bc207f4c8b95640a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be9f8b999c014180bb8d5dc89c7c04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9b0f155c828a178eeb9ee8ab6ff5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b0719c2a489e82bbddb20f62163e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58add36c49c74955419ca87d70b099521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348714cc4dff69c56c59608f814255c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9bc37bf1a687ced0a5861516a33e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a64bbfe0d1777fa0fc88e024eadf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a4a2b5f6d5e9b4bb86931e87bb01f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8c9ad337b6f7b725aca3f423ef5c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023d7f25ada88a91678e0ba9d5a6c78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96210370399fe317c8cfe59ff3e1911c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38f571de38bf2d5ae7d5659a35c4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a161df84a3ad10224fb1fbcd850d590530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d9bdb416104c7056f9628a2e3ff9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4649fb6c78233926807ce88cd131b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4596bc2188a07b0e52b42ee05973d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a549de8ca53d2239165c39e3ff2a2f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e411a20e0d716d5c375ae00d48eeef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a146f313fbef3e333e32d47f89300536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d399c8e3becd2ccd7d3fe2c061dd6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f73d6f02e4667201b3c9100deb23de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd9a8a4c8bc5b63b6b827fe662951b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec567531dac3162f776d389b6831ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c197b1301127f2ef3e5ece28bbbe8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed65c00dbab6de02475d64f79e3d91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5eb536fcb20ddc95532d8586f81ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8849e818b56b155aa166fbfa52b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2faa41adbd2eb9b137f3da1d98e0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7393751a49b4e1c1102b668a713a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4574ee9a1cdc586cdc0d77c0cde3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128803c20417b96eca896732736d54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424aab449a1d4a4b30bf313c2d0d2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eafacadf57008f911216c79786ae57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309215eb54ffedcdd3b375cb9f4ba98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a58dab720fa46fbcc812a8c1a689552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f056f1efed150eb6afa764c7378a85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b8ce7927801956c022ca6c56ca29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153e48f4e7b1e76d9d6d2796f27540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1972cf80aa33540240e1f69930d21b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c42c908b2658c55f921d988833fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ccd7fc6c72496e6ad1a3152e9ffb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67ee6aa3884462e2f9f0f07b8a9c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0b5956c2549c01ffe83242943dcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07320e454f4d383d3e7a9d59206bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896792a972e2a25439dc233656904eea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7455a89b3bac28f45ef88739e54e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaaa88f5930eb680501250baf98962564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e48497549f7638cdcd7b60e49d74e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87832b41f0edfe62f80063331edf3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7fd615e3382f2aeedf8b6ffc579be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9744a81cff7c233dea3fab0a48489568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6df58e50d9093010d9aaf01289131569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dacfe043c270bdc65bc55a1dfe1a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f9080f622350096ea5d4d15768ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e523180636907d3053277a56a5db96d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8b170adfa5e395a84d687f95b406573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166062fdc253d92646f975985a7e6bae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5031a355d9012b1d0cbf6c3439a7489575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9946c65881ef345129bfe356d2684576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60330316fa1764f57ab7d30713e3b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e162bfb4f571a497234c920ff08998578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007561b03974d0b4af9e0c381c57a8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2aca36c481297c6841ebd7c09f49a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592f978721a3557329025ea9f2005f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79463956659444ba683bfc7df9aa17aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d7203da96e11f1cf8b1750512e2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db723de3452e668078ba01ee97eda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716e7a908b539cd343b1d8e889bf89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924dd531d707b53db30964e6c7d32fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61094d6a0315f05b1467794d73e5929587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c99ecf6a3de3d579f9c470718c462d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301266472445c8010e4cf55d51b005589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2f28da0acc0867da357b9751ac972590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cfefaedcf45af4c2bc65d734278b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423717370ae9a548cc171abdd6f37ed6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688aff84ba6221d23696f1b95c999c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d5ef79d4c217f90c47611faf60e82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d6fa193e6c7c34d631747e46bab6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd740bedb4aab2d4d37dba8e00ffe96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a5f2d39f937bcf561e8c507e0864597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2711362e8b44fb7dffc334928f52873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2b0abe9011b2fd2ed288e194a26e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e2445f0f31b278ade68d2eb4f813600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518bd3e06d54bbb9eaaa86035166538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881270dd0b9591581191ebe5ac49e21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c324c4e9df68cf3696e45b7bac0223603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe40ecd3c652b11570377c2d6f401604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa2ad097d22a9c252bfa401d16cc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9cf8f962f553a688ae179fd52fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de5d988cb018979c46bdff51647c19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36650efbee43798a4319697cfd0f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae577a6972ca278658cad005fd1ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670b596c7363ff44c222af97c9e7a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c72ea493125a393992250247b3931611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf3d173bc308944505981b169313f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057febfc29e23ae87f9ec643ec9396bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9d51624253d78785dbc24685e4ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20552fba2fc27233fc55e391b93862615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71333c953443d740bd74dcb15baca8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00e964820884fe1cb43bedba4c1cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89673a58cba5dfb8f5fd1f6cde16e20b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ad83e10d3de609b3863f788e6d2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152cfbb30bf590d338694f47d4a1ac4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e935f514dd3e156cfafd63ef98bc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4bfe1db954128fca3dc95589cfd45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928220658ba441bb1ea0407ada71489623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383b5a28ab674dfe3c14b0c6710f45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f18dcbd1ed4f76d47c0e74f5a035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed3d85eec9b87ae24723d87199c3c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2ae84845990bd5f1ff41742919ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d0c9d5bb7f65fffd18ccc692e0fe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc3bd0023071477a0fc1dfe511e68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084df86b4789a6e0435174c21a1d1d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8e5729b86a361c9a04a7496e134d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f72c8aa9516dbf44d2f8d71baa60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f95d15de685e38f837c06962297d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d27f68940f192f25a9bd021a028c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb8e6dcfd00ec391b1ebb7dee13ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484168e69d3c8cfb45230130fde013ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50461d108abadcb179b451fd88d088637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b231e6894c968a79bbda211e8cf94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa596a8fb51a23d1ff6a4a78dba86e77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e15f384b9d449fed1ff3cfbf52cc19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9550396e18f59896e3e8f0e050b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0eb72a1978537847dd95c18af79ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027adcd22ad3ebb9cb17343abd9ddf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97fa624980fc39f6880a5294ef47d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb77155c8e6fa547dc2f481d23703645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c222cbd39cab9ddea454fb33ae44148646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcf09c275c545330341630325e4138647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5034925b9f44fbd66861dece11f946648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74dd1fdfd8909b241efc9b552f24b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e7ca3edd35718f0738c16658793bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee194609cfcc2bbec627f0858b8810651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd529de8a8e3c10cb899eb0b9c23d515652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd619ca8391f3761acec2ae9471d55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471140e9f68e62dd955a00a26e9c63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038b2d88786a79c68001702e3bb4898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad5c2684a98ff8977f36c7491a4e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df60436143c654bae1da3e0520a6ef0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464ea1ef99859c48ebc8cb917c9a87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0042546cc1565c5283098251e4a40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda005dbbac3af594b773b5e4d9d7bdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50de8628ecce0716af204200ec05d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac02f48db6e16bbc36e7eb62705c730662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578de27d46d3537adfb7a2fe7630642663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c78cb85b36c93fe1314e6d2b152dc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9121890bd4bdf52b272ee6a37e0217d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e72c3ab1c06a1085f816567d7efe9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5e2379eda00b355b75b6302457f64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c993dc4895f6afd2719936be75ade2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1a495260242d20d21aa7fe96e31b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ab528b0af3a7dc5f63409e42c5121670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276083d85b747bbf9ff62ee06655ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88725e12a7a891be9a54322ebc44d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f3b0375e0d384e41d330e60d66ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e64e4797d25eaa751318bebd60b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764683bf3ff534bd551f4a8fa1a5ad1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb296c896d77c20e4d1eb7a33d43f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594f16789fda03c5d2089b08e41ef7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a84a8d1497b76cdf76aa5911c789678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa5dc51e2eecbc5c8366defa2f780679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc526c62e5fed9c3a927496f554902680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84d4ce20c0ff84a8607f2b9fec158681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701915c2a37a249ea7bf773c29fc1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573b6dbec6d5badac314e7968e21314683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954054697fc94a617af1d791fe02c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb62023178c50e0f9e87e66f1fd901685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152044536ea6f6f078faf1ace83031dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb28303b36f3d81f1142995e5337c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b0c383e0cc597db5069733de5ae1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e1694e4dc4c5750cd1dbe83a6430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e4f330f4aab38ea2e91716d1a833690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34218b7123ee70de03610e96515bff4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128cd366fde1932bda474eafc03f8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed5fad4bb329cebed16b21f1e7887b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce7f3441f64076f1bb3f8a1039d32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab4c7eface1f76bb1ad43a13291ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f917985cc306a3bf476a9ee91f0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c1ceab365728ae82cc24547f4c86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3e6ecebee418833bb1c1dba73c8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f896b8d053de46d73fcb28528ff143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e2b414fa4affa54d4f99882b9191700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc6fbe6b26f55534a78887650904b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ffb8777b069a960afe10aa4825192702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a6323580d8b8027a75f73b6d28d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2471fb9619dd5e4f2553c56c1963064704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e866514abcb0722bb3343ed32041705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532f25508034762b7ad5130ab6bf19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2ba783e3e94375476a31096ed0d82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fc7827ae873f3eb2b52bc883c5568708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1723ed8984182894ce9dca13af04182709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182430307f9939418f5d7902b98853c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f972f1794c727a3ffe5d6d4a30e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdad576bd08a9cf508eb7144a370c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046875cec1baf7618cd67b82921b19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af85ea8755ceec0a34d94e847fa11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda761d4afa5d084a48abadd440380a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda535da1a59bfd2ccda6c433e06c54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880d391d0dbde3915fa665a4ea9fc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb14e720d9f56a38e0a36baf8ff6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbcbc6468560cd0de0f24433fb383719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a7a7f5397896198f226a701ab8d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163b3b5f84efd1dd4bc4a3541145a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba8b1706d4e4bc479040d04e1743e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcec13c643a270a316839885585131723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841bb82106af0e1966cc1f7b419e3a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2d6a1df408682aec8b42cc6091e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f24ffba877c7fdb2ec2e47de68aa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd02c55edf62282cf57130be11ed8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f775ffc13b4fce2740f82b92bd7f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a4f173a651238c1b5f45673b52d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce3a308f42456b22f0b73e32fe4a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2a916db787fb1f977ca16e63a1fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f0e04c98ab6702b7bb23368fcc8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde3965e2a59d9ef4da0314c2e9940733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebbd183ef3a64cf32f9670ab46aff1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570adbe343fc95f40fbf55ee191d1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb165963076fcf47d8861e2e042c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e733f7979643b35fef2c9f34b3a537d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb6abdec9f4ef3f26924149c125333738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d18fc72d3567b869d3ebb1f7bfd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907f18583b73f57c50f4f309d5b8bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac06dece6fde3df304777e7d21b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a60273cb3d9218e798f76155167b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274016fb3e0488c9a5aaf841fb33bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad003866c862c771c1ff5f5a277fae8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801700fd54e1714df8a44736cbb43da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fedcfbbce913c6dd58d59712c0b21c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a3bbc5bc26fbb8cb524607d5e570747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6339f156c390bb19bab21aeea5622f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c1e6291db5888702692dc0ea830a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a25afd4a8415de0e3cf7edf76cf7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8fa80d37d7152c8a446f7a3b617f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6babc634b69ca36b4905ae083b7fa2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7265a15170a6777df101fece7f3f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a300590e4194622def13d950afdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306b438bcb77470c6957be134aa3d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec826d80557bb3e46b1abeb2270a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ae5b1361eb4fd3848f1504daaaca4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ef0131797eaaed053978830ec5bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727749de8b68638cc69d18f7e95d7fdc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4320145a9cefa7d96a04f253ff7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d7e3a82011a15dac6e9d5e448602e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29402604ecda509873402c7ed88fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a05c01d469968d316412cb1c20d0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621e4e745ba7fbcb9f60d402285e1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7f6a9b5e2648f3d19ea79fed2cfc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34535c56a401de0b7d7504b0c8e53c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2e52274dba801dcd9b85d578f1371767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>