--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf608106f571134f539ec040f937e941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc0e240505cb10db4bb3a3be0870f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa8661bdf057d70c56cb17465659d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276358b4b06094c4d49ff0181ab875a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3c3e6f485ff775b3f5942d06920f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b306ddb29beb9a8d4c82a92aeecef0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa768bb68a192d8592c1441db476d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7dc04357260b549153480a187d24d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7751038945dcceda5e94ffa0586f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdc22c8fca1d5bc849f02fff071a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6bb2672306842faefbfa42184ffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254848ea5e4c32513333c38bf1977a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a514ce0beb52b1077d2d7f13cbcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b4a212ebd5aa4a2c57074b1e54aca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146742ef59ef5e88f1420ca700f605515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5211a72b6f883aaaa22fdea4353ecca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0224a38cc502873e74e02ba67f77ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83e5c12a820554728533adf4a361918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f87f2d2ac7da5f202ccaea685bde219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f42eabf48166f15454cc5c1fc5a1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28e379ef87868435decd31a8ee48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa71c62b53c324f4c93d712716fb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1828d12ba60967098999c29a2bcf9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6839b8d98e80f9788119ffc3a62bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3764d7fc6c87fe271a4efc60c3bb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34559f6cfcca5c59b87b7e791ada8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83722ee47e6715e5f5e9dff3b942d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bd3f1141d92f531c4a81f0165e6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a39e85833e7d52769c5e6180c1c1fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4531b0246e9993c656525b6723a8f4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46289a8f1d869aca74fee67ac8a1d3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd9c64e3fbc61047d31350f0e7a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ec878bfed3d4b2b483e0a1a7104533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7d9ba89a53c7ab3602572261e7cd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06de6030f1e99bb5321fd0ca17d1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe8aa82d7f2e34bcc14c4b77785bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db9429a577e21c1608ec68fee575137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d92e73ad3d5a0939d96440d2bf05138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605431266725f20fd395fe4b71d44bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a30c2c014babf154e11d6bf9bfd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5db347f0b3178e9affa05dfe1ec6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a405f0d187c2c1908acc4818b02fe042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ac63fb9016c8a5c8981faf15179943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa249ed12858fd77a381b81c4ad8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4498a67adf08201e9255859dfa8a3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534cc5b8c8d432ad35329aae2c160f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095390d1d3bd5e9aa5b1c29fa4852d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6dbb26fd8f1f2df692632d4c1ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296b618a882007abc484e12161586549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999d9fddc90219e564770993f62be5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb141b3ebce7476928dc893f051861c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b4ad3d29fa47777c30d45f1c204652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e38b0d07e60e246b82440cb03e285853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bec2c2b78fe8d407ee4e5c9235a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974a24e996b350824a3e15fc9c30b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ebf808e35c975cab1004c5b4053f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ed53b2cb974b2212c53bc45a483e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568ac1b6d4318c87bf8a9eaafa2dda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a943b2e56809620262daf3667424ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d15b16d1d2667fa7c4e977fdfc0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2413e5e7f7a2d80f18964c6d7c20ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb9b4efaa6b461465923af0ecbfb8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6592203fcf09fc1060f460fc278b9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957742813c852d1b8f78adc88b78112164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de1e153049d5282bba1fa0f023242e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10908116cd5449ae2ab7cfccd646f3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785867e40b370c4a54e37b2844f62267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca5a4e86faaa01fa3f4a9dabe72f8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754280c8532be5d95ec0ce4f5b4b09c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f26352937a3922b4e1dfe6eb6e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c23353e645f1afa7a9f55923ca2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639363da7e853278ca07d95d48223b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f02d80cad50fcc6791bd8407920e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3cbc492e1230cc16fd0878cca6af974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3f04d41576a5d07d267609866b5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd108e8da2c7fad82d363c6ce91e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6396bd701bd3d5c77c0cb8a31fad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef9f6731ced749d5b30dec6ba390778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23856b5d7d67e8b05b592ae0327ba3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca35c9ec8360ecba289d3eb5b6291c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a61f5d228bad4aafa0492471df0b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b1bf479ddb2ab7e95c6b648f039982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfffcb34644b2010a045bb2129b01db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea99d7f3856797967c9ecb6f236c02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbf33501f244edb38a24a1367e97585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ccc0e39177deb9854a3475c32967e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a62293e092e266a74010c5856967c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d81e9689335b6e6c8ceea3f49504e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607a66e89360b11b092e61427c27ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720fbdeeebd2b48e6dfb3edb3899de290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f38e800c719d10b91473d26149b2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610c1b561e47b0e8f0ef64df6877fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff5db04f96aa289e2ddd67f35abb6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9440a4fcc06f2dafd97aebdb44b75fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b2e2c581caa0a579ac795f57cc5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1acd688123b0be87e0efe6aede0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b95dfc730ee5b40c9e70be795d1ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a2889fdcb260b26544026d3760b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd407abb1033cef810c75e2b2a2939e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983912ef44f289b381a8346829e0a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa31fcebcf38876782dc4a6d6cf6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b535d942bd64d6c59ff37c8180700d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de34772642e156d85d79992894181d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc61390baccc42219c0ff5994ef307104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7942b92519d89dbf0240daf192e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb599de5de136455b18d515870922ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183c6da7c9fb6bccbdf5dccd0b24bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1cede478d956e0acbae87992f522d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3eda03658af1e1ee657e9a7a06874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811f80505c54289d982aca14d8e5ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30beccfa7b06e00f819529ebd9dcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a72bef6cec9fcf2a80a39d978e597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ea3fb65818558938124a97649e473113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33a2f118976bd3950b639023adf8a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af78c3e3c384dc13c7f74e5612f87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56648d1adfa15e66606e4d85c9e7d4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a33067b8a27bdb5b98d0d432e528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd956b60cb06777cb9b08af1ae1d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab1cea8bd89df1bacc2df23bc886a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961a7cb3652adc867d395f00d04de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b86fcfc626d8e7d435ba62d35c9389121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7b4e7811f118f7763cb5ffa5aeae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96e149be88a590ecfbed39c399886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb017992048443aefc05a0a50ef27999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c657c187d7d92546c57cdf2546d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d2e87e00101fed85d4b3f203599d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f693db7dd2288692624f8bf35d4581127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305c60e5b122707725b2750a438e8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50afa2577a05b37a005d7255c5932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6529dce44b1ac1795d648a1cd16b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2480f757be3b1076c7440ffbbf4809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94857f80297db764ceacda60708a828132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f94dc1eacf234d10a9e987fdd3658133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a1d3af3869e316bbd2232fa85a0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8b6a9cb2627b576ce15bb215361a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377606f09118e575606e63a334f3582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b3ff78c9007738c3127a0bfdd875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8b5cea270afa3562878cdb55a90b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba4c9c5df61859172c06c1d6c1b86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdc4cdbbb112227313bcce71392f47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9449373a7c9e7604e29d74d6564c93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd7acb60fcb94efc6e2bc2df849a45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3eadb3896fa713604adac516dc944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bbc1c297439309667df0fa90b6173144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce06afc44c89f01e784562f51125a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e32c59c93c252ec1c35d243d7c03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584e79d1b9713b509c3b1f9c781f24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eee2e4751d8557f3a52a2f28e97842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34302bbe2b5a2d9cc44bb4e2e18195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f01c403be851be5a43b0ea195b15fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ca76c56bf350a3678e1828d79310151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f328da7dc15282bad0c50777b93d1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c45514625c103bb561d972ceffbcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63ce05cfadaa151d1d564b6ddd1d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550efdf067573eccff79d956c36b212155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696220904f16645513ce4e23dace0b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be897c574c9e126943fc7f2489020e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3cc85a37d1886f72810e4a5b8d35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f53872f15c7720960ac24f1dc715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4ee9dd9bc1d79bdb0d1bacd12998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aefc218e781e1be8fac8aa7b274760161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558a8553bb907e50bf9c380b24bcf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624070b8968a718ff08fa28cab635fe3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f72823f5fbdc3b275dddbc209198164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb9aa7691c92ae08a33f9da1780ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c440bd2f1f080040c22aec5b2ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c80954861bd1007379a4f4977e7c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923db91d1133ed45d5da88263de60a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133216e60f48a7ae285c2aecbf34e4a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728544e4889fcc366dad927e580383bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd410ef0b19b227a6569c8a4cab53c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ae20bc70484c62f883dd6e12571e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d81f66f70e7997c8ecc9d2f58fbfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff42baabda2e7f2264a41929e5ba7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f6831faf99e98cc12d5da367aef6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d490e74557066fdabb910a914ff42d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fd4e7500705db83eb8fe9b8092d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9bd00c0143d4c9225ed6e2a5fa3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3872895f449e9121fa94714952ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7401a25a1f7d743bdae90c2b5ced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01532f001784e3555b1868d8574250a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e94fe3b907cc75f8d8d754ab42157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f48b80c10b8cd1278038797e5b8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55f85e1278e8b7d642c1e2090542e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274796d7720c4d083f8b78f590378813185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d660816869920099862726e2476cfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acccfe29a20611351be2b82b685f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d627ac56ecf109e4e4dbf8fe6a527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da85370710862b5d36bc39096ea7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30e9f7cd00e5c2dfc77749efbb2d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b8a952c3cf90d68524d43f720332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba90f5f62f12dece155138f0efae5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393798c0a8d1d3b208ce478672e8b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ef9d58f4f7f6a7283982b3643e606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a2614ea74ef2723ef04b5a2837b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aebab4ef0cde4a6e0c312f616ca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c275f162ca9fb4642d7c3a765fca3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1e2768b84952e3b1e3862022be5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947d81b6074cf350808ff22027ec74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67343144dd80ed9122487a0737257ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350d0c97d58ca6f6dbbcce86f8773d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b7bbf0a5753e3e449036930edb30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ebccb7a5de94b7a5cba03422c503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2003a7321bcc10b51afefa2b5865fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454bf08a2b93dd12e59708ea203f52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db765ae3edc666e6e7392f9d6070e68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aee207f48dbf676a0d78afe8b145c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e9916ec5a318f19f72e62f402e65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f65eb4071a552ac0145531f7b8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0426f827bc982ae2e5c1da9b0a04f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533f6f9d768ff3cc007a83099c305b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a463115da8634ef3b994b5ba3d036212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ca5fee55721e5502c405fcbce9fc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6163c425d58b83e981b85b8b8588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e8c2de365dded913dd683f8bbe3d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a6f9555e7873290037384f1d827e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595664222a8ccf94af6ed9b45180b2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2c9a716e364598fa7c140958bb69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c742ceba8000b975f942f3a6e17275e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ec534a6915070dff50a166a003da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de2fe47de4c888f4e36d8d642a8405221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8a4abdebdc3fa14f78d5a95b66a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6bad8ac09aa5adf161eba66240175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f195e351ecf9db39c98c338d3dca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e718db48d1d2b6b3672b6f5ae609225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb492145345254a698d67f3177d6f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0fb30ad3574204431293c2be2ef3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d34536a2b65ee502cdec12fea6737228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff36b8c4f379bd6a2384fdc0327e3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cace4b531ddfbd99c18eaa12c016d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b83305a6ccf0db7fce7472a84054f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba7abcbc6ceceb6e1e871dc22a0129232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ebb4cd6babb082fd1f96cd7977bc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d2edc8728bff7d62d4b79cbd87cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb8b7e8cc57f9987a285f837e85c26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd6c5da895c33b2173c6c953b3bf64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6a2bf878b1fd6e106cfae0e3b310237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffacd95b53adc73a124067c8dc2649238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf7b20b3c47a7796f514b24f090a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95e9228d14589ad60f74cb3c86c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b38f617990b3bd9adbe9b830870bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d082f9c2c54c29311e11e250666aff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99cf5dfeb62377b4b4dcbd193a75a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861bf0aaaa36389ecca24c9d452001244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d39ee77eb9a4d758f5ed5d07a2bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a479a9b5ce2e074a7a871bcd24ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e7e95ad89260326f86f5f63c4c1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b0e7157348897182d8eec0582ac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29adeeb80779afa5a0d3861d9030142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f509fb4f6c9a575525a49a57660870250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b28ed61d294d67a171637ccd27d49b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65989a803e4fa39f3d03a967a04e9d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5de6c664352355fadd8aa5533b424253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bdfd4988cc36d592b1bb4725c464f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8a6f0080513286783ba8286424d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35f8c38d0f75dae071bb8d65008cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4dc8d84d0f865a154d5d725cf907257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3270140bf4174fa1ad8a18e560699258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344f9ae6caa60671e3d76e7d78ab632259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34adafeff6c4924f6db756e95e3985260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6701f2ab70c102f2fc71a78a3933d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf6bc8f38b1b9c180b4472dea81c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067179b5d94e653225f0e13bc6015f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed11ffbfd070faf79d515eb664e2e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66627445e4b3873ad750e8f490fd92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c242c93213264f927148427290ac6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc76ef57d47f29bae7835dd7080dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f18923fdd1033fa3f9f95775bab8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54fde6b7dd3863a0eb16a271f0d30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46c2f7644d647471b5d9420811a76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799933d513e6f65fc97dca3e46516cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76de35212b0c236917cc29a0788bbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a9df81c8a2e0d99f74c2cad31f0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76f9246ba9b794dd9f0e61c0e9c624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192d919a477d71bddda5855802c44e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2000046ed8cbc7bc90b2d655ca4ca7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f23a0821d4abb24e2d6f44d050b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187d4666766993d9871e691524748a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9783292de45fb1af453f582def14c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb983aa0ae7fbdf253d880d13703488280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99d7a412e575fbd09f343ac962284281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35163aca82ee0be40374b25d3bbbc151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2a7b8f9c3af852dec19751b12f72c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664eea468eb5fa2cf5e42d71413641b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f5fc623ca6db25498159f8a51063285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad36254ac152b3eb3a8d33dc5a09e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871af2470a6fa43c8b26aad05be676e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452cf146e9c8f04078bce9a9e259645288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32976c3760cb3f8eda9fab59f5d5ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a482b2c74e8bf22ab928880714dd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5fca7bcd75d3c46572a3b6a23e6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b5c8b573fb10f3a64571abb2c8f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdc2fcaa57784577badc526771ced293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04224e34eb471c3f3a791df09face294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820ab97a797f85129cb5ba8ee5e1d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2e990ca0ceca963428728685b627296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658f4200a6dae4b6dedb96ffde684f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136dfef2a44491385211e64c6105e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22392a76c1cb48101ac4f561b71d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc24df74c70b1a5c42a50dc7486f5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25be693eea777f6578191785da9966301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7a67075dcfd85768e5ecd504d60f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899ed90eb29066b4d4909bfd964e5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce784b573197d08d5e0b3ebbda80e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3461cc79a523df25b89080952ade69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9376de5b32fcb25602f1aefc917774306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca700aa690d4944d02922400e09cc8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e749b88282d8f49e8763d0bd5c3b9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfae5c9f4371f9a555adf4c024b735309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd20d778d49016091030dbcc3f93ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896167f243a44f7d3855109a77a554311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfbba2e558566ee8e9511af6773a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650026186c38ecf549474a10ec19ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ebc03afce40efb54480171eb63e5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca54330803b5c4b43531ecc1dfd2257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206eed58b45666e0fd6d8788a6a05e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830400a2031409f9d380003fa9f41ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a345d06c9e17b9374ef4ace4bb0e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b500e2c7d859ae49c0350f7d76d05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea24423c340257635f02245bf643f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8ffb505c6936566f38c17e353a85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414694144f38ef4d9436a560245805a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14930d37a054c23a961e4546171c4bfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e8cac1fefe930b80a84ba9b29d46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea7976325bb5db9d5b45827ca11f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3f92d4fde60f9dc44cc5f655d0603326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784e719d9457c13631c06190e58ef3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01c555e75535a481ce16e78283f34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852315658424bccf7ccc0e3b50df7b9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a3334647f1aa485632d19622591d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f6d0374de48a618d6314095a1d251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a13e67025adc9791cdc68c8f369362332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d17c169fee9474573934dc393498333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230408aec7410a697a7457893be7b54d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd771cf8ada1dc880ef2095e6cb89a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b68cb17fc166ed88804cdb1c6316cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28e0d9158c12dba04fd2ab8eef4a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c0b73ce67a29efdcaacfc1bc820d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da7e6f5b67d5a0257904f41003b96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9dd000ad0e009d9f92caedb1456c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a86d43933e8b42d96ac30db55a44f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e440f839970edd0623774e4b094b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fe528270b25e80bdb7ce54ef9339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6caeb0ba7f1b9172cc6fcd7debb35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c252f34ee883b9f24a2819c480a24e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881679835ca1c630fac242a474ec9bac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d80f1f776e7fa74cb0afdc5b20fc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acbe63ac8b55459966b15e08f8f9f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f61975baf2065483de02b1f7ddcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2567ed709e7c2adab687817babc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52763ea309c54f66f39e40e89b7c04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514048cd259ac81d9b2f3b2c59833c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487914d19818eeb731cba2282e7848b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10c652d97cfbd0e76f3d2c44e7ee6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c509f744e714653f41465b1c88b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab894ec53e473912eb719fed301b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d10ddd1080611554a28281e4c0a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a38efbc32b74df9af16c07e5b991358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d78125eb0b1c5f90e5458f6067fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990d213659dbe30ba1c6012478eabd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7617d3ebbe94ede320861c01ecef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfebe2c53ee586fdd091837ca7d62c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da62197e46d653c93a71e80b352f8d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbbae664d859a66ce1d495ca77d88f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee8bbf6e417c7ef6cd70358df6e2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb2f9ffb6b0f1fba82e44020fdc66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77941dc18dce7383ebe56c6100fe62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed694c56a171f6ff6e8bcc09e8f3d37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82733a6f50d1828f8a1e88780460dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7a561a08cd1823fcc80cefd7e406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c0dca146a3dc34ea9b15c6274e2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09daa87f6dc85ee23a0276a8cb3bb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e8fa11215569d9effc21e72d0dd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b16eb68674a6fb5e8e65ecf071a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852b77fd56c3bdf861200ac37730a77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0a3fb40c229ae37a64f50b15ed3a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a94c91d2bd5ee63977fcd9c590db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8ea7007a66da4f542ffe0664d7a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08584ba6582585fb774b875328f6397379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bd1afe885386c5ebd2e3b771ef87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e718f49e208a04643e6b97cdd273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345843a928c9fbc3c268968cf55fe687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21999c4f425f86bdfaa17e439ccc5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81332e5610e6c07ab2c8f3f4cae5755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf99c33084a17bf7405f4f23091298385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e99c24fb534bf6c661ef41617bd5a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e40df11e20e1fd533eea297133f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c38cf87232331046c5b3d11a3c998388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d4c50b6eec19dfa1e3c126864543389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b851c031759707a39c56abb79b2f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1752bb21a1e92ed1bab179000665391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c9026625c4d8a878620dc0a05fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d687ba929d095e8bc2949b313d9991393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a4376f54d9631b53aa030865d4f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e17b8c0c1ddcaea8fd8037680a1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecec3e42f74a682217596932f623dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e784697f68af861d87f7c6797114397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d72d14a5fd3aaebe6e794891a8699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea95d3dcd8573eb31f86d2b3f6db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f76d07ec98b21eb6cd0f6b009378400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238ca6d049421eab837c3f8c37ce3be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff413188ed43fc8a08b25450c3e9113402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44722a7b51ee68fc9cb1dcfb2510ec7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dca08a512a2de1a6cd57778451f299404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f333463e22b4c17ebbc5c9b0a4a5a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ab9dbdbefd8cd07c166155cf3339406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956026c5a2e8e19dc7faaa2c9b2a24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2838dfdac176d10afbf3ca4399b3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69461078aa1f34f691e890e983776bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d223d4ce91a62cc82cd1745de40f40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3d41d2d1e5d18b3ee0e2767141d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48920515face5398da76ff08176bf72d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee60a94f7e650bafdcbe188e61fe47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432eb83452b092a98fc4286b46159d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219e454cb0c2a7f276c762ec529f66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c6d38c2e7555ab171ca9345226c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15efe5e37ade489c360dc3bea5b97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb56903743771927813236da0411a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22660c3b76aa9cd91388f1cfaeb0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132edaa406849cd2ae53f3c8670676420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca7bcff59f5d4fc613f6b1e6d8f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d27c3ad72c1d35014ef2c73bc0800422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a744d724c5d577e0fbf8b53ea3190c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cb36b1429932573297c014dd26e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2640b28106a87cec884cab5254dea7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0bfc10c0340d3db6bc5cded23b79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dcf745407f7a059a31549a50f580f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3363edb5c9b5b8c3c632576a683c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caadee7bf5ddeb3be2f4e9470b3443f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a390c16304bf80899d4bf842ebfad9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e869d1ea1d138eab083e00971ca3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a662ef3904fec9fd1bf8150fd4d45f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a38145a31781aa7997639ca861e36d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d124ffb7763da122fafa65315fb69dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2509227ef139e2ca47776ae139179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7e5d01291446b3701c592b85835f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836267c284f455754fb194aff5a56ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1081a7d369955e49d35137b5889a70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67395b7de8dfafd1e061054ee78f74d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2976bd160b74a2ce38f21a79b5c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb29183b8d394525384d4849ec16a4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961635f6b22b7d3b4dc37faf528730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c9a84ec408581d96560a079b8630443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e32450fffaeda570ab83351291286444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de00afc4198ea9fc8b4fe69a702749445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9863a44e6ea2b03f5cad8f3e9046f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f39a00832fdcb90c345d2666eda7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7a043c72267094c266076cd0aedb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480eaf9c9e44dfdeafcc1b4a1a06ea7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be34105b45c8ae866cb74eb08620c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8768bb55bd145a1ff98ff9af13a82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356381aac48bbbe0872d64c5174f152452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c290682d8864f32d2bbccf57fa72827453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60b8e159224f0aab48b9b0745821b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82d18f4b56c2b1b1e74458fc4b70e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5240c3cb9d0bc946c4d5ee08dff18a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb75df53d3e6466edd71186ea5ea942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845d58eb890b1d32b9e770364836408458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2816b8381b145f7a04e75ce0691d05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3bbdd717ae080e7725df246c9c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c64c1864aff73ae797d0d14c64746461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badee16a403921929972641e4d78f35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457779de888ff66fcb6f7943591dd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4ea3cbf685df20cb80e2ed26e43a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131e3e17bca203b00c410d7852ebdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11b185860570a55bbd7d92d81c347466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904318a8df82e2eba6ef35e35cdeb728467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a7e16f7fcd54c18a6d2f9cdb415c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49cb7187430b531659f6db6b4ec5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae6a8b776e72c727b2e6cbe6141b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eddd10d1f8b2bd0487badc3fd4566d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730fbeffab3d0c9c67dcdb6e5e290a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d41f7fdca94e8bc370e1ef66ece17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03833e28ed4eac695a90bdf1991ef214474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78753f2b654004d93880268f7652eaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b423a846ee0e9aaa71a904e3bdee3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587c199bc41ca1baba2b9689f7365a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217752f78b55484c507665bd4c79f9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a769016febab2f6ed4d00a1fb6d968e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd697e37744e09d896fe9e02ddec4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2fc5386e2108c1a01e557e2a20b2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a7a6629ab12bf05f704fdc99918d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929f9e9645019f7c76ce764a010e03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133af81cf4d861c90ef0bb61f520823484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f9503eccade7c2318579d16f4900c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020e27c0f809507ac2e759078946e21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b947a5445165dbba250b21a6ed9c4fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97176578f6ac3cc128b584de0efb16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857a5196b99c5abcc9caadad011ec4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14e3cb85d6ab201a1b30f2ec568e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ac5c607e748bd19ffeb44a001a33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d52c20dccb18f304be9a3c4f9102b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd4d0586b4fb3a6402fda7bf67826493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd600eb87572780b150e62e27d7519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae668e59b2f1b439e20f16150c3f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992749433f6bf93645a42a624b7a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57616f1f1b9e3400e14cc45aade14e31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f2faae35d99bb4bbbed1047ca731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517b116ee3e6d1c35f7b3809cfd283499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c70524da3506fc39d9287b951b36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752de9228f6453e480a6c73a24dc44f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fed6ba4cd8650911482867d72851a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64446153584de52bb9209f7bd4a52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86788df2a7d00e3972c42a6da05ec2cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c7a2e39b89ae2c9788f886610f413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452582c0c62a10ffd7b28234a398b44a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789dbabd6832856420b5c8da07648fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67abc0906f151c69b86d9de165418508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846baee017e37be5a291943ab571bd97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4412fb92356befafbfec574206706510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a84524f1b76e5675c125140bcc4ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a22da6bb845500627669b9f4ac78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb13b3f93e639f0a2d0912136d175c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e205b4923f4d961337f1d24df9ae0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac215d1da22cd8388b301dad499ead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa3c636979cd2946ff3ee88f39ad25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04492d1c8774b569f13b470c1971414517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea065e61aa91b62946267a95bd16146518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d1b2ee22cee0e737bb5968063f2c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcb8ee6d8f2989b53765427058936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb586126a09340efbb685dc5e8f96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a8b8595e2d5dc4c5b83c227768ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec113bfee84c7408a1fb05d2057f0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5227aa0fcb49ca8e1be69201d86905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f5894076f1883843df263f8a2a75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1205a30722a2f0e1f8454d969299c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcbf99006cb0940153eea73a4e9ba4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ec72bc3541cba16a9b37856ac8d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d57401b528ec3cb4f1d1143bcd474529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c4b94d901fb42f78464b4fe0dd8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aaef448a76483ce32cf4a0de312e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea35c3d9e878cc7da66ab0688452a0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b83840439a2e5e50f40b86b481fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb1c0ef4d3333137dcc2690945fc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbee298f8272f49b37dc0e7bec35e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6481f12c3dc597511c0428fdd664df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f791473406ab1fdce3a9d2fd0b37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5afe11286a59bdb9ba0c87f6217cc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8889bdb109a2795bd107a0541815b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e41e5e9ab02bed7f6bca36637a950540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a5e42e2270f05402d8ae181f7be9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412bbe4a5e1b5b146afacd86b4551f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ae1e6a77d21ed620bb1a3ef59585543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24088deb30aa0b12f78c54b54363109a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a3a03d4b4950acabdae1454d44b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136b27f6245adfc4b342c874950a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2326088b089f7e526dc24290db65e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c844b56c3d951228553045c4696717548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17996d8ccd44bf0ab1d8034582ac44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75192fd5963acd1a63f722d5b7dcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0730f59f39baf5a2fdca83f42374cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfdba9f9d723bc758ee5af52da6e47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ed2b76f0a089a09aa18b68d23dad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edcb2acb11e738eac1bb2554d0ca8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84607f47463417c48e49b70b6f836555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fdb3f2031302a2bd01a4cb8bff2f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc36a048a83aefbdfd69fbd558b30b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274047016009bf4408fedcafbeefaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293715d30f3b13c69ed2db048ff8f0e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de842a9f2fe83c3a1d79ff4456538749560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee35b2da2f0c0e4fbdc1c16dc5753561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8a19c4685076c09b54172374a75a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1492a0520e77dc965174e4e8d0f92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350acbc955201083f74cafaa654ac8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776a53879b7f39ff40cd9b77640831f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1581d00583619612d0f316d744073566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8db1135f737a7097dc18b04d2c0ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c9087ae6d64e827b3cd98e32473a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d933dbaa3cea40ba6021005a6f2bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930787ff4d6b767a4d020ea3d984620b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21040071fa74ab4e4472ff9247d01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb976094377e41743aba77ed522b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc104baa7d523c454dd81fd612142573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfdea19671a1b11c164b6b8d36523574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f987df2e339898ee09a65bca8f5e64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140fd489db2bafaefd93291afe16458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e3244d878e07b3d95d1ad01f70cd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f913177612ca5e6370678cdbce822578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428102c7209b161134f0b476f6c9f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764589179af47d3ac60670a1f31c9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04e1d6c305c54748c9875a676c71e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944829bdcfffeab714319b370067c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a03d66054364be83478e0c7b367f9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0691c18cad85484f13c6f1571855c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c4e4842aa4b33e05da188fa7169d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454d4b2948e8bda8dd18ccdf9018219586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123233fe99f06d53523afd9551399b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950cb250a893356889d508da14cf3a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ed350f8fe2e9bd3e22769ddec537589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3860152597bf0b0fb9bb7e788d18c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc078467eeed7dda1283b705f0719b89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f5f79be82a68945649ae9f5dd302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b30b835b1e1e4dd267ba55d36d28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa68c44c1372919a77e52f718e24c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c04621c7b2e5d54ebfcf478eae9dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d49d0fb10dfd50e08b4bc78ad1dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db34150c4dda8dad722a37d95c2ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90230919b0c6e08e6306f84bd532e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4deb13e3e5806f4595b709f19022fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7bf5b77b6d5893a27c87c7774e47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2527b3d82a61bf2c1dd31b0d50a9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce4eecbaae3f08e8446aed88a5ae7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d089e10281353e3c6f7ffe6bbd38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978525f38d0d8e2fa84b3a2ae19f8c4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cb0daf443d490c375e49bb177734605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18cc8042fe26759bb54bede36b88e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99e605fd75491e3eb88caf9347426607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc0f2e9c1383c986b95036f10a047c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0196e469e6b679bad20777fa3855609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7697c2fc02478c7cbb30fad3334ddf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057c2d70cc6279bc4c527cfa5be8f8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad984f29699c00aa81cd78a1e19754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65c93351b8f456796def30a00aebfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886016e713f7aa81384a2c77f791ec0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19203f8e994b86ba68385dc35d5fec80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed300c75894191ca3956a3cdd876e9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935afeae18d274400864e6b90e32ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fef21bbc43ba9b6d274f4299ac102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cde28c40c9e01c5d933c8d714273f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8189a05ba88d2e2920a62217c7259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f511dfd4a45f425d19ed81a51bb582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc6204990164852ade615365ea48a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75da1882945f63e66aea6ed2795f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73ee82b0cb29f457b4ad3936a1b99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f7347e18f1a931b3741a9bfa8353625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852038a5efac5d00656a2c5cb4161594626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c3f4151a13faaa011a1d0a15219ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7daf4d592eada26269899cd5d4738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf91b5c5afefc7cac558f4abe4eecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf7ac0edb2966ff654285f9716fcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26703e1d60ae5d44f60339f446fb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdfd5657a07ef84372587a39d8da8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba09ab5e4ffe9d5f49a499123180378633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc2446db34b208d0d22de8ca8c745634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0fd86c3787f416933a649e14ae6aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d7192c9ae299a4b9e40dcae42288636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6c80c4a25f52d7bf7742681d6e06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a59a7eca678d1e8ecadf7338efcf3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77475204d906e421b16f72b1be98184639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db1c23408e096b0a5268d3536c7b6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba025a106cca610bb605c8a44ca86a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f57d5413169190cdc7d46a9b20ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa7cdfc33f742179c3131496ec3822643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167b4c6e16f07eb5fd97d2c8370a17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6838ce8330df7dbf0398f4533584645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4006d05c4833249a797bd522d51d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d6b8329720b51d5770430ee9a8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b2bb38fe396754654f9f4312dd35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da479b7333b0794ae7bf7921395e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc4201acf28cb93b2932ef47a3a8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107b0029e810f3eb7a906d6d9e128e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910afaffeef27f738c3c3ae9100822b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a458e667fa70e8293846ffd66c32777653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830b929779b6d20233265d76e1ee41c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c22e0d10e04c1db0a9e5efa38ea30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9333d6e4bc12ae40c2eaab397276f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a11141bf1746880d37f8e5059699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fd33a2bb122f7e7b24b48c7fd4dda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4aab32c4381f81c48f0928996c92f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8955947d1eebd044c704b66e74436c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0b2d724fbdbbd688b10291d3c86b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82e687294838e99a7f243c3de7a47a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc225741a6915d8c4bbe60c1ac5fd23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78946d01f0e1d8da74a924c199bb83e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b4f9a1b20e94945970d5c620505d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6917b11960708b68d19b78a31d265d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b374c5da0da79b9629d43c09788594667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de1e9fca7f9d16577fd12df9472a8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6e13a3dceccd0a4621b07fa93f70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17990e344870ffd33bc77f60204ebd89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a0c77b5aa17947ae09e3e1a6fdd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ddeae2daa42f9521ece6cf0632f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc0d77612d2b654c9d9d4a3951583f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8726ac23514d67d2221bf44bd320674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9de8dc02c04c863279bb7aaa4be82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1865e99ff616c0893f35b41b078cca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f75e87a0d6f9deba4102ffd18f09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb59556764da2217ab48a6573b264678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462bdaf647e963edc3ef48aeea1c2c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fbcfe9e27d6f5f4efc7f3bf784c08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8e35c659dac2a592bfff49b2a999681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f65af19fb0463abb90a6ef0d733416682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24bb0251c20a050cf836cfa66caf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e28ada07476df488684e622f08ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76c55c69664a92f2a39184748ed415685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae82c69292f50c3192e4e169fe36de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e82ba7dedc721dbb6e1431b40789e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7be7d5129b30e1a94535b8448b62d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b8e49f8a0563a0d1f57eb5da1adce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a704d3b5b62f3ad0b91d8a8bbd677c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257544e74dce5ea71ee1629441c71bc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804263c230f4b2413b65387ca0a3d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b7a8b308e6fa81b3126176ddfe5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f1b1f54650f98dd9ade9d7d77878d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd96e9d551a821ec0aa897c9abea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4eb4bab9eff4e6e928e07be37f68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3020ada632e66fcba07c0d27906505697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ecbb394fdb4e592d3b2aee651e65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d0c5264c60e86f2e8991f8163ac2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60822d73df8c5b7dfe820db4724c6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390419dc2bfc58d3c5875c5eab37c244701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db01139dc59ebaff259ed1fb2ede3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4eec958de6e431dea385d0d48df4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e01f8cef075207fa23575aec026440704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd7c58813257a4029dcefd66258ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f68503997a1ae0e6ccb66fad62fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd83c1d2eecaef2ca90ed6e73135d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93295ef50853b4b6f966aca952b215aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc216f27011c60413902780059af5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfe21f1a7b250a53b76a1796461b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8743855177a4ddb18ce7b8fcbd0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7e7f06f507bf015b7de57ce8a5ea9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725644787791319c2dc43837a8aef70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddd537e3319415d5f2845c464ab37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e37c2411e6bd39b9ba623e304460715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20d73cc02769f80fc85aa56d6c1c0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3897c8e89e738476958ec31cd6fc71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ebba7d720939995643ad0695381ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6733a64d73b42f101fa0f7a72c6546719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd785a49e62b038f3754c6afe68b270e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a2fb500ed9c065f99efcafe6cd01b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33272e6877c475220dddcb3ca198d1a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb390779a400c15d0e3caeb01796d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab5c115b8e30b1fa9d7d5dad49ca8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ebecc43b653fea0d1c5d0a3a7de2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f7c1dc40e6cc1faeeb579e6503bda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320301d0a68cdf5aae14b4654ab86a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05343d75d55dc19402fa068f71e2aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279ad0f7267cbfe900f489e058dacc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4743a45feff28f031ba6023b827d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd65f4a5bebd05a0808b7da725223a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510e3888376f3d0471ab0ea9945273732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a121ac98aa9f85e77338171f6a7cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e334f860c41cae117ee2ca5cbd771734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c28190d2ef659708e6742081dd0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc0dac0afc10e12052f08874e65cfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ffab57efd5068b9c7cbffb5aa817737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f09bb49c1183058d9c9cd6b691eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432c569833c7e8cfc849170b0f255e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6dd5cbc63ee6beddc658ba84bab78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e112b31d6aeb2ee890ebf7a6ee56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbb5193f7d0a4d1c145e3c306566f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58862dd1a3b145b94c7a5350d2166743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5376812559e6e0eaea115fc3bcbedd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081004dda81c6d42d707365ee6c259ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8af45577c361c927ebf3ea64e555746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d60eae7bd285adc88d4e6be3d927d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40fff36c2e979d672d4c86be1c691b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e2b2394581ff96e8a7cc924a761f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb176921d2b5275d887825dfef8bda8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36664ffa5911ea807f78dabeeeb55260751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f529ed9c3c02535f3aa5dbc4f84306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4416e06b7dbb009f00822f9073d831753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9ef7d4e59602398dbfa53a5c185e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70816359f3012fc256052bfb92ab5e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7fd3835c721deee0a249442d7dd7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44428a5ae1304702502db07eedbba1c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2846ad6cb11477a4333e58e161b15758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b951860c130821650026f4bd1174759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd34efe0027a728e3dde7e5bd66656d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbdeeeeab400b7a2d5db5d2f427305761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e731100f84d61b636adbae552b709762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff7006f0ccb372e7d0fbb52376a334763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c08bf8bf2a2fe2d35d2f0136b29f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd12566c3c94aa742caa962566fbbd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f9cc7f5da7b0d0430989aaab3753766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe970c1bcdc8193a6898004c85e533b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1728e94621df2a9d6b496bf73e8f16768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec66d8b9418029c914ca3a93e5d29e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fd208abc62552d45e38b8c597e458770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eab992b42d77db667c10e024ed5d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b5c153193e527304f6e1a90ff599772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3086780c9b5412b9a933f8b484dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83a8a3fbc98112f6e588349f76882774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb30977139302c113b9cd65779f198775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cdc544b983b35f7d88cc5f9e6c43b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c860643b542f5669404940697eb36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09684d2cee7a9bd91e810721f471a52778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0015e6b703977176c52891b4ba51b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd66a7cf1d7cff16c8f98da6930b59780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae8f2f975d2cf9bc4b33fa4b2f712781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6e535515ade6219f7fd2e21b8f24782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3744624f13fb3bcd7bcc884aad51e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e5cae24cec34a758bd4b1a455a10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01cc2ac142167c8e4418b68400b64b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e91cbc4a02e4adc4a063e97242ff1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e78622fd72b8647d05e105104409f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439eda0e2acbeeef0c2d8e1df2e1c6c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed38be2d6540da444ed8ed82fc8de8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76227a29ced040336bb87795513d9c41790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04868d8583a435caeca3794ff0da1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536340e343d15307e73d5ba61cbfd07f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9deb3cb82f7f10aafb18b363617c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7bceea180ce2e332f580f8b057028794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77bf772fb7c3e41e97c76d268ba3e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c193f4c0a91e3bded8249aea32ad6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54684bd979edef673856700734dd0fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a437911ae4bb9d2932f607f3ccce2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772187d882d2cce67d577945bd6123f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc589af64c84107cb253786ef50eeb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054db56de9fc441825ff1d551b6cfe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598249f6ecc928e449d781a75253834c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dc40a6a84a3bfd7e1126c451dcca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb47a1d76f313a34a3e1103704c3d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47e06588d78d6ad66477d844bd0ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2cab2b19670317b4d264d0485a42a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d33afb8616ee26542533332da0478807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f43fe9c435f50bd7de9b1c4fc3579e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e78d39dbe24eadf5c059ef4b4d8cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f725f229a9a01141d5a7b6d074d03810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f868f91e1d482a48ecfea4e53d61107811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e44ad512b22eedb622699bf8fa92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0030ba75652a925b7a13f6b8e5a2a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c5b6b96313534c9aa579eabdebf9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae04c2b2bdaf850f680e8cd13dc3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50e0438a527316ce6c2c8aba77081816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c33f84170c57c6e37fe2c52d1bddc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3ff69c7e9b6579347a3202bd3e8e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2583c5e65b536850f22836d33bdce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea67563742c610354c422d7906a94820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0776bd358eeadbfe776e70bb7b98821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d8d3bb7a274a394cbd8ac6de46eb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef3d02c36a2fe32d00e8a5f47d502823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067962fbdfb976f398779e66ed684961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59653efe2fb34c024e25791c64ed42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2498ef2b17fc36a4d79508cbf57133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76223a365fe9fd75d00d25ffb6a749644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba0738a008f86ff8ffabafb3395615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1d737f1fe372c906fa5f62a1cfd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd328162a4bc9ad3a60555ac791a5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe91d9410f6581c4c7ba4e4a76e9ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b62128635c1c0ba59b39bbb937f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8af5cebe920ee5dd37992d819ae6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f7eb377a90d1b5a7f1ee3418b9b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fa9a5a3399dbbe6a0730493c4141712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c31031c856c9f1370f5f7e27b125e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9ac5b9b0dc4bb1ce7dcedad5794814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed46f7608efbb1015bd3c81de4d1ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473228ab98f317198295bf78a5eed916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844970e88d50321f4191d4c29a94d2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30025368b464433686d8a75c8b0bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcabdf1b5d60d81f189bc032035c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0caf9f894fee55f643f9d62f2831db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb7908034ef0fa92567e013e0b1c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb86bd5c0a5abaf4fcbee70fb4e9a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b03d8d22106030d10fc6baeb406fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48195c60e39bc9580b2d277b7407aa1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de4115d13c488ad34a547edde320225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de010783783e42feea8e2c5a450a5b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d31f49561b601ca19a3611e434e3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10a3d5f1c2f5852e9f300c86561ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8446b51bff9e70a22cb8b8fb48f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945784e1bf0a7cef9bf2b8021d8f0c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f59496a01f1f4561743803f6ecea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1f2c86d46b6b7024e35f0240e28432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c17f6c1f5fbf8397b8d23f20ce34033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290393aafd5d00680a564a2d18e0eb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209053b19db34e00da871a2ebe3bff8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc591402e1f07be9379bff146928436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4fc261872d8d148adfad2dd56bb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ce21f82e376de0287c62279122eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619fd72713bc2f58d10697cf53de1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39f57560ffd8205b14ce3b67b6fddc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a385f90bbb851be75444a4035ca9fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69dd7d5b93ce76b56a4f21ef94bacf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62f3c69dceee1120bfa02993e014443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af736f39fec733acf92179fdb3e8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf546f49e99b5b69872e7ad2c96ae2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2de5848cc9aa8ccdcf98650951f8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cc141fb6af0ad52a82e31ea21a04247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256da8857df9eb6e7321a39b2a879f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d654de38dc8a901668887744c1b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b07c77a96297900d5bb251d9df38750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3393e68aa6955017a678845b3450f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f26636a3be94756447df1b0642df252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1e564ab20cb4deb6d67cebf8c41a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4395c4c49e5db47ad0121484049e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba86f3a22638b57ed4fd7facafced4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe384ccd2d04661dfe801b760ef9ffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b777d551c2f6e4616e6904336ce8a9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89045a68f899ef2df858ca2446885ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac9e2919d4fc48822be483acfd2e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce9afa451857d495e502b3ac71fc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f5bcb2112c015c4a6d3368cb862e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8c2e9d5af47157f280ec1575d6b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5221cf13701e11c46428e3077fef5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6373218ee863dc5e8e7078f811fd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb23049523c2d9ed07cd13d363c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a08351ed721bed60774cd3d0648966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4850051a8917272c65388fba0e6b8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e9da75ed413bb777e5533a4d2b1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f428ce1ba62b04eeb282e2e00f6b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfa310e66eeccf9d0652b611b775b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ca5b95f4a7631b7fbf855a24ba6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b50594a3ee21847391ecae2e2c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddddd7cf74de41ac0e28dfd21d317a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3ce0f864b16777c480fa07cb75be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705beb26ebd6c98a62f8dc3774634d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a449925f6c1a3e5ad45e4a3aaf4fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686974f5e845afcdcb1238317cb77f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfbae0b9b99b9303201dd70fd87c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59907ed1a0bc151f0d05c858920b4e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde675279354d59488cd818fb2db7d8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732f3c311e563eaf2c9bdeee8abe6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c3d3ace3d51972914b7912010bb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651b2783d8885eef919c6ccc04238383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf90cd67bd3c1b1e36fa1e7b278e5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006467f401b7d400a1426d0f895960ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ee75a2f32712ff042f7d6fd9f11886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9837e5f21c54da3892a282fe64592b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f281e4b5731d367e9c3c44d7694b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f91b273fa8fbc19de3104422dda5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84eb41b281d24445a790b24ad5709190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce970d652401a505261aaf4c34794c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a049897f14b4665f55afe5372407f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d9f9dcf5d46a47ea2bd66ecd60a9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab978f379a2fe6a34184931482d248e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fc2a49e2813a7aa81a61755058e5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c452d4c387e7893fa0ebce85c75d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68caa58dfee7b87dd48bf7b70d0d76e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e27642ab48817d06e7422c37b009c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48688a8b960817fd0f5ac6a0ff4e3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3290753104050b82147abc2395ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3d849fb31e7fe8365235cfca7467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2fc0116a0c2d4ca106b54f9ef68e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487123485e361945dbcfc17ec4c55e4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9809edc74f447c0e3844266636cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397a45d269f9f60d9f108504945740105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2affbf31adb49c08e58d23d29e2dd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c465fe8aa5e5f03cd01a59b8f6008f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed4876739e8fdc31c625a82bd83130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05fd444b5ee4538579a7e98b60c0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fdd816e13cae9aa46508ac69e865d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9a627253b2ec61f3c9cc4bafd03e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd1bc59359b7791d55c0582e2c29e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd594e22915bfc8d567ac0864bf5a84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb227e26e34277a0c8303d13ac3fb2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110f5dfc8f18829536aaade43f0070115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1edda30a23bcf28cfd202a73e6af9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295fe875a7dc4a13ea3e3ee1bf8150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d767ca2cb2995b27ac30f8c3780fe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfceadd7470ffc973bc320568647364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993e91788e04a2641882bea2be0206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f511cd4cb4af34251a721b1872c5d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b12b267767bdaa62eaea080b3d775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf4771d37989abf800d07ebe3679b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f172c3ef736fcb719aca5964435dfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2440065df2b68a79c7fe5b193667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd919f9b5a6b764d398dc21550ad2cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad7192852cfabcf976cd0a8e3a777127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05dba1c19fd41893bff2a04b4c8c4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b232c93fd6c5fd1e60156005719962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef655837aa65f70b3f613e8d7aabe44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4706e5fdb3a59829d7cde926dcd9acc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c55cd1ae079c59f966c8a1c884b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed8eebf0e0058b996f39c321d70ad5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8a65ee08235e656fa6e40c86350a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3714b338bfd155f9729c5be3f055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1598f8bc345019192fdaf4ece1a3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0723f014313d7d9d814c7e03a0d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5257237bba1af456aac5f78ead05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a3cd93ee6ddffa479fd463efd3c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b47314f66b08f4ed2b8294a01ddf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27462da0fe8246c0fa460e34b29f1ed4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18176645c0bb2f859817c2942f54d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8ffe08a471b4ddc927a4bf6367dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c12247178e68a5eff76b74500b956144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc93bc37b2d9e8422f141cb6787c38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7ea56dba1ba13902e7ddf739705c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe487c03bfd13065dcc7af642d76828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832ef06e20338bd13a032357edd4bcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dff579b6a1a76f1af3684cf622641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17cc0ed5378df7202fe3cdccb0612150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756435c796b1739826e079e22bf07ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a91a21fa8192cdecede48aded116d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee0f7e18903f033f9babe00d0e1d16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880b7eba61b56b466a55872e4b3e26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834fe647625e5b15a4990d4c2f22f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb011e26a168d539ea87797cc050e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0efd101d1df80978b4ea2f717a5146157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b73181caae660d15a57d33a7ce038158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2251b156f4bb6c02f864b1b3749b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165534e070d98b94ee127bdb6c9ce67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18904b25865b5da6f84ad321677b92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee142292a6826dbb448c46f1f843b26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ebcbcc7cb49ce254b23c470a8d04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bdaa1360464f96cf3cf12cfc8bff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9936e01480324cdb31df3415a2db2ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e6f1a7bb1f6282d08cdb85778292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19b219061cc066c142e16272ca231167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798426f476fe56e1a6f959e59a88b99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ebe622b728f115b0764a89441e56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72595fad76e0d175408371a16619c89e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d72d18343198abeedf243b32a52b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410351c8713ae0468bd7532daad8840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dfd001085562f1b0f2bbed884c018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cebbb5a3626fdb1c1aa0ed678a54c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fbaac516a0cc065eb050948e1e70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0b0ed3bb1bad8a35abefc4b90ea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e6ccd202191d75d563979fdebc08f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad8a12ae51a1269531f6ac88308e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def166001b7ce60875ba0ac94ba8291d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6fe8186c2169e1832c3581cd75ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d605892279abdbc717c00a1dd303d7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8637406cec37bbee883184f021dc953182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14af53ab9b3be0a741e8bb93df308d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061158bd957b6857bc5a1164fd30b2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d755b27f8453d6a7301b26551688185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aaf0ee8589ee7292a5bb07368956e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e04daf56b5126885e316cbf02625d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e8bb6480151eb5b03dfe77929d5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc9bd86f7faed9ba4d3f2e88cc722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6c8319030d02e72a83de85d1f83c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2cbce25d5754cfa3a3bcdedc15846191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24220826ccd23025fa36e2d48bc6e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca4f87d5d6ef07cab011b5937f2a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a9a73bb09873a6018057802cb3b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44556d6dfb7b282eb3f6cb3c5bc261e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8485515d4ad78b6192c93396b2ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d136bf4096d5c8144a107478f133e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d36957fb216698ef2717beb1aaff71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe39ba3478442534224a8d203b29c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553b14380de32f29bff0c82d24452c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa68a2ac5d6409118d93f33d8d470201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176db2f3b0d747001de2b1900756d5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049dc098247a905ec54f125e7528eae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73b10c854e4a07b28a1d47555c8fcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1009715868603909e6cab49a17739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d7e2508a29c6cb4f6a11288ec2ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d27960be472bcc306f66c8d3c096a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468313236434a99bd7bb1eada132618c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc492969654460ed3b07785703bcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7cb1e4694b04ff55cb98e35792bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8891eb1c6d379583d35c6c7a82a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735497ce0f8344777677e8257a0af3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e710e34d01ead0a5dc5e5319342dc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc2c45548c3c423c2e1d514d62609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5b18c5c93e14b6fba0ace2690588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254260197e5f1b852e0a74fd3417fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0282d66b2ec0997934a5d7b86bfb22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57867f11956491c1f9f8c5c27a1737218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10f8ad0e12026f67c8cf3ed477f307219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188d1ea00affae6901d9a9293a2604220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9010204e10d3811af094fd456f3402221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac546209037103588a0394d08d4c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ba40d1ec70e8751efb12467c7767223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242c5754ce12d2992c1f7820bc40263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f7470e82632eccf887cd5feb9b44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858eeb30e96e4bd31a33ba790e30936226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08032a0454d852b9e4d0c950fd9cbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5209d2616c44722df168e3923542ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8935899a3909b96ec8b7f8ceb53ed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6aa0fc075f30f025b90947c696a48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a9258ca14f02c2d1a219711b0889231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20203ec3dbffb66dd952a56d22ce6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1063d60eb0e4f8211fcdeb9d284a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba4ac115f4d888c4a87b7cf94f908234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523979e708b46d4158349c4ac9627b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54cb150e91cf82f1d8a9bf2da5229236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a242c5d61495503a1022a533a75572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a80b72aa1e766ce16d47a4812205238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7389fc6604e7e0d6109f0df3077b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7ef0b66dc0ac054bf872448c65fe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f713290c551bd0ad4a417856069f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89628784552ddbcff12c0e1a8853cd2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a8c6165bcf4a0e4312395357ece0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca0d5cffba01c4686090bb00a20409244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65a55eb3448ef9396d0bb5a31c699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b07087b78512847b295c4f5687f78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8682f28645062b29e74805f5abb23a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92439936e8ea7618e14d557debcee6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c7be8736c7229cf2b29bf474844a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d2caa7bd8781f4f24e405e5c3b50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7001bcd767d30c10c98177faa23f8ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c6aaf5546bdb04b4d339381b4cd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42aa8c677894579bda117e76b2443b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f176e0dde75ac24ceb43b877da06260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e9da0cbcce0909efc64613b6f334255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a28d349e8ee6bc9de118ff266a66e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e4c5f83963b47db910bf49dd195a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eeff2c374b1e3cf2bcb6b46563d47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174cf98c19f30f7bfa7542314d8bdb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a7f74c2d0b5d9946e26ad3100423260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582324d2579630f66b0dcd65cb1a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955f604030fc9751b21a0dc869183f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2569e9e0c14fbc9101259405d3d95f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b9075822b69af86b15137caa835b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf271eb17300365e613e0745eec904265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11e6f2753fe3e4df77f1856f7b8b6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4b89fb0a684ef8e51f9a276569fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6737ec1e57c524959018d1d42b76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f876d953baedb6963458733e780b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f670e31170999a36784ce2a8fe37d6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f42d84fb8062465451fdfa58530d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c3cabc75adbe606a65ff1f005d9ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1945afde368c0dc1528ef846ce9885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479db6569fbf111b4ce5b1394cae22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e831a21b15461b76a22bc30e04e1af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f07241655f8328c88f07a3ae36fc73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c57d30d32689b089b1d81497237bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4756b2435680e4407836c9456fc7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c9488241a06034f3f5d545f0802f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420ca25926a8ae1e1a6f76f4803a25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8fa2954188bd55c5843244be2887281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88346480b1a3397feab28de1eecd7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226761d730f1c42b251d4f19f23091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8962a1441c1849387bab8b2e9834309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e66dd82d7c8c22b55f168640741a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c3dd0dabf056836a871aeb42b9668286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624686f51e6695213fe44b2ace2128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3313c80768fa4c991322fff85d8b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed08d321a31c9863db341cc727ac778289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd70b283b8371e80a9fd4699083ea95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872b2c8cc802a03cf502072bd8c348291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230112f1bcb31a7e77d17cc162fe60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12735bc643420b6424137035ac1b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8bc1d534e55696d1c746c11961147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b251e61ff51bbb1d5378b0e6c638295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535060ba5c2368922649a4bb5e9244f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781faead58be6eac8afbb672588501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c042235d6cdaeca503987e6690ca4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a963509b42d2f5a36aa2e2b25bc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b8c21870ab816f425cd2f2e73a93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085a25d9b093b2a796577b6448c822e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd7bbd6e6cddc05bccc7bf49ee9df4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c13791b0d8dc4b3a46ec159e2b245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57febf1197c3efda1952142617359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018ed0fc2af120325ed922e2631b63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7d2711e5fca0462a5757241926b33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17c8972010e7e038c166f6b616bf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da05813a2db88ebaec78950ed91acc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f609caff76998d4e1e2c17d5fd71b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13fece051415bda0a49134201e6a36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3d85a4af29f9069fcf97eff56b02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1da51882eff32d992bc75f21d145312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbe94300440e8d08d3d6be9a3ed7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389547ec9486009b6046bcbc0d8d54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2a80316ac55b8547a95c3093d587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ba748f6dd1eabfb2bda99a02f872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d5424fdff2413b946502c084df06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcbfb6dc4cc66caa49ea78cfcf3f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0aeadb7c1c08bae5d24814ca0a6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8d56d52ab435f660f4de79d451925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394cd9fccdd050e811df6be54aca048321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575324d537f7f025c69639c10bacd27c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f00acc9f1f99a58748ab991ce455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cff924c1dd8d776bb9793389592e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b482a7dfb25ca972953a0310eb891325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9c07764a3edd98fd96df5a57e4c0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509e388b47d759189f958b50d80510327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba2e0003f566c9743cb7bcb18edaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39934205c08afb5066d5750ca464a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30297df4c42b8422e9f27325942c28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5dcef2853efd1bff4582a8277b06d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed18f68fb8290772bb24e3590c461332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b718ee81908d7c72b5acc44e0482ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc595949431fb473a17aa91e72c67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68472b456f274dea75d40a9a823453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c6b73f4d6825f881708261537b38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303fe37ef5b4038d5f9e70be3ce79c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab252c4358cf2b2d33ec340c66466338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e415e4b4116ebc6b0276d787f4b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefd82c5fc22c24660b1f376feb54bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba285b47e63858dd393bed6617199d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d02bc0e83e0a7e1c0634f0e69cdf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4a7530e09c2ebb84f4c9776c0efd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3faba702236dbdcb4fa5577c1be7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80210877a3a2797b32328879427af4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364e6778873cd5bf9f8fbc790111ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e3837abf5d0c365713e6d0ca6948347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9495c1cf7f79841101dc8e3091733348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc470e7cd10d2c67c5ca08b1bb259fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac7c924e86d61d5932172ded19d58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca21554a2ec79417971b9c25c9df4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e7a0f5a112793d55bdff17778c7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b07af27d4e481acfc3316c75d6dad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc00711d9099829bfed4ca1cc5194354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba711b17dd6bec0dc138b156cc1b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348438310da9211c6ef9bef420472ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f002168dc40c8de01dc7cdd261482357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671dfc7c272017284d1d59154962369358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdabd017a5d4c4a3be8672db18b9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89f12f6a1bb78184eb69b0efa8a80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81d4f9f353228792fc8e179ee0699361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786120e96ee3c3d9ee57f30fea2f571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a006fb690f48eaf31d8d05298e3164363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a8fd553b0ce811e5151b8f2c7b0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2d78fb938206d4765f72f468b71b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea78359f8478b07c3e802c5c8c7298b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427eafb3e717dc95eeb9f558bf9224a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf1829738ac8cf3c4f5f67219411cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586ea762db5f88b3070e7670bc0cfb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82215c00825163e201982a06fb130634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca42029eddd20fe893fee6c2bef8af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee160921e443cc4f564fbd3121754fb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba647368732f60f924a46e3a52f492373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fefcba3ab34e29511fe561ec9bea13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b1ff551c2bf6479b35da9b4b3695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f923b3cb2be8b9ba2da7b6f5a47b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc13c63f1621da7214a3a46a4d951377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee169cc466cfa062bb2e32e2ab058c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c2888ed07963bbfba6ece73788e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8a23b41e7e6d226ad1e1bec633e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948a7a1d66dabca7150fb43e6cee9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae571a620852d395e26573eba3a0813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176e2c584fd81f584f48a798bedf25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c2ac65679a32e482541d0c6174a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9268504e9e358c05e2c82100de217385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ab2314548992e9b8fa15d7ff9fda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b6e1680194d5169dff0378d26268387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da16022741c7004c0ea2085c66b96a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86449fe28d6b1fa56051a03ef8a3091389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc2d02d78d20b96a1ed150b84b0df2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9f300944b447826082e11ab29c1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640d63e934f9efb30d0f343b47899a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306a6af896bc833a2693f19bb4a50a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591a3922d0cc1ab3c1d9fdf1f1865b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63aa13b9fed9356ffa08b507f8c26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63cded9728aceb8dd47fbb7929335396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cb98065a54b454a28a6446fb087f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aafb74c718a5eb939ecf1da08c53d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ee4dfb9190456b85a7d1d91297db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a0ad049d5e271fe21c9d94dfe294c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5b7eea795ec63c6c9ddd06b9269b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20736c6864a890fce7abeb066ec95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2d1ee1b969752c22dfe6435ad7cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76580600304bed19d30adf146d8177404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348c96301a2fb20a2fdaae69915a30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7b5d83ad17c0a3b521b549adc4b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131029927da140be895a1bbc076b5120407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2c97c367b52ecf1611de542636c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a638c1454afa3b8b4e9ef38a1a3570409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4f920f30057c867effc5288ba475410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73630c0bd46a93476018b231fc978ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dce6801a16c28e0645bf69b889d98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d575d9c1a6cced6eb3bf681dbb95e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79822ac0d8752375c97889d758bb86fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d791acdc4e8d9dbf5080b2b630186b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17348b091104c779a21a50377876c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f08399d5818f59b445acde332b38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00a5c1ebbc190f5f50892eeb728e90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1da31ad106e0cb80068325f9b927c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f234678695b7df26473a6d918f0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e8eb76bc4486a80618c041876353421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2bb62d9dbc7f2eee1a3730bc8854422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521945314fe61a413a2a199de16fd50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde6fce32e2138233cba24e88f1f9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1cd9e7718bb1790f27b06cf3ab6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68339d9e892557f4a80162b2aeedae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c02f86937592ca46292e89fb557c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5c21ffcc45698c3572b136987af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473342236049729e3876153446ce496429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f931664f8b11fe6ce60ad9aa706e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1c891db631fc9c697f489f6dafe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248f85c9fbadc2214cae714a32b2fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617bb5a908ab1b1874cd847a5fb99f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36304e0f9e32f47f8f2b312db3297a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e388b3e2193fbf01bd33aa40628c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8383d26adee14b88869093b4d632436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fc5e66c2c33c9d4f3ed0de415b7c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f7e408ecbd8dafcff0836eb7916b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c153a579fbe74eb25131a177a9b7f62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa708adb4a08fd4ac0dd467213700440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d71592430e34d8a20cdc987eb03e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f768b00768894c39babad6ccd6ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80408b87c3358b55244a465e054e06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31569fdc0b63afee47f6c17015331149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e59dd6764184188c3582fbcd18a829445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7dc195988f6059a60e38b16a96bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d56995b008f9fabf155aaf21f532e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f18c19d4c157fbc61316f84ff2584448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b52cc6f7925957aa9cd66cb6e8d0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1226dae63f3fbe46ca68d598f9ea1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414935fa1377aec05b3f4e3baeb35a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c779114a05c740097a5507213e18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948e25be2946001736176816366bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ec45ad78030d0a214a916ae5acc40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2f80c7a07c24b4f6dd04c85cfdcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6de41099ee9fec840cbb340ad6533456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775e9dfe64fb0f51faf5736ccd70c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45afba21fee0facecb0451c09d5078e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd826eef24083dcd114a04820491b4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6a3d68a4b9df0d0154477022fae89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a4e017b9cd607a9b22ab7ecabaaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa112a71b4c37f9f0b025af52e0142d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b45656dcf9fb33147c739cdc7b2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87443b0ebb80666755d87b3ffd9f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac59f969e003379b3eace7bd788884e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8de4e657e281d7981fa175b272c87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f1006b44c3af96532119f219ee107467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743519aa2cefa54e60b34b5fa7ae67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9cc33619858786d79f8229713a40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598975fcea740660dd7bbf74819d2806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dcd3033a6c6358c82001d1d54ebe0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ea4881bac4711d6998687fb59b75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98116cd344821b352c960cde23ead5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111543aa988dd315f1fca8ca5186723b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f615963aa17703b699c921590826475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af7a53b54b3ba2fd98c7fae9ab3f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665d84ad0b89d99afde04efd52f6aab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876f06e6e8f2fecc4f1b94f3b216db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5eaa953a9279dd79d0e26033d286f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f307779ba2fcf663de31601a3912d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733024da56d28d7a81037abcc5aea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc364c7f76a511977bf6269ea7ce3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b386227b90a5c52788b573881c603f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c736e6c8ec6bacc3a01fd7a88f485484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157af56e10d21a8d7e7fc107dd1c7ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f5222931d554c5ea841239dd322e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d54c51987a6f8cf46555a76e922c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a9a5cab4578223da83fa3e09d726488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe11de0f806615e8a3b2f25f155d9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a4cce59295e48285ddc6babff5c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d36633ba31f9f23e3ae15debc303491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94e803d35499e4535ae787ce806af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3cad438a6888093a9c0bfb5dfabb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519654eb386acca3fae6bd663b5b334494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9c5477ccab9159166aca3b9d494f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891e22db822d344798b2dc04dcfeb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754303b41c7a2efe4107da365b898097497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab9916e99a1843690ddd1be7f4601498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e23a180afbe7818138f9891cfe4f0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9603f2049431c30d21ee45a85557b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387fe99de6ca153ab4bde0c1963f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76937368fb09ac20bcfa105b35d12f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874964801bb45191bca165bfa13e8bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464d879bb5e5083ab135cbc5cb9658504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4d3f531d67be5eb50dd01b0992c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb84f69e6896111d428dee6cd88486506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abb9ae345290c1ac9a690ca1cf603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b3f956ca5b031fe78ce83dcfe747508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d006f376e37b95afc5a3938f38e86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5974be5804ffb67d1291050cd73b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651c2adfbac5d3314669ab5c101176511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265db7ae0a5416e3092144c27899ad6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bca23aa6c201503f88ecf5f9784d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a7d9c3ced14dcda8fcd1184df31de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2171964e4c7567ddc0c7ea7a5205a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62507c179a1d79f94b5f60479d8d8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5dd7d75496021ee5bdc43f9c265e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da8de2cfbfc46f9919a0cd3e5530c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccccb779fbfe165a04285c433dfacbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e10a076ea0af2183dc4760f995dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c21efa00d372ebac5c18405571302521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442d3741c61339560b851dffa7b52c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080797af3642e021896408f94dacfb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba659a4705d986f5be5ae8627c490524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de754c7421a23808b36f792043d26c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e637c8d43587b5573b9f3b9f4141014526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ee5cfb0113374ad33b8f1a6d87b40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b186de7e374d14396ea7ea5c1aafddf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87623fa5ebb7f793557ab3b6db68dd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b822a995909aa7b5f8ebbf176246bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46124f91a93bf152545833133dcb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ae2db49e0912fb0ccc7f547c5685532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ffde742ca95b23874f9056522c407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a820150dd10fa0ee8a2fb938d4a42f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7fd54666da9a9ebc634cc757cdf03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe736c1018042bda7a1a321c5321a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cdf4de0e34f1f5685d1d7d0b9b8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a4165b509636ad4644b71c279f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7d4187957f21b80a7da45dfa20b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12218d386bc71e884e3c9a5a213cea0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee97b8cf2c76d8d138cb008e0e6d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45d8544771efffb85fc1be53b5783542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df12bddb3a998d45fcbf02e27c2307543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1659a7866c9e238e610b5e274024544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736a7a2c65b6cb8efb2c177150d3707545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f26f42d81fa6352d1b978bd1b8c288546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d45d400c2bd308e0cce435ee4b40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43bf6706a25dedba2a04424fe4f336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0417614746abc99b78472fb31103a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770dd0d013ee9a5f5d46c138d2c06f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cedcdb520ac22ae72338805ae126551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee509bfd594ab82e43c82834100b66d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bf5a39850d28959b3707fcffb96de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d9344181105dd68a1bf945db88c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7c1a3d8058a2b9f2c5a1fd93b4d97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329655ed8b4957f23493fcbd97b74cbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c051c070b30cebe8f84c58725261557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886332486561ae329b4f8f889adaa1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236220fb6cd896b95c6cbb7853ac9b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ec902cfce710c0cd9847d141e9eaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f90cecfc44731031fe7ead1fec8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34777bc26bb8c16ed8c124234f497b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27065c45df6e85a441a877d1974d981563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e9cd3d02fdfea92d2adab29339178564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c362b248bf0db6af5911ac6a8280565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12504550e344b5de0a075a93277eaf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55dc089259e7d778e1e6dfc9331b74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db8f6fe218de6bbbff654b8efaa39c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c66fd59008fda36bff5a0810b17dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43538155976ce8f1aa700b940d26f5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373d6a303af4138862b83560f04b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23c315fc71dfdd36729f9012afc6af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499daf4a3dccd07745aee5e2500b22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3fe602709a128c0bc5a09896886da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303cc501a369db49ab049fdc687409575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b8895f4563c9eb9f3b3cbe98e7c55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c217a9a1b1fa16763f1e47b9b17f6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec921f1c381e6f5f21eaeaa5e08d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de97731d674a805ab2a694639543a25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff0f98ed32fc189dfe100ed74798e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d3b156c5e9511aa3acaa286f98ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e237fd76727b3c825c202b3e885c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64d48ef9d10d843c7c1a6e22598597583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb728cfc3012150a50bd5416088a7c70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b25c19d7cb8135a9453e7bff8311585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383bdb43e0ef001652a0bf2610a5a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd857cf3bece94e7a6e063b26b72640587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a3a255a8cc1ef44c6ee798d66444588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5959b9cffcbcc3235ab37be53bba71d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634ee901af70c90d102eec2845325bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c7a8828d9fd2829a5278259fe2e0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d5fc1bfb971830d87daad300efd4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a20ba309281185faed9d521623f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46c94bb8b19a6a79d1afa20f6f817594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8b41d39a872f3669e84316463626e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a147b47753b867c9273071157522e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d11d2fc8cf674018412679d98413f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc9d479547c44352029687c32cad95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e58e323c88c383b4362dad5889b3e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182004a09aa25c439374c240b494372600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d474679158f2f5541e3d92758508976601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20420b1f69db428bc7185321e5851602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a368c2a9225ecaab6a929a6f4668d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7914ce6e247510d1d37d43ca5c50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ce4873b703230f3a0636b75eb440605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fb64087d9faf39244a246b918f497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78fd2d2dbc102a2b7e3a1a7bbff87a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc4daa4ebe60c8ca1f640066dd944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483d259282bef8e277e95c2cbf52f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a332a01328531ad7e946ac7329104c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e656ccc01e721f0a08fb5aa222ef5d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de585254e4801faa4f4ba5487fa4d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c592e91b9da472f6265097d5ebba8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda02eae9627e16b14729457722c2d0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a771220b4737c76c05163e7adc0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f1dab6a5939d1d48f9f6753583ee4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd403e8dda724c6a87eec75345a7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdce01af79de2b72d122cf61268b77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f727c5f9ae955dbce57a8c40ab624b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54badd3b9e2b21f1a0b1fe3114d819620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784df6c3b1874307cf39c072889315621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e1973d03a02df8cb521b538c9a0fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc82e2cd593baa605ab4e1741ba964623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c974e661518df4d80bd349231da4341624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b52d65a004d85795aaaf8dd0cf1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b7384232d5174e34f6ae278ba626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f7e84077fd1811c6e8003b67fba2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a443d418209a2b9c9e96243c228ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53feb2cd5427f4f9ed1b209068b957629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f92fd983aac89066a2f49d8caa19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ebee65c84e7a55d0b28d9b94f7d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c6982ee3631e41d9c31505341b3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728517340fea99042132b887637db4be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38221beda2af6d4550ff6fbc786cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ad1ff0d455009d0c178c5f111b48c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf406383c636728fb4152651bb8c31c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f655e8d433229ba83ae792c4a06ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ec75b2e78d92fd57e0ca9424db36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8620af637679d7e974a099d97ff585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34983d2b746749d624341864fbab43d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034fb816226c66a5f3bfe806b8b4df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f258cab554a0bd184a7eda95a5b0f70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0cea4f6cf337ab3a80c56abfb041643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd3b4014e8e0b9435b4979fd31eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ab9422cd23cb6bef5bfe172bc75a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a5de9e6f9cca8c21c5e063790e41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158304166b4668ce8422af280e7b119647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3e5f03980af718992c423acbe43b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18311f4a39a84aca85be98ed3cd820e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990717582013b4bec92082cf969fd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc64db98cbeddbf5e499f70c60cde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d16c02312baeb1d2a0e6c51b71e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b189e370888e58b05949c3fdf68a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf915bba6bac1384c9abb501f1549d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87774cb5c874b9088c0aed3d5f790d51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4392d9b741e97d27035a02494726656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa223c1b182d307fe61012bc14276657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446fcae99bf1eaa0b2893fbd6a9afc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec4ce035be3263c65e9bc2bd8f4b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60684cb81adf891f5c6cef4d103f55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f09a059464fae8c9ffd1e26e3fd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e97e6743e17184087407b76b8c1b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbae6c1b5dc710d5a71614a3c1391663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026261e77000debc44c7c4256ba543d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758993fc802755b4791379a820814c98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e2e58c0549471964bb8ec9bd7b4d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c31562caf633c41e818d106a632c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a33838e9c2939342faa26b5db344d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991818463cc928fe93ad7c0d51bc91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d17b479cce709293573e5f718f1c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d690c3f3af9134cb8dd451c03c66f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef57676ce2e433da025f774b52f4e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e14d435a8a6af2d699a26ded7deac7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d29c33d79829e191683b2a0dbc59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe89ddc0eb781b7f357e2192d5b582b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68de3ca83b2abb1747b60eb9fa60b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c528196ecde4d70aaa84a920e917cc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641e35730ad6cfdc8b51c0d0d427fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a7457f65bbd087e66007f5ce8f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1fb04c0d9476f3fc465725f2d822e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb9adcae0792eb7ad2099b8c91bb32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432c51c2cf25895278e9566fdac591682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704c49e5c16b4021d691444175f648683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f04b693945b20db11c5828dad771684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62be8f2b585a9748b882126c086b3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af3fcad184b2016cdd5f47c277297686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39572adaf741eeed95edec0a412276bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf259ce698be3b3d4c6144e0cd91b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcbd99db3d847b23ad60d2822527d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161d5f69e1ff6427ef8c5a9cba9bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7d6cd3986d18cd80b0b7183e8f9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6284ff127eaad4a2b6ee99a064f78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771319d05b66efb5ebba307dc610907693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb0229b31c51b42a527421f09b438694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8854cc700062bc6c952af4bee08b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f972d7a736c5261b54c70cee322a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296659eace5d5a99c7a0884b7515b21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69c3af7c184c119ffbd42f99258852698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0811c80210517545b5b2531e0e52e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093694d6fc598e09d008dd61c2830a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063408d77576173904a6c8826152e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc467e0b0a02127ad16186e29af955702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b62779437ec3662701cf07ea3a5c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba5969aac8e70004706e0b4bebace704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986eefaaed07bf0597fd7f2db40a068705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339bf60f4f3b3a016b7e30ae5a2ae26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8636843a1921d3b3e2f08ca290b00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df5909fb1e00a41b3b671511eca0d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf48183476480ce63bb3039924a1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4917bb291b660ba98e21aaefb5dc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ff8225f5ba9346f435d051f96317f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935f0be1497fc78192c786b6316686712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c1dc22a7df5d92bf7c17f6e3a07f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdad951b48ee45fae2dfa6eafef8b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b8386b6d4ca94aa7e67e7b9fd087715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3da391d88e54235572c39216955f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7054073f251eaaaca14f3e5486e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278016a9565cc032564d1c0127b32e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865770cde6648b06b7bd8b12321aae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b8d8573b10e1d936d34b71f932dcf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e73d93fa3ef304dd3d3d637ebb5d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571239fa776ebd5c3e23308c8e6c50c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e461f6a394062e895556133af5e14d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f9979efaae8b4b0576efbe6afdcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a1261243b00a384defa8799b3f0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d87173f7792e8fb847bfae8f32362726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8da3131cdb3f959abff0686a0411a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa19bd1753ce215de3740589ba9d34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9d3a3b088b08d0d66f8e01157206729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054fc6992695faa285ef7d4c503d14c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976435bcbb1bc6b45e68a3f54ac295731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe058528c15185e8da9269508ed4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90642e4ece578cb28c4ea770a8d284ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784e28e91b177dd164ed0f74618a726734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff59ece85c3c034652fa863e5e344cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68780f201fa76613ab08d2bf49ac2b71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919e50e2f91088cc085587d72778f69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ff495949f50606ae2911aee26dbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90db499323fe273ddf55dcd1ad118739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4d9b46ed197ead29dc90ed4c417c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d274cc8bd6c52056dbb6d20dae7d2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63200dea82989512e537a2cda5892f20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85074f0291dda28434f3f5815b4dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712521778f7629624bcd79ef7043579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9dbf526b7521b55055b53513278d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42627ae5885ade5c518383291a96c22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b27411ec7bffbe2a3cfd1737ae29b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773cb34bd66eae695e12e195d95e8e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa19de5f58f2d877a239641729545749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40688432092e050b9d77665dde6890750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2a57b9ad595c4f4901cdfe509d91b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efa74f8dbd0944b894876c26232c81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e87983c27675aff497a06575ed75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd08c8bffab67e3958f9802a0ad39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0a901e3b1171a098db006d7e1210755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6ffd4804063ffd43555f590e78f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769686c6c1d2f5869d2513525900aeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba00270b56f95b8b82691595f7075758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c1c1e6b51af723fe502eda79f338759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c80866099c566f953d38c12d734406760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6678dcc707f6b5b3631d08e160a799761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713daa310c65e90865b2023387bf86a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0702d9b599aa4077014ba8e18b6a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc954173f4069eda1a5302e64033553d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c9dd17dd6725ef000b0594014d91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31eab996f5a7c9db3e4a4c751c170766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14af6b25bf0eb788d05a185926165ce767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>