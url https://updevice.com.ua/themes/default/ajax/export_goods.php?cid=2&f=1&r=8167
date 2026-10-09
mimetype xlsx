--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6dbca59b721238cd558417e4ac6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca0c422121229d234684b675fa47b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800739b8c7f3abdbdfeaf70815c3065c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564c60cfc7aee5e75e3f86b757f3684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e72aa85937323593b1cc50ef9f025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753fa7681c98d30143747a8aefc87a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894cd39f5f714adc4839d4e3bad7077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f030ae0a8ccca45a518f40f657974b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e13dcc2dbc5799b6c6bd6390599429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf4baeeb1c19c6d4b827c475649af510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a358bde47ee878216cc72c839684911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaf07fb19aac3333457c9e66dd2c4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe919364c7d00af570cc7f348dde0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c19703336aa08a60b3e3b62b789acd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d39c9325ae1f9c0b92e03e411e35715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cb56dbf2c1c6a36231b3e577908d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6717863c20c264b6d8d688af811a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d8f7872ae2607b34c37e2bbf2ff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995a5b1694e3c9bda1449e0b051c3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173e3a2d05a3bc5ac847fe46d49f2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a4d3b3ba92407aedab3f82a8991521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7df015dbbe8f24a96700ba14bc21322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f619ab2df601144c78d71e4a1c247223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffc5a8dbdf387f8285ed8fcf95b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ea0f9b4d6b50624eed66c2b51926f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6228f06ed3386259a8c6c92a2721426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb1bb614104e5f923fbf68a2e659a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b45e3f613a360f95d21bface4c2c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b32dfe86b1f05d0e6ace99bb1a0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f264d47898c8216a3462a90537265530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e12f1edbef0fb97f8c1010e3076631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671bb7891455644cbfd4ddc2d607d1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87ecc5ee796da13c1ff99b604e33b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31bd39c0377b98d03d08ee07648b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51401b578b8622ace8de292e9ee3ac0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914a54b28b762f2ca5d5481f5260da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6fc4a61741027ada4d906fc74a1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317daf83e80d146270eac0fdf7af38738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a94e81a0f2a0623fdd7824c11cb9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be9fcfb49846ae1b801a3ad8124f3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ced3e6badd73c9cfcdd1f569f81c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1898e8f1857e8f9627a78b73122d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910d19f28a5ac2bce18756ad7ba413243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1cbc146f9bbb61ba7ddd709738b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9495a8af6fb7d1322eabafba9fdaff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee9d537ee5bce4e60d2622ae059b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0423ca35c3485552938de121a55ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d13a58193b047420e815c12f8d49c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f16d9d8e839036e5bad481a4e432749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7753051463938cc153d5a290fbb1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee1fa11e447c89e8584776280c84b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586adb0b5d1005d1ca8d3999ae32619952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd9ada4014a9fc648a2ca261323b5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd956f9eaf30eaa720517e99053c36f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9076935b1a57f9506fe030e76839c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ee17567d33237d0ac58bd45862c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81dbdca5c078149425b3e3c814c3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0402ef42971100bd1b1a01cbfb47f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0c7e9b115baa8e742aeaf31285a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb2015e07fe16c941a2a6f94dd23f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dce1312bf8deb07825e0737da48b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908590403485f2865b6dc7f27b8ef8d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6a25f04a0f962a7983ce8fc3c2d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed0768779cfc49306193f40e03f1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8fd27c1bcb8f49756a662e36fb8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e5cd4ae12d84734a97305ef8bfd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0851f91590169269fd42eb05e065667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f4598b3bc99eab402546e9823e0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999010ba6ca4fdda1847e7e2532afe3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca51140bfc8a2d2ad3bde0115a8a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d23ba3f50062d3bf6af4912aa8e7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b4e750ca9d48b2cbdbab63b3b5a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727f3f6be106a8151def2314c49394973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b2c8f70b96e029d07028b705d6a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750e3c8cd3c08014318a3e84fb519675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f7a4980e94692485918fc587524e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45900965a169dfb1478fa8f8ef461bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915425d8dc44ffa11f3495a6bfdab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c61dca8337ea28fec829c101c3abd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a4f3dc88ba3f97454b10680e992bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a2d37525c725c9e87329a52a80c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d2ec97bc8d6b0741a1cccc16616d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78614073534060b640b787c1603555f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dda790a1bfe9e63d132b1b3d416ba684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673843312bac5365c7d6e662c05f0a0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbb9c44051bd3ef1a5c3e3ab5e920c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf64d42866002a5cdd0982ce750eb6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf041dce843833368bc521374d67aadd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bee4cd4dc6333721f395f6a2ef8c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b44ae72629d7a4b8111afc24ca1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4308299f4fe38e564edf4fdf9eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f8342c230b68d9c6e7b8208ff57992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358674642d4404be11a2aef2f72afa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646c26f7873ae5005765cd9117ebc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0f2939c169aed22f263c7d197f6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009336afc03684e4ae326511b9beaed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dfae36884a0c7d415224785ce05c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bed98e20f4ae1211625705321c0ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec63df9a6850baedba4e18e72355f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2161e5459fe1f36dafa96187bbd792100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c95aee2d29b5c075977702a8b146101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70cb23db90ae08247638333eaa27a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd71cbba9523debe5e765560500f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49ba6231f2263a304efdd4e861177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5518fad6efea2ab5a1d66c10ca2cbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a4e38b30af2df7e95e374452c486106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34d558017103dd2f8b8e29ef4c83f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e92c8ccec82ff6f02dc0105e8f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863577fb89e5f596cbfe67ef2c8cd25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f4b360ce0df3fd8419459b0c3f22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef284bc9e396575a811a9d2a00b43c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa564680007f328eaf72058888c9f6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79497eb81ab5f12ef91a1666e521ead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c84d1f36e7ebf84f2c4b4a61e5d0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd1e8a95fe3a03b9f8f6b30171450115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e20533ff85ebf7eacde9006d71afad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78404194cda37a40122a1c51fdd2a34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b4950cf08afdcb654bda57928105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e51f3cf996b662d0eb8937a34bfdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322ab56b9107802e84116c5e691d4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dec85d7e61f4f2c82bfc017e46d06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7a87b95a303a3fc4ddab90556a78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b918240bcdfe07f657d009d89ec6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a48ae56dc2778752633dd76fc6017e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200d1523a9acbf048895f041f6416c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06319a2057842c6e0240ce3e858ac01d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20a0f7b41695b254a406b64e015e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aa99a5362021df441e0286af1a911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229398f3dc747ca8348a5919103e0e78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a61ea413c51f43bc6111380c306381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6942e17cb46c8a732b0462478cb09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fceaf4efc827c730b46b07d18b9b6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32975334a147bd7703871f973136329133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442406b2620e078214547e9dbbf202a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1a56dcc3a35840cc587a13bd2bc3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf94a62b25cf3df60ba8a316bb46a58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56206ee62319ddc277b33356f86e301137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97a2c56696782fbbf173f9be86afa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb041e9ddc972d26237770bd2ab1398139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751289ad3e00958dac6c4f9e589538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06883986699322d74eab6d2c3ea2f3be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c86fe5c106071cadd3781fec42670142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b7e2a33b09823b2ab2b3b13371d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2813f771f1570255ea73f5b79832d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa8d9104e2d76eb8fc3f8575a77961145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d63a80a28e1953ded9d9c1c9a99bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f03d42a384956436cdaa4b648c1b5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d093f2f212be6f2520588c26128a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ab8178f40413856da87da29cebc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37749328395799bb89367fd6a7221297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51278da5bc5562b7f3f07a646b16c356151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54854f63168f29d280096103f3fd7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692aed872dc83d3bc96b94fbf20f1b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6d178d94c2b753203b273bff17d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e317b92f412e542798474fe3e348c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ce1c7b3e90dede5ec526997cb106156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07c9d07f445d981392c8833e156a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd423bc14399c31d56ee8ab8ba12caa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce7c446babd2b662ef2b7eb29ad18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2464c8d033fdc035ff86f4b9afa53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6644c033be23d53d72d3b9c3963eb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f73fb12fae2b678252dd1abbece1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5003e8c703905d26e3e21c8f7d91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21a59b8644768642de02b2e71fea05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e73a56cd6c0b542fc12cb4e1c07f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d0de853ec5e9119bded8d06a5ecf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7327cf980f2b0b47505f5af37488c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302fc60e959f8ae7a3ffacc224bf132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974ad271a6de521b7cda975f02956a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87e57294c14764a10ea6e66234c08f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56183b241f01d8142066c02e1c82fbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd409e763c437a1152eecb3ff42cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7e53cccb659cbb4f6069dfffdc8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05163a2e2eeb1edf9a42fe74547e3ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8135736492a2b82924504d10d5e56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf580c48666878792d107810adaea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d264ce503121a8c5409362d1531666177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df22aef664c90c6c30beafc790638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f113c905cb5fac67a993db0f9aa645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0217f15ba3c9e4591c5a02ab8b77d72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5871c9f1ad797c373e4a5d57d4642e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157bd0b5aa833a18514ab9c95af9ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d5d5d4c8471cd925f24383f7eabae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4bd6ee573b4b6bb111967973af220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b98240214f30e419a6986bbf729e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa00cc07bdfc3fe1e78f3234fff2e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeafa218d0cfdc40ac51eed794dbc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f162dcee3c415c23bc0671db176e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854f118375cd3d6eaec53c5038277a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a15d61cf5a31b00e91139183fe09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8f9e9a7ee605a69828c8fabd7cbe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc553923537c72b44f9cd69ea74afc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197af47d00c977eaf1d8af59abe222193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee17c16544f93372dd802a68b9e27f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa23bc5a9d788ae7f0b26f1a6ca0df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8b6df531940a8f4f7efbf075249fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244edf3c99a1c8135b853d3ef63dfacf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1109b5f48721d03f6250430e0cf39a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe1dd757a91d4220edbfce4875bab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8cc889deb99ad38fd36c22647857b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524807312371be8d40cd5ded03403df7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1197301e441cc28e709b06ad3e3ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c809ec9ee76b2a6af9ba2249b260f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5e3fbcf954ef650f2ce8720e2304204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce70177bb0532429e4e14ae84b426e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68f12c2452ffe0a5ce4c938295885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b463cd61fc1346b35f9dd88be9b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634558792c590151241927ced471d0df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f43915d79eb5febfd06fc8ebf112f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2409056a82ff9c1015418a4031ff1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e6141d9acd8d7c71274ab43b221c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb3d4b5d9fdaa0e5e30f8c91625b5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282075ef6eccf8d8a7f59ab12e478787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc43dbe8c21c9c8e38e94ad2280c23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d13b2843859a7056afc1b378ed4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ee7b1916895c2098d3b84fd86882216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c756010d963d268a2066c7075f966217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199963e29d03e6f44f3387d217e5f3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cb897c8189f1ebaf41b717fb7229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f75b114d20612a1a00737652d61dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e517999e5390b84314764f7516e2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af22dbfbc1c3c4ce3e36c0186cb0ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1b8f48bdd6aac82ea0951338cdf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a18a17b08fb66f1e1f6bc80b8d9a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0b4ae38e6b78071fdd91f43a6e8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982202ffdedf594bfec00bbcb95eca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942560f7c179401b3c193028dd1e00fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232544a9caa7a7af750cc32a1ce39c98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f49fcf147ef29f40bee742c2e245229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077928ce49adf4b481dabcd554e3e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42648f9a6c08b9d479c6db9243bba47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903f2f0a0161507c0b970dcc0d9b0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa4a9ce77d26a96a9be33905c4ec5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada8ceb95db738cee8120cf423bfa1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7bbcb771867a7264d37093d0c33ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4c32ca477d8021f89fdb3ad81f7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb786e39d011ca37cf1fe4651e0107a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e33e3ea7d0cfe843a359039a48e354238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2045d6fc9f044da79844e28ae6c1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030b3e70fcaf591505181fef48a48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44819e90916efa7946c2fadd65704241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b59ac41fb4d14703f8dab5848b3b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ca77d87f1922a7134efc6112067c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f9bf499231c35482369049a0a3c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493937752bfd52e9d490624f3a58f29f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f31cea490ae6ba8ff3610cd64b5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7090c834a60469d2c5a7e01bf0a0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15874e1b3ee5ee5df3b892a0a6e2d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3ebed87d18d0ca0d41e266c0ee25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c038c657436b3c5f183ace2ebc3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19b3eb8813f0f5461544f2f51b789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd2b451538d0e4e80d53f33a691b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee160b16d3469134c71ad2533a70228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7eb20590c13cc4c1c31b94777a08e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6a3226b3ef8220fcd5f890bcdaea9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f54961eb40e8e85a293ff91086c49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478fd9416ed59a4fc3eb1d3f898116257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580838f005fa19a9d3ac645d51ee311258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349478e427cc7cf1f4d46d769e0b5cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22f74ad16eb0a5c0c79d36204c379260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51de7302e9f0d48a3d16e0da183d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a0404885779f8ccd71496be197e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab5dc3b1465d0215cf3b56073a0fb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca225d720550c3d31fc2e4b4b94ad95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b3871f9062210338caa6b6afd4552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342926f6d9d487a21c3b0a5b4de213ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8b8e472fd234a329a5030cda98b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b51e9b5bef9ab1f28aa8d2c036e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780dc0c77dfa957a597a93e3befdb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b2db0bcccbd4680828f15039ffdfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de0c6c9dd0bd16b992d5e7a0feb0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783441472af294b771ff269a63bedff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bdd093f51f822d7e12931cc19a5ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f997ed4abe57a8787c67a938daf70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a139f0ffc56b2bac3a666bd19336b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12974fb57dd3258f97fbbea2cb370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dafa8fc120834c69437aeadf6507b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ff5c0aad83c559636f96d9e77620278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b06b62f55da9f224a11d02680a59b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae62fbea6bee159dc69b5c0cc607c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fef048af92d7ea38af5be57e9eda0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387dca21f52c0bb26c5367bade8f1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36331a71e03478dc5646ef2fb14a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f5c2f4de738642336a08d5e93a0d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795eb99a18d74c20346a78e05928c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a1a41a0a500ae2cd79aff4f55712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab7200abb3f9777c1123f0e0bdf25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8f4e4a20bf6620a849587c8a1484c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f670f0c3c5a0bda468819490000f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850d07c60d6a138845af9841fd458c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1894987bf309f4486db59cf0cc172291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca46e90bdde0976aefb5041cf23a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3cf031f952c84b43c4e9b2690299293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268dece96afaaeab62f6211fcdaa8a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974ad5c0df45d0a5513e58fbac572c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1727cb89a57fb361eb922ec93628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455765477a3185b83e5242f27bb0755b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea2e028b1f7f172f6f5bd2ad94608298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61931433a2cd8823a3492dec247049299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697519fc51d5d099a3f600022ef664da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf528fa2cfff25e7cdf5928a36d845301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182a267a8de501b508db2dde37a165302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b9b664c5d98da4ba8b29d2a29007303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651305fc7ffba84f303e01b564e49c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab18aa9dcce69d6428810a6f7a1575305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe073a9f895ddc310ad42d6833e995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc50428178bb204f3911516fa2a25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f01b39fb01f6593133008d95d4869308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6848294318eaeae0e736cf7087b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3b046b618e34dd772b23944c5de0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb10eeef789dddea7d9c85b42abb82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ded9b0b18a3539f982005e9c18f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d3e5ca9a8434d79ffe003f0bc52b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c218eceae9c926b81508608a60c266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4dce00db7b5b6d5768392cdc81b43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343585f13575e238ba615770afccccb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3909548f0b3ad1aadda479d12bca4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999b6ecd584fbd5fe4c4900bb10caa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8ffdae14768fbf814c1aee52b0658319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759aeed830b1400c1c5875fad9d519320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638cc1d1db88cd76ecb1313e798c9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce11b29385e65ba03ab289a4f8c9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dfdcf220299c653d810c3d56690c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c463188432f04760e18e7c12ae5a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abcd2b6d1f6e9fd94060377bc9315f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c22831087b5bc7eaa626e968eaa5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3e01062799dcfaa22d76ac588dcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775241833ed09aa216d7f43daa37191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addeeca33e33b963ea604995b24ba0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48116f7c03ff65ad6c5d0ac46331b6d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc46cfce1ecc32198f238f5268ac0f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af59fe496f582762dc4873e22a1c37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503520c69fba41c730e2773a1a2bb18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d4118eeb714abef5eca56984668d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba9233eb0b80f9bc0e48aadad9ece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209399582b88b73f4e01ce80d86a3053336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a73e74fa1bb16296d92e750ea9a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e568d539d4265ef858e2b579bbc67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996017b8c880dc15a7ca18c61c1f85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12eb5aec67553ad2215d7b6acc4c02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50589ef2152affec9a749f218095579e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57030029ad142286894c0ea9998165ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69e69afba0f6e8fe668a70e9f704f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffae1cba2aff667c3743914867fd0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ba8d8220b8b30a441baac24ddfb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c381ea1f54f773fc322ee43ee244f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030dd62138f57bd4e596d58c848144347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdee5ea2cd15d8f2bd6541619173d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21de3317df8d82d0b5dd11395f8064349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc1cab0b6d848134a837808a4bde3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f84e5279b342eec9846f688743304351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e1c8d5b91500ddf1c78f76420baf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cfdc568aeea54dcbf587579fe66bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65858d3dd4e77a9dffc1492241fd994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874108e4a1d997e477e9b3b9a4c053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a30d4113f9ab32d22ee14e06ff8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5e05b1fb8a5749fdb728d8215d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c474ffee91b5ed1d2de48eb839fa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0eef4f6f9312c340ed4a738d0e0ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cad536e9b4c96b2a309f04e8eedea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484884d81037f5ef5c8c12508972330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc729f7383ac6a1ea93db2cff7270e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8a4a7e81b82f85c8da25ebedf058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258041ec55fa07f673b66736f83787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d78127be8c2c3e060486f043eb8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16d00b8d53908692fe1b5f4b2599f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e061ff30133d25155870799c3839f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f47e2c30c95074aa82fe99f317851368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38a91151610cf376a91e99f0dcd1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bde47d0c2e350cc43c24cdc7efc3b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555ac546f6795319ded6748661028a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fecf7db65e710c3ab37ee808cfb80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408ad01f00a8f10c800e8e118c15386373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc74e734bb6ad213d99912fd030def374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52015702fcc6125f1d5e3d626b053c63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a2342d805445f54ea0018cc19326376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88ceaf594012e45c48314c80e149b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af3029b3626d6209623c8aa5b0d113378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b13d2f3bc467d7d796fc7ae92843d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63032fb635aa6b2498a5ea120d0d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636243778362be76d7b2f26fe33dd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ced948ecdf961e49bf96c3161a30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f20d48d01fa3f3a28012b489a747e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f446c3e0b38570413663bd8ee4388e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31e834a9e4a79e6c0e0bb49c24561385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db018500025ce118c284b92c4f3f5ff9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce343094b83dbc65632080b6b8eb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b618dd3a905be6a8fd79982fb3a890388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e98fcb4faac5efdd0be3fe4cc1d13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e5b5f1b43d1e657901ff20ab7712390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841a65f215cc246c80606ccded4c469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef569261ec3cd50eaead96aa93bd0b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35453563f28cf0954ed2504e92905aee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367a684869f365ab5666c53f4e76de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798860dcafc41b656a228f0ffa08b42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b972819780c1c065e5bbee72da271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653fbff76c4b8cc8213969a5374074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec2334a158e12d6d1bee6edf5d4f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8638132f1f25d032ff6054c3b29d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092dc68c5927c2b130beec5585c68e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2aef7ba141211ef5d5850bb3e6016401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b14a1284c5ce982cb6403cdac1d34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba754d5544cf5238c65f4c4037f51f17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68fdf29a5f9129c05309d626c3e16e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de845b20e00bf9bcbc0624c0f9ba42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd603863aaa3ffc57a719e4b77668493406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48de2419f61932b5afcb74466f947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce870383863b7659190140e283cb96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b73af7756409019c1af299f1f34a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9a22af0aabe3fa0eb6a613a325dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa43ad76d04154fbfb74c31e0c08a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953f403a205ab55558588efe5df7394412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b409309e616e3dd4e90fd58f3c06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e99ffe609381669ba98012770249a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416c85b6ae8b27d92a9354faad12282415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa294241bd6c9c1b8e9624bd5b1a795416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f986b94dfbc8ea332d63a93c139774417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb60a93f23ba67a813b6805d5f6e37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472d8a8acd468485e0d08b66503c0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26171a786d81a4740c526794e7a7749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475eeeba2613808a77ee85f735f475e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a261204b4eaa903a9429072f0eeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b8a2a2554041ead79261cc26488c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725935650b569e78257c53f24e61a95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585a5f4e84f7c85a58ebbaaa8d5749425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544f59e9663fca9ee4244688d667ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b547c70845bf1645ce09ba023bcf7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e88d1434456885dd08834e782fd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765cad9fb2e4bfbc07c2da20df4862b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744414ab8116489e718a1125861edeeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa428561bb2fce711e15ff8a76b9ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd005d90faa6b42ace921ea311194432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf342bb62cf880bdceea9df52165f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4050be9f3094a862fdc05860998f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32fbec97d140734b4a8dcb4a825642435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee33b4dc5572f10d9b65a77152f64a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2efde6a314fe567c0df6771ae0881f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b27ab005118d7645fd8d51003010438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc54573cf161c3151fc4a7842e219439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204053ca477c989fe7e7c7201b87609440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180879e5d9bf5e57fd4a44e3a857fc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b492bdbb3aee02321ea9ea22b36d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7353c8a66f433837d0edcbdf109db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd42b24f4f316be713251f76612a32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bdf50bd9a89ed6bbd293981b44f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88f3a4013f9e9f8f1a062c81478a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d15e0c8a11b5751eb23b6bbe2608447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9aa90e661c025698ce275bc97a481448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2760f8577b1d155d6058b7c1977d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9edd30f9a94b890f6006cf3b187c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6deab578614bf237279cd486ce5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176cdcdef16bcbef416fe83aab61c63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c089c510175b6e484ab26c428eec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efb4603d1e9019e35372d0f8d3ec9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b8fe2fd4e58833c6f155d955e70a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503628889ac3018018634f17b9262df1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555e3d57bbb9998bbb869f1e15bfae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065a3f98366a9e8348a8770f1f0299458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceffbc41f2ff2e06a0ac86890ab915459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b8deb779f2857f98892e5c9e5cd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ce72f361db9df97bb5b995008af9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f8ed05bb69c46498bcf52d54005c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c83613c5ceab8631785d7edd2de44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9db9ed51b4fb214787145dc81f589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b08f6467a58844241faca212dc269465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7de4c17a5fd4b0c7e0a7253bb29b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbabe83e57d1dda24c043987cc23e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534cb203979d014c58f909ca1360ef2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a201ddde3061eff06ee818988f8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a8e94595687d417b291efc125e55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c9308b811f8e0f43ffe44bf6570f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f3042235e54036a9608509d9dc47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0fc17e8c91a9bd0ecd3a2e3713587473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e435bcc95300e16f48b1299598c8300474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402690a3d5d7affd16649ad0110808a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48b1be59f762272e335f8eb3a486a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86950b144f851315c1ce6d1095d6e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b382b84c718458a31e7db64024e3aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28dddac8876d95ee426ba3a11282c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fe42f58cd0e4877cfc658cb6d067480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ac6c44a6083b5b988bad7cfb4317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d468e480024f1d2dd7446cb63f59eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390771eb5e7e0aac8b897a315b82aafb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c3ab20b49a93b13c27dbd101209d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3143fabcc232ab0084dda5ffbebcc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e3e72daf3c78f2698e4926969132486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c07dd370ab8ce1de69d5961801162487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609244213016b38eb3d93a523440d7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8efe399bc2b1768bcaa93473c3b9ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9a12c55faba828b3825988951377490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401051d3f396917562106eaa952e0f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd9c00a5b27de813f423f645b25d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a9ea1edab7906463364835a48ace493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3be5e8814d3cfb1fe921e09703299b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad56f032e209e921c6c1677e5d0586d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d887170bce667b83f6893412d476b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b991bd63ed1842d3c96ba012e11a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeab707b991a8b556379d61ce364416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0dca8082e085e45043fbb222d2dee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4a2434422762c4fd83c623f7b78f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4673734a240763b461bddc6e741e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae8248b50cedc2ea0f8cfb6cde6353502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a016ee0ea06926f2e586c76981862503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c4d06c7da5cdfb1c08b69986911b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ccdb4f22689c2c7a24879cf7a5df0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbdc81794ea5ad95a6b3abb91997f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c935778675c9a673e8d943767ab6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec43b99675386803851a75274215de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8824bf294318f1d06da3c6d7e19e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30577682e8d517628e3d1875132e25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b47ebda83638f5e45787752076c89c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960898a2701a8cbe7e2e2a56d8c3ceb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f9c76c079f5197f1cda59dc7503b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2f2f33a2007a242be8e4d2f59aa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a1c61b284ab64b6b6ce18688ee83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34e0b23c163e5cc1540232208acb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee04cd041b2273e7af4ec6aadcd09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025addc7f9c5ebd8520be2841b56ad2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d7985023a6126edfceff64112c96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951d925d0c9378d75823db91415f6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5add754f1bebe9d6f0478e15f54d61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f561d1f19ab7510406888fc58c2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9333cee76121230a0c4a5ebbc7be0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81205a05988b9218d829b9650176563524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a973f8b54c4b0b636bfccb5c90cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59eae087f11995dae7799a7b17c57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c569324fa2788e8a508ef4867f31f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81081fca995b49248ae8f436be85e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d164077fd5e35a6924cc66a391da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b17d57f254989bc691ae612024cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ddab461a1db5b09a42426837ff67b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdd684b6f652efad2e4cc65ee5ceec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833b5b758d6d06a07080f16480c8ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99109e2bdd957ac8ca3568b178279534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf44c22f014cc30ae74dd282a8b44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0966ce21d9742beb1a1303a98cadc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b121634bdc871f779a24e0cfaa084537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edaceddcbf715d69b8b085123e19c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862f6a1a0f67b7299942fe00ff6414d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eadbbb16f3b0b227d1b3b4a7c26a54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562050dbfdb5398f52f283d223e70cf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850410381bc47cb5a65036b7bc8609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d82b7f4a2e0903bb5b38270beba5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8d5d47ff35e9cb394253de503876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb0812e101e8153275f900187af16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901185b87c264e2c9ff1656569a57e6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a9b94813ab10513e97ef9d702da9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3392c220e0a80db9e152dfd6ba95a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b692fd53062d268fae527c1744fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e510285da41d5dffcb7fa30132fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239002713fd43073e9940cc6a4102ccf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b62af27602a7a8f5b24c6c859906552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb8ecea8eeffe5cc1f781a5ac21a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519beb3b437dfd01d03731dec96c67b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d4daa265a682cdc5c61a0d323a74d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27a240e4fdfb279f2f4e603297070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12968b460e41b7387e2999cdce8eb422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e0d18d06ffb2d3fc34814ac9ee14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399526e796a4bc65b77ba77512aff5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8216ec33fb41d452628bb582a8981560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314191b1af58a8e16b1c59567f37100e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9b201182ed9ea0e6b6c140f7aa005562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f729692cd5f1d67b3612151df40a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde521d4883f8d7debff9dfbc8745c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668c5c7fc1e422ca4c66810727154a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ccfbff286ef3fd6b8cd1f9f076977566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca3a0c6f43925719d61c975885a8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb1dc67b3efabc7d0f96332a9e7e87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4731652ef11285188c47ddf9117a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29650700e3e3cf4753e7be748fe9699b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53e693a9141b5bb2594acc746a760571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17438d7c2706348e501560088631d69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff41dfd1ae06927998316134532477573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d461c2787d23e73ea6c64ef26df32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1775af0681f5e2834e25dec2c6ce52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23928a423c760f54115b5f0e32b335576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc3397d88635b940f613a517c1bc00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e442ff7a26d1568108ab47d2dab8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0013d7da2ead8344a149fbc62fb1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87227f63245b54f0e457df18a30d8486580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabcabca8fb2cf51f5e891da6c2aa99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c6301119548b9eebd5d59d804b067582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c549590d6e781b7073a65b036a117c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84efe82cd4b1634ecdea88b24a5e88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac26f1426382be9def11fadcb8412585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e1b211a4f9b1821ca0672c6cb6ecb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed404585255bbcd9f1ff0765ba3a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129de712dc27b4c335f807a821f23a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559057b3d81949d65213ec77a9bfd26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e7e73291b3ab757a57eb07b80bb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1742e93b37d0e2bf8c4b3c55e2f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc8c9a0c85f2c1ff1ba8823d9d276592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c03637c97dd902ea7e6a4364c4ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0b04961006b1d0e26412aa3ccc21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c6b90f1cdab9e5bb54ab3680dbd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34b8cdfc061e0069d8b7734668a661596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a88e312d2c703e5db1b379e42f8b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba5e07d14c2daa2b110f710873274598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba69750998863df499a8cb82e07245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f570caafc16761729ae03760594b5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8fbeecaeb60c606d0addc285f1a85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9a4e342c196fa7d0c3d006376291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63cd39eeef9df0043601901d4bd7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d76a9f37921d11cf71037b8b89b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bb12559b069fad392217d7903f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13eddd07d04e32a0c0b2bab89816c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c5c49c4b554d1880c4579e9b237c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfef162fea32fdc4dae484894a0bed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc262f04549023c056122ba892f84b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553404670f0cf61782bc8c19d35e154610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c47a88938fc059dca3bae676bf9f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a180cb9679212fad80ff9370c5c81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb6fa078eb718dea1207b956bcda6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e8cd3f994ef85ab19eb754b6c2fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046883e0588e81c658abb3371a18f12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d04ead1a4862b5ad0dfdc8c9a0fce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862281913d5392ab196c8546ee3fa43c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b6e3eece905eb111b8d5e0e4c760618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fd8b7539f429ecdd575a7a6d2aad0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ffff8119b7df1956b08e5895ab89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757adebd2c0d6ff5f36338d58bd6400621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9ae6114e4b706df1ec06e07352e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb20367e24d2f8ac3396209ad2ea2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963bd95379f2bee8b9786a8c62843f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb900b4ea7bd8047808539056ccb9ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d942f6d470158e6561794c3e9d87b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51210cf56a887383242b8dfc5efcbc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eb2f49a926bf9c092123888e92875628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5e25af1a51ff9ef6e232fce17001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b56ae353d1036ffe6cf225786736630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b975abdec99355c24690c87e91d58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c440487cddde9ac552e2b9be14974c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc050f3fa598c4822916a31d75ddc3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b4dc6ae7fdb271616ee097f1ed76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b039df339bf563ee9b15c5aa8bf18b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c5569b11125a512016f472b4976d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0813b3f5f4cc879e69416af75e960f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1ee72c61143903449328680d94cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5badad139664f3f5bc5f014313b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e33b2e8671b82b50118f296199971640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39442430b1bbf0736c4bad1d690c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1914990a4a0bca15fd7a368c3d14c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13f6b0358f08a54ab0b3f6a6744d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4775ab144afeb41b0ef70140f73fc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d2659d152790afcd6bf963204127645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e194cd52de6f7b346cbf440bc4c908646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6678a77596e520f6bf1aa78e42ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306d4f50b31dfaa65532ccaa535263648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc6f94cff5cf8742eb9f3cec8cdf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b659112549ae507b816fc828d51d996650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa8a5a54706ffc31933d748e4adb80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8731817b6342c8d39561ff59da0525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7816e74322745a9e97ede5ab51a0a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b04140cbacff188440b744e803c886654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c20e4c4c90bd11417255df1b43ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be79575c1f93527ae1d2977ed9fa7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a7fd69bce27bb22958e2db158bca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca8e7c3db4f2da03a4160cff153d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db5e3565d2c442a9e4eb27999e77b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56685739e7da7d72b411791e4656ab9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3615d038439b7f6906ea7b3c4b25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db790c1247143e8baf2ccc5c55367974662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3210447619901cc4bfbff9e6af3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328efc20b777eea8539439c9debc5a0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951796834324fa2df6c1c2356f9219f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c4dd74562abf9a26563bcc2a7538666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a130a8bc77d62986c5cfb196da16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e061533a7a0377d0da30e77818535b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7f4f2012a466a721a99a4ceb723c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc536fb527214218f4e00e3f0fc63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc5c03b6ac807f25c18aaf74cb5c9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054e47784a27547c65b0197426a1991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb68816886d1c9136747b7b574f73b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d4dbb280c22579e8664b5db828d87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41cef44669abb3ad2ff181a8117051675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045bc25667af09e0d4c2bc721f955e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a1f189956a438bcd5394dd5f53b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc001eb210a1a68c10b7c3704db290b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095eeaf0f87286153bab43dae166455679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f748cfee054889da0f48e39ddbc378680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38a68d6e9388dff029c184fe339c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd05a928e0e705730187c09fc0ce7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7ca6a3fe2ba923d038b97bc12644683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f050cfbe9070a2882b7ccd1321eb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f32bd38b028107355918429d7ceb6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f0be06e59f3619d361da1e30727e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69005653f1a6e40a76353b20324e5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7501acfab07726aebeac1ea4da1418688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d3cc3454b89faf43c8926105262f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4222c354c374414943a7a108192896690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402747f118d528d1cc5eecb9a7724d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb489c0e47ad49ee34f04a21057bed2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6fc1ab50eba9587de3b1d1588d81e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b52b336ae6c9d56a3aaa5a83b90f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af046ad3d1a19b129357a7b9673712695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711dd8b1a64b94e35822dc036cc7c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f835fef009e358070edbff0666acc73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d656dd43e665f5427a107b17bc0d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008d570ab800976d2318b25f59e5d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849cfac2d28475e96fdb044ffb28c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23351e9e69307a957646df79241be8fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea8909eb6d2675d61b3425e6ae265702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d50e4f09eae61056653f6a0643a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b89d28b5a7fcfca62337dd9945108704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f134ef0d6e8d03caa03b65a0b436d9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b2cf494fc43de5faf6a1cc34d345706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f51980d39b01ce1e1dec9674b245707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312788a91008cce210543cf7a7a8ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd111d1522c7f187190cf986eedbc845709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cca46bae1d38a892f75ea34035450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa29469e00a10b548441a33d37d764711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7788c897c497cd7925cde69e43f75a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b668e794bd766bbd25ee8a86fc8e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d42f21ee884a0af46f184fdf536e4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb987d2ad7a929c0e2b7cac584655715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa168d52a6c12d4e472c24f0792c72a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18fdccf381beeb48a413a1fa091438717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fe69bfff8795807e67a74b4d3ba65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe25e6c9a4df41a9a0713b94cb9162719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638cc4f91cbf5a505d8ee7c58f2ad2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ffe50e6f74e738c0c13c632cdff44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a48cddfda7eb25835756924514fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293731a51b6b70768c6aa0ad84cdfbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c6de3301cc0298d8c17c0f78b247724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b420b98864319e177e49dd29cd651b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3d9a37ed93dd9c3611bd77c8ac41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffefb0b4a9d9647a85382482f412d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0d7db5b44969d5b1136b57832af0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e0f585c093bace27319a38c5e6a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac10bd277fff6b4fa0102e2eed90c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aaa9f125a738d2fb1422ed55e9f85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525987a32db12af2879a56013b7763c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87f191583622cb55cc41cffd676dab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efa8465879c2208a957d0a144339b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc095f1523544128e8b90bd44bdc37b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3e700a506d7b0fa78ee6a0238eea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d1292aa5e20da4f72be5e9de61cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28bbb2aef9336c7bc312d4e372eeb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a2b72882ce5f3d44901ea7b4eadcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bb8d042c50832413f78a9fc20f8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5376a93890d222a969c3b9340140aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850a849084cd98b36a931204950b43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dab580e6e53a787af45024916415d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ea1b2fa162f85facbf5978118b8ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20a516661f9cfa54b5fc8de24ee6da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033dac02ad7b57ad4a636824665c219746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076110899447c9c25078dfc3fa6599d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3147d3f2b386d0e0c0b9e08cd6d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a6e62f86a3abc17f00502fad5c56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b59dc1f8c26ba86cfa50837463cc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf641a099137dc02d1f05d204f8c565751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625f57499c4391593451a5737f0fc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017160e83db66a4a788e136cfc2e9d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a23cd67faae93ca97b7bbba603b3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02a06872ac28011efda027ad43579755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2abc27081db13f9ce40d31f43b2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d78721072ece9f24b91c99bf405a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057e1beea722f57838d18e312c8861758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b9ed59e3d2a959c6d104b3264cf2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e4d611930bd7aa78d4ee9310de22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6198899f17bb9a5259a508ac678dba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa5119539276389cf5b3f19ab906d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1b660858f48e8bf8f794162c2107e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a4ec872a21dbb3957a5a3c3bc093764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0cf297ab5aea16088493e8254719765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34643d21b2486f5f1a552ec298b0709766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a012e824d44095e6c410f0f35ed596767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e644c89de80992680096d6092691748768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1809aa04fa6b2c7b483685d36581b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829b047f9e0b258daa3a9abad9dbb7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37505f52c18d7319c942eb4307289b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f0dd29e0b691fd7a57599d38ccbf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a285293509659502ddc3ffc059d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221031f86bd6ea9e9c73713c130ce9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a655c9a62c72f0c14d701bb91f4ead775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ce32cd94e57dd3507be5386bb0e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9bdacba5ce92eab5580643f81ae16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aac1211bac9910f25cab65f01ea12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f4a3979f2e2c98b6036b000d865e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fd5c1366dd8b5f4fa7ffd3ca2880c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7af885dd74f0780c1c0d9934cf7f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e518b93aae45e241038563a3959b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472670ad40c216149c4368daa0c61d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d65beb98b6fa959b467771cf1d73784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1d3dcbb2374eef6f4f45d1349c0c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb1230986a8f6d31c2985565c8784c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0baf8edd713f79ee2285918a64f4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0f50be4f96be70074586eb856423788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1705815f24b7c54745c705d850c18789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab7d767b6d81bc0b0f3778563e971790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8657c87a4c89edb46ac1f5bfa343a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1918e5268ace183e3126668396fc2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e74572cec1b5ddbba5c1c235be09e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13af7f6d7fddefdd617dd99d40ea1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67780b03c5f272f8e92f8111badf15795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b010dd1a2a15ff8555a6e54fefbc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83799b416ccbf99c76f127e274aee6a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb29fa47da09e122bf0b59785159e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724646e57dcf4042ba3e5f294e707e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659b96b96e58a7f069f05754a8f5fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d96f55c855fe123e0e116a8c84a9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed966b1329fff05b6bff913f1b17ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d375e02f087304059ba0f133ac87803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7942216d52026920daa02bcf343a2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f52b4e4f3decf0d37e457768b4e78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919ab52d378a8280f8806b51327427806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd77e3fa9ca124779e171c4a9d5b89807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d15eccc84df0a610f6b514209adb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3496f1ed64de09db223ca6e316b0b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef562cc34ee1d136b57392f11ceedd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc4e6707e54f5308a25e399d2006db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968887e2b63b5874c51c580b6d394b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11edab328f0def1ca75fcf4e5b77c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ef028baa1de62b675f0c87b83b55e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6c7efaa82b47b04e1764640e4256b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5d82837ad74244a0df8e8a3a2334816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d45a80884857955d299e972feac88817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbd353102d6ed61d9797de69514ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcc0e6b909a9a55ecc83395b056380819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb76bbf5160ab6257cb9e2c9d358502820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24621e792864acd4d2cbaa3f37bc2a6d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a22790d1dea48e5c2642cd5b3100f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f69011ecf539abe3e6b1d84978512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47776b79caf5b6426b2b611250ad29033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef122940c3a85547d5a5bc720e51134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0a837a095074fa5904bf1d0ff44985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2e86cfa1a44a07dfb0d2431e9a6c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffb350b324991f71b0380cad27da7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d1d7f5d092f538d69c37e099616808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c892f0c9f7ace4bd0d5a2bd4dd7169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55619b8e234ba99c8ca87917bec53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381258c1ec38818796b18679e331717411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3703be63bba8b597283195869ef20dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9f230b19dd99e53128b501ab2fae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f498e2bfbb70aed4de2707da2c8dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51563f0604fdaedaaac592aa258db3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdbf488c284434b71f4d467d27cc1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407aac7429319aa5bf619fa4847ba8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295ad4b20b830de820442b3b8c072a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99172e413b1c1e4b757fd28a0c4d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5405916c40d0912959062b189220db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b18d37afdc8849749fc4f0e19b6b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d1ccbcb5558c8a3a6b9eee4d320222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9b7c7515a4401cd7d76bd1e7a58923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858c160e1006ab8a1f91c2809469b2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef49fad58a57d046aa39bfb073fa65a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12862cd1c5953d6670f21037e3e32526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e752427126c130e6b8c735a6ce5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee7e76ae63583635490a3dccca950928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b9d644c6766df763ec336393d0b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3ff440af855aeefb35144621c8fc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f121d939a0b07e05f923d5c7b71431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a69ef00c5ecff01d30a29bc459e3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef834be00ef62bcdeb3ac63105e53d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857aaaa9411fb7ff59aa1ad8088ac534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de0f92483bfeaf8583fcd34b4c23d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520dbab3f9559e82c88864306c396836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68bfb0a0940fd212288e18e24a34ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae4fd942d625f454dbb01393675ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd66f8a24c65d235dfd680d051134639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11dbe027bd5beee5042d427e46872940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c8006b471d6524969487da72ce5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80de628081cf61d2b5672e9a64958e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7088c7482845d721b84634cb8b65743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a2ea7ce51191484fda42cb3075ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ef48e70896d846165ba939bc052245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4aa950dd93ab5fa05c583bd5e92b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de4963f2b95613d6cfc4b2268f08a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da840f189d9f246758b969bdd8b4eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb940159d92010dcebe01cf37d76549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadbefb12d9fa9a0ede7f105edfc38250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e881229c3a2d65312817d37f290ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8de2fde4ada425f2bc401c27c570452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d0b136c24528bdb3aced3cea022953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7711b7636b73ae7808255cea0242a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d6275cce6a4ba8c70b3945e24ea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e8d555e32798c5aa37c1bd30324df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f94126c8902f96efab7454cfb05c3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec940653edd3dbc25d36616ebaa203a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60038c0a3ae8c08b784a9a62d7d9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186feccab7b9b8220f71b7f3498d8de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5449b4a6eaff125b1eaf570b73387761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d9a3f87e45590e2c1468c708fd7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb8ed499448ebe8736c28630e5a8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f7f2e480261248d45dd9f44a2516564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1ac2b97d924c2f907fb9173c744765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d9fcedd9cf9572a2bda02707f0c1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd11e1a00ea6a2d90caf3f8684dfec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49efb106096e6cd19d3ed54dc9cdb5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e92349b7b63552b37a197081a3c2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d5bf4ea9641101b98ec5dcbcbc6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb7ce26c02d857a865c18d146135f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbdae82bab159b0b302e913cf5e19d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e210213e33403708f5d1673e2e5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec929532a20fbe020bd4faef8a15d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb1bfa53514c07005a0c198f6db2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d7ee49c9f889ac3fd1723dcc26a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc52c642491bb00dd586227e9f0c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89b3db628d4b23c19335859a3049178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebdafe8879968a631b6fe9329bec9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21edf918fd82fc1d0bd8ef950c923e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd62cd2ac85d882fbcb4f6e28c52181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e255ee7d28858b9980cebdd481a8be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ac28f9ed31bfb81a1a0a1f3acbb7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272517c5209e533d352641360f3e8b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615738ad26eb15579462bccfa90079de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892296c316f251da0aa11300b9c6952586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5194417389285934a052092d970aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3050b45c043615d34ddabe67315813188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19350f4be445be2c9ff43a724d10bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d7b8c97e2f84ce71a44e111716c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547fd0dd72c8df33398780b795ada291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04295693c7d37f3003abfce891273b1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02bc37a3003031470deca9c0bb0c7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb52115c19e3c6c21c85f9f331df194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2f6b87c8f9152787281c8e54057095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51dbc6767347e7d37d32832e779d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1defbb6631fc06f8e195c1adfdfdeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d67e2365a90e51f5bfa63d839e37098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351388f79d0de7d1ece8909b527f8d6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f34316631fec1a44b5934259ec8e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac26b15427ea2d976f3a99c011439f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad5813bbf9eb475c520400c1528d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2ad58151ea72734fb18a9c70ffbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a18820542c5ee4369646c4ee00ff5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a610155f4774356bf91c22dd6c238105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e708395f2862ecb0de5d75c58cc20ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046258c744c83790eb9776feb3a0916f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ad68909ae01696f64f3df4210fc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd4bf5809b0438591e7c5b6b71ba2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725a5ed7710471157793574a94126d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea895843987bf8a05dead584a5bc99e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d6b811cb17a13906c84f18479eb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83838307e5bef55378b9c8b077de2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c7f725312a9b76e8d5d4ac906ab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a0da8d10020a5fd68316db070b8e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b8c481e36705012734d6bf9619d65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528eef325e577902bf825ce9431603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08d9386195475951ae4cdb97c1bbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b12d680dda851aa666c58b55b6dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eb24ec73f39766ac6b1d80f6f931f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c15a876dd497429fa37898b30c96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c37e03927df5d33ec3a2877adc104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f68c6dd0f49159b92a93dfb17f6a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efd0aef2e2c8722b7de1150737197124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1d040f85e3e26b6c53825b095b8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec84e9b4c501437449f97bd87f76a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0252bf5cd894cfbfc4ddda2b29f95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcde322ad45e1260efe613ce10eb36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a997dc4b11474de42ac0a87c4a3fbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a8a92304cd771a085c7370e428a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5462f581e54bd6c56bed03d51a47ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e26fbe99e36e5ee0ecfb1f9c428f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30244eabae5999cfbf62266fd02dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b07004481e67f00f266751f25801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c862dab1b88b91812d86635d895b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c219215c84a0f356898cc5f8ac7714136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c747e96a79b58683b289a385deef85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790353e05b686b5dfc5dfae52805ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20dbb8ea226b54138906b7e0b80fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc6ee512a0d406d1532c4cf01ca63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefad9cb999e81a77fcfaa47e8caf63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747f8136426fef91ce52338c114f51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f62978b8650896084038444941622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ae92c7ed0cabd69444b2d6a15cbe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc342e135dbaa57b5ee4e3dc6706acc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3b482afaeb2624a1b111ddb856d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928048b8faefa7e95566e12256f8a80a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96551c5fa97e1583391045a4099ee16b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bb672ceb67356360fc6f81b081645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c5de9f82363d21352c1c2b2ebb17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ade1d85a8e1408ca83b6ec48bb464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a2e36e18ad606455dfeca373f6fe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85516e7bd5d837418f8bbb08eb800615153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0916b1096935bb63c56e294714780154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce9eb5fd473460c0c145abdc439f81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e08c25348838cb4d642d7ae810b254156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84401ff6a5296d363058cb274a070b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c504acf0bb93e4f46684ab03ebeed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664acbdd91029b67162f344b6206ba73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0eabbefddd480e6491e4f5a9939a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277fa85b2a5042cf1822ac0b254c15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96cb2e19f588e3b0dff51904c5a0a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb8b2887fad04771919fd98b59455163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9894bddb04a8090c19c736937dc7127164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ecceb28095037a2454f3f0fffea4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d4c4fcfd32ac016cd3cd0eda954f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c86a28a2ffa682b1d8884cdf2b27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565a28ed300eafa7e8d3283f22d521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60b6513c77fa99690b21e22839c4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccdbb19cc2e6753d2bb8e64e96029c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696288af2df0c3cf02544d7c5751308e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba09cc32455fd57dd507f12d0561591172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eef0ad0129c47aba85366adaa534b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b96e4cf12dbf3fa4ef112a1c7a568174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23a4eb07636381979956fb8f22141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665246fbfa76808334cb689f92d4e645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473cbb978fe3bda7ac66f90bc05fb3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a0b10418889fe4f87c1950a77862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8907dc1df53d79e0cd39d69f6f802179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2daecee500e93b5dd70cac0234c50a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb39e86f65aae36e94e2e3f61c530181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250ad7dadb89ed904462a2c8943f9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eba3fee6abaa1cc96f5d7669de5fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a53dc8774ab422189e144785938eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9de169fca1667a26e8b462912c017185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00503fc91606408c2788fae0ba789f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a02d7177e07e1aaeee2b2e8d236f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315fdfd0074b97f84bc9665710f794188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa722db7eaa1633e25d6d0ab728d74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf701ee6eee46e4ec9bc2cac7c18abc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9496fd63599bf802c0072a7c3867a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a454a915451a7dc9b990e25645fc69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96af3d1af1dbfa61d03d9e6dfe519db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9de96752f472a8c761654b9fa3c1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7a10be28d50f29979883df5c6a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe85c5b59e72fc5ac632668af14460b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc881129cedccac4d867c385597f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c854a8f3e7e6c01c0b244b5a6d169c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65a8741764ede7bed4955cf29bdd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c1bb8cb56f6a057d33b4ed8c8980200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1409aee7806f5c38f005dea3b9aa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14338228569cdffe8d145e5386b70d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc6c5342613c32541cc6509971c56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fcd416b7de287b6cdf7b6ee038bb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7d8668f35a626aa78d611194f572205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907dc7dfbf2da18de51f048c45db7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b8b3dece2d135bd4fa6d95131190207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fca92eaa522fb2b3f128e7721687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5ee085768832598265b25671cdfb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27212df5d49728bafe6708dc1aec11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa99c0f676d0dcde5921f39213984bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ca4b80409ea963448364b64aa655212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516742c2101c617c87ab803295ab7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cbbb9e9b80b515968cf5990e8a6a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2b0d8c084c0f6879f580dda371d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157cb25f8b36e50c81533275c268c23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a15f9d3a96097087b983e9a326d2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c575c9850ca49f13af7168746015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506321160abee6e46de05f359c2758bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6250088c6fbb32cf70f7fb8db1cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e841d70fd56ccbb93ccda1531dec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ce8b9f0319991df19a53c331c87a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae344c0f633b2848c2a16bf6e149316223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e1a934ced1ad169f25a46d4fe129224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3030bd5d30e502e0de51ac82e9b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d08d68694f141e13ff1bf79d28a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93eb8fbfe0ac2c22f07dd9f69c58c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a668ff1fe0d50bc2f3eb15ef0dad6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e98414fb7bef44afc3981cfb675f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78560e8f6a9ccc7183ba45ce035fdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82d41e8fa05c3ea5933719eb651f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c135966afdd4af7e4dbef274568c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d71309d061e8a0da3b1c3946c2220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935497d186497610a03b0c2f5603615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80309ab675f25a8fe3c32be538d248235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2982a286d5f2403916f19c61e7425e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd7d742d9c8a22b32fc8233c0c997237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adacc0b8ef3405cc7327658d70129c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61be7a4d1cf89b7d21aef09df8ce2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448ed18d333c26c646a4eec0a7c7eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53f630e86d15a02d3b06a1a7cac040241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e24cc683058d307a6aae794cdd09e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82fa167ddb9d47909ef926354a7575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348877097406e1676a960b685ad700e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b07f774869164d492f6d35e6eed7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a796f726d174eef0c1f3ed2bcb0785246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937ecf98bec3efe1e1e99495170bdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e238c75c183e1b81e20f3c4577155248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014c7ee4d97c982cfd55766d68743b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311fc48250deddb3da245c858141df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141b8679e11131c49940d3ff368dcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a578456435b16ece8421ba2eb6fda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb40eb2ba3891df716b8ef92d18e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b706973f0eb5c8296a0bedf878dce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe2b7dc643925ade6a6c114afc2a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fa9a80910a65f8727e72069ce9faf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a28d13bf2dcbd68e3fcdb73c12266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e693454bb5d2daba29cdcd2a78c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ec6c202675cc3d5a86a38cfc8198259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f294b897b4376e155d59fbd69c7a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e420dd5f37e3e2ab2c336708fe8eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c38fe45b444c11fa17e272e6837c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbaee7c4d293fefab0bb94554604d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b61b9b8203e4904f73b961e44eda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3eb73aacd2f327695d552ad1e6d1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e761cc14d1a5ae42c5b643b724912d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89f26f6e2ff9ec4df27ece71334f25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edefdcf473ecbfc2c6b72140d8a8280268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597224c722cb0524e60dd928cfce08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171e0fd39a64dc55d7a8e45d8135e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f72dccf0c8832180aca3d59c52d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d830a87d8dc03aab2898feafbd97aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cfd5e4ea2dcd3d1decd0508be26e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939625bf0c19c04bf71b1234b7e360274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d4513700d32a407bbee92135bd3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a7d9d48edd8aab3a1eb6ca408485276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88fb03f8d8f9f691f67c14c975f8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa67e0d821b818e39f189f859cfe5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7704cf425a8198b9f3d96b81412b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b9adde6473d012a62c7bcbe6977ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24695eee0892cd22d7eb1d7a5f6c77f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074af39404b419a312172de480cfe3fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b4afa838f51a2a33e43c71f0bf5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3466deb0361292747fd061c7b2a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e4fa4e5403d153d032e03a47d87b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374c563bebb7e2eef0d100bed31b84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79301cb9e52b1153e80a329f2aadb677287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727f3b629b0d0eebb801257cf0240b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af247d5bf01de45030c501ac69810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397394c5b0641faaec50ff0ad3059ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac946f02cfe8ca0f94edd4e3e045af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a391a3727f5ebf137bce80c936beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc07dfdc92738bcbde79624b4bd1e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c89b3506acc17fa03a0fbd380e38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f62c564df798ba29a227b320a448e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bbaf5083f9f615e288e310d460a24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc975823de7b23d293ae78946b3f76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d87d5fa271d17a2e857621a795754298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98309dfe8d0ae42b41c73cd9bd19f826299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa47f0a7d336eb32e8a3be5e5e7fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429bafa65920b9e9acbe75bd8a91ae7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a8d944d7ba9fbb3ab28aa2d4d28e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbb3f6d4b5b0814d79562354ed055303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b8b754eb6d82fb2c48b1ff1713e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf72203242994b7aef919796f4403305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675b9b187ffbecdb903dd7fd3824bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5836e8302cb03dbec1e608e31040e33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb20171b2df22f27fa9b1491bf4bb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c2a35244d7074b336cf5f10e6088d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a9f8e63bdfb46d95236fe538a46a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3760316be2997895bef7dc1a39265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b91373c499a2c348c65b9a0af4fc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c58f65a0675944171356749fbb41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a12d6a41ba8ea042a2a310c449ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ae76b6e0a250b5537c236d4c90f11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74a8a4f4344005b6da9edbe717ec2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec2b3eef7cc6f82fd843ae63f5282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545efa352e635e406bf83b09d07b76b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f536a99a8286dfc4d57b212f796e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a9ee7403f639cf6516047afa6291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd847871bd79af52d8ead2a5b9a9484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1178eca818c2333f01128a1954784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17679f8b2e42093afacfaba39c68bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4336e0cd41587e784f945a46d7c78f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb43fe0a9de5839ba28c999db5b765325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1350c01a2ed082f042b29efc1af4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f9cae02fc2b2cc56a42839ae315f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d3fe2dcd729f3e69c7c65fc458d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e9d56667bca52af263a9b5421a59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e297c52d0d447e30acbcd34806d9c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df441d837775611c88a6e2b2611e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5490473544d5764281f5b1f83a42bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780322dbeb27dc6e2070aef8f808ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481329d9854e6973e28ab6ab06ee4ea0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad94023a600fb789d5b562c203077335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475d728b397f08f3d9ec48be93a1533336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab20a58ad0fab22197c588f1bee2ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d0c9149491d46ea3c4c3ba909f42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d24dac9fc60a710e10fd4ac1d396d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62c671b5fdb579ad76ed7f6f8cfbc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f4639555a7577183f81aae0acac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4d8557109384bbb4c899cd804553342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba368f7702950f8b2e8baf284e133343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63daaccb842461e78bd389685a1ed1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cc13b50fc8f11376a657e2585a84d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e3ea477f6a185d0067847c85d242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68701190c023e159911fcbf8c5f2d14c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4055cd1d7b05f937eae22fa21fc7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659c527d310a95633e3e10395aaa70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7b435ca604d2e3fa0f9cc8531d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b6c0872dec0bdee64380ca9d5682351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348811563978648f64d0f088d785b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e815439b0d744c2e595d2d2edbc7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb86d7943718bfd0fb772a9983baf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a63a32dddc6ba0eb80dcb1407096355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc801f7a7326329fcc2cab6aeaf8b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab4589cf6abee87bb4496c95667c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582516d2941ccef9d6dd122adac48ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb83e09690974eae9a6b781faf138359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5db4c7dc12cd66a8d4e5fedb2c6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a892f0d2062360417aac318c942c69a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b09062e68106d208119488626852d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5904239517579d9b1af71af767a2b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2c3afa1d096da377d7ed2266538d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a9044a0b671fe799ee0cafe15c38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdcaa785316d5ff9420deaa3f5745b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c946bf9a4a7d6475312812b673642b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f08adea015eeee991cf25350bea596368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f72c14380a1f29c9bee0eaffcfafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708229724ffb5fb4b296138604ea66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d583d2af15bd03f6192f94cbe65a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78d889acb9a84fbb48a30ffd62e84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0762edf031e8915f79a17fbc324771373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a74d4e5aed2ad8101e63096310e7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb67281cdda04ceb8f2307f1278c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc2007df7c8b44eb33df1d256bd0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050129b09ea2917a8ffc9fd64aa2fa27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc0faffdf3b80ae24661ae2c1e6852378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513da87489774628a48e949a767b72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4852e31766c2a6554663ffd9e589380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c4c2ce257760efd419a919fd7c89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb8b32377d5aa494833410a62ae16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b409b5a5663c1e03561b3a52b68f47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8494dcf68dee580aac93c5c8faaee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557e8a138cae483d4304ed22a99612385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc75b45c7cf576a89f168fc81f8779a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3cb06ffe0c8772b4bf0f150fbc24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617559f25be7c4ed1020eb6eef670a4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008ddbcb8cd03ae8e367642ce58951389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe4e4750998d459a5c68161ec66ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b33d3832e6d4ec497814ca1f915d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b9e897c1bf35392c2b5527f6529bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772483d1224745191b08da9ad1bce7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d496fd5e0320da14c3e8609f305a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b5dc25625d9344a2f3439abd572e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c97c2021f4d1d4b4122a9d518f0cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f3b876bc1718e95bafb1895bf28c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131ebe1c811c91ec41dc8881e4348f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0b926481fc1dc586f9ccdef50af7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f720959f820e4d0ce8a9179145ced2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144edfee592115369f4711c2e5b5bb84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed6364e7ddffaa9f2683c1594b2df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631434e15b813a09faa730bfc485f85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8d4da7eb8d816a940e674bfa28be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9ca4f8f1b6d9b835c90b681a2a74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef7bd4ffa80b1e081525e6c7ab76c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490f3c534bf077855724b37c5c0828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58777aa73edd21e143ff6121bf655199408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41946e6b00afa94b7b1076273b1606409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debff03a96bbc96253fd8fafa84ad00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18e311f1b17ded0286a9ac5a267a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d684c592dccbe7bca18d55c03ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489e64a253b893ef23c6085c08c308413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d25b56f8494c8380ec2310f1c82697414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46249177f1ba5356f10ea0ccd5b96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2987050db24f40ab1bb837df5f399416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6f39acba60160a87dc73139f78e00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72f057fd12ae316d289bbedeb28040418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7aaf078eb6325c1e4db72f8070bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c61555a7718960984e0c6489da2b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26197857f9863066a32bda48876f1aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864674a7feb521d172562d56b75ab9a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95978cc0032ac15e8caabd1895774423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af4e13f82eb2d3050a8ead6ef7f18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c28b4dd0de4d203b15ece902642d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300425af2fd1d77100d619ad2cea0b1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1eb9773209addbc93a60daabd330c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb4e7ae2a558d9f1c750ceae7dc6d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741c5d12f993f517a6bf91b7704c71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ddbaa8b78d3bb17becde22c8910a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168a9654ed07a224555579d26f5f53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b59a58f8c6e3dbf26f2d77dfd9c9a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87d0e87f0b085f72b4c25c762d22f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26695101d5f20692314770747f2be6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266cb1062e378a7d10ecf69c51b2c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc66474aa1917dcc96bddb852b3aa54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff3028f507c1880e86385b38a43807437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4c7fdc8173f3fd0e7afce9e3f9ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b01ad2961f34d8c00d3335dcde057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382775e17323d3ccd175299e7b8769ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd116a95e9b0f87a2d180373f7e0dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4cfc60048bb1d70dfca610b7b180442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afe55864c642643f0fcf36ec1b052443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933741e851a1b3dfb64a9cd8770f485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec2f34802e3c72484edab04715fb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4337fe80d10b10139f5b03bf32e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e8a72cea48f474945d2bec413ecf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aea8ab029381f0f303f4b38dca29cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca9effa49064c7b1e083039969166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b85af1da5eb1aca7097bf5d37a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007a1b660888df87132576580854f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaedc58821c29f61b8137446dfe69c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6581bc5ee8123fbe0bece3bab22c64e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ac0b926b919f08f7fa7127a7ad3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403237322c6d1e23ef7e64a638c935455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4642c649fa949aa89730097ca68ead1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd046a76b3fd2358f3b72c3068dd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c8b8c9ea196b98c6dffdb035368a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c969fe1bb1197d14e59073917322c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ad63946e78161a5a46ab6fba5553460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1946a7c150070a968963f569d5e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eefa25d826771aa427dfb44b6cfa6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0add035582574f2b241ddbdfc79e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a77fd340d702d640b5c2752d1d65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23666c06d20874430685931aaf57a47f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d695fad9d4c403204652f08ab93d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dcd62a442b823a59c85af77fb70e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671744deba90fa2db9750d7e536e0b19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62d329d943cfec7fefc64416918a8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b47e383fff955f45cb4a4ed4861f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3594d3566ba56f5442cf8ac0d21f20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a35be4e2297d71bb12a796baab519472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45806a36f5be1a9cb67b747ef5d13fc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b268e6013ac7749463be4469703b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e61099b791b73d90b9ca0e2a24c22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc968303edd654e8cee59cd2aa169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60e13ce3eec1af335975bce44e7e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9e577fa280cbb8eebfef39e755e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188336dabe04597b301d5d325f1d10c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495c5222fab9d4bbc3996d5e7b024b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1021af2af216d579bf50cfa2dc91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe03fb467f0cc34a8242c03e6d40d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca78e0ac3e95c267c99ee4eabfd557483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62862140ee76f42e045b32808eeaa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb411613e5087a1d132042fa5bebcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb253f75c9ade157254f98c851b911486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf5eb58d2d6f678c9cafcebaabdeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c263439c0049dc694d23cb3ae808488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e00a7d6c84ead343f8490f6c08856489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ea50f55beb47c6409809269574fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660847458e1e59232093199cf2e34c11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741bfb4dd40f3cf10df39098746e6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a387566e89de6593eb9f1809a54e77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65b11416a8df45851e9515a2faede8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93739e78f7adc67e28d74e592285c476495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61054d9fc00f2e6053784cba861ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9684ec2f1b7b91536d7426bbc460b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7eef7f6453d29fee2fcb503daebf8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717fdfcae7823f9a8a9a9116ef9b13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f62d2b01320d18a0b662ba1355c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e46e693c73bffd7b88b9785ec77f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb96e690dbf4f6e6021d31475050d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd7fbec47feec198f2b5ca9fcf6b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627e291c70e652e5a8bdc70d740a38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e98097b5513b3c48d93ff9ca0384d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca738740adf2f2c2f7178dcf209377506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde918a113e3e999f2e9a13b1feaa2e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a942751b29f0076507a4ac1c6f1f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac56e1aee9c27f623c7e2670a64a89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9bf16e41241c17603e98305192b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0700e80e27b26878428028f464b55e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e57f8ef2fd92f06964f84d2e7e3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24433264ee99bc500cb4f2b03f79de86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e04622d216f48d0110b0e21ee72299514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb4940029abddbe744d8f9b557c1c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536777abccf83b4ecdfd612ce6645364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d01579f915202be055f73684ae4f43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c1ce68b7e1e42c62ea0e1b11084e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc65834210c85975161791b80e13b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fe45f898d939ba7b46bf08bbce1c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d6364109077edb2720f82411878e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46920d1819d0bdb8b99b638ca4216522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7998ea9c98f1dd5e1d141f843ee0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb25e42016015f278076884d08db15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f1a6661f321dba1c17a8705566ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de455100c942ca6c1f5930a663d12d3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd45450f6599d15ba75d1cd023bfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea5c64eeac846e785ad47afa7e803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9283820676d5a967eb992ef9ba3070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a015483b442f27c4bd4f03ff986000530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929568d883bf6b9567ee5531be8f169531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca92c9ed9c7cd764e11b08dbe6749532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0695b81dbcf3b95fd057df0082e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04e90e38d26a9e91668ee56ae46e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3906df1777541b5c1dfcc3867f0a1c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3231cff88ee1aa782eb247dcf56e37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a693eb42ee0125adc7ee4bed2fe475537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616244d717bda11b32c41f6cab098b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb6311cc2b049ac57020468b0c415539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9cd3c88e87e719021594cd95eb40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43785859a4826490076456958ad47c11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca3a718e79c198546c7635c008c26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2b6df973a752bf37da9d1dfc67b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a15ee73978279a69a4f5e94bd8e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c54945aa0871e60d27706fb73bce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525ee6b7fc818455f19c8bd18e6293546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4f88fee7bf25bde3bef62445f87d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a827d0ee6047430d36c7ac84ceaaab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e9e2c7e57112a962cf3af02adec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357b5940ae70ab614ebd06a2182ee6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c2435219594d0b7e4cbcb40f5d0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab3383e4618349a8f2581071d8f2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e6e08b69bf575c9b63bceb9d3497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79952235696d3c42b75a70e550f446d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296ac51732087e62737d082238888c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e2109004840ac502fa00662644e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68e14a5c3cd643846708e26de31cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd3a1778bec188250152316b058a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b2e87057a6e4b6d57e18574f4791a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c118e66402dd135eae4a78ee1ff364560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9adab866aee93c3f1df1d642099f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8867d3d8e1bd4f7cf25974edd183670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37c3429ecc1df8cefa8b8826fff5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e51c47dcf9b6cf1a983468f33e248564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32e4809a1d2fcab20d192e1695cb98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d62f7511e906cd40b4395b01f730566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76d81ace17ca891e5df35ce025dc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd622dc0a4e047dad2a3bc4848d72ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe64f4a37705bf557075ea7e1bad0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a027c0529344050f4184f99056e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca5230a2ca7100e0ae00ec562f382571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336920b03cd76842001765a7e7026bb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3086275c0371f8069c31e7c65ea1fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e77a559919929da2c15a35b94caf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615895c13ca01d5a327402ca86188b03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6d2a39e5e57df7c97e148c6a48923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9881834d6c6cdcf14e2b7a44ef35ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e509393e5af898ffe955989fba491578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724ae556d973a866fe4ec8b2b51556579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c811bec678a6d202615214d9dd2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1817a5d8f7ed74d6966aef127b7b998581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c793c613a8b37e71b5ec440065cff3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc898d1ab67c822d29667b38db050a79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaab6ab3657fd4b135c882e8f09352584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1a82f566c2121c797050d43e718f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307386188e2660f64df3de05b02cab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15726f4e2a73d81d8dac85898ba06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fee6b5d5f59e79257e579ddf06d30c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c3593554a2696aee40c4a777dd99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35e854bbc1bb694f508572d12936e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd1708a2761b7aed4736b8b030a42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2661b386df0f2cb5ed58864b1f6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5ece93d7f8b756306d2a4e9730b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a738ccb2f22203f644afee093aff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfb2da99b4097f145e85d99474b20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e766fa71e1c570ad496ce98cb6831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122516ede37b898d0363ead09f793da0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d1a929843dca11fe762284930a1d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf84584f6d31daa96f3447eeeced03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3fd6dd8f6ce7dc529bed659743a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d901347c211f08aedb38f54aad6ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81d12b47252d8e757769b91e82066602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6bf4d3019210d65e9e16f9084729f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acef02e946bfa62a1fa482128c4cf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b79cc977b08f1e83db5287f982716605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc8bd4c95c7a4073b781afb1deb0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186504009733dca27445475fa17249d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face874b51f08fb2f6fa794cbcbfd2db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67749e3c51fda23493ac961b2432f2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b028f686a0e83b8744969030c19e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3d949e17bf86cfa13bd432d71c28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726797d8775027e4baf9c210c19d94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640d6b3d0a28e0638a9b379e48816d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b42b4dc61b18626436ecd6ab7ef62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37cc8a2a00f7858ed9ce3f18f81212615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c17149ff3b85cf025f4e2ca0f89b99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0971894fb2f4e1a3040e933cf5765b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f8270c3cb2947ae7fa433f1cfcb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41027be3855165a41c336e917603235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d0bd06e5c66fcdd2d4dee6a841938620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac6fb59d828c73c653a2b2473e30e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943cd2bc43da66611c73ed5278c401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0c4c814dc4e2529cf8558bc56cdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b89cab491bfe8ff5ec392e57cda9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32286902f848c2d529d2ed984cf6b73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc40c1e104758a1fdbadb7cfed1399626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e4557fd338dba3f4053997cc519c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1430d88ea739308cbbb7a08da6f585628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234ee323ad5dfac6da5f4d130fcc7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c93e2415a79de3e9d6362dd7991d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a6adfd427159eb33528046daa6df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c283f4ae335dae36f19650c378c56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca697232465a8642265acdcb9660ab92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d959248970e36a15d50b0fe04de678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8b1dbf0af733386d5868424155450635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31930b5739ffcd5248856647a2db163636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38271adaf13b38c2c33acf2032348fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c05a6e81a1e01562a6850cfa4b449e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff1c5d0d40740e9360d409af28e78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebdc805db0207b6b2a871daaab1b27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465be6c37011d67e51af8f3b8f98fee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c11f75a3865ecccbdf2c85441764a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d7cda2ceb0d32a1753c4d32287490643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cbce6f32f13d9854a3abd228bfd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17dcfbff85c34eea6cb59134568ac3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756f9233b883bbb337304a6975111f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142517cf2819b74e7783d13587d924647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fca60b3b42922aad3b25a06f7ae7a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37a16f1da59d813864dcc34cea819649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d475811aa46d7a19865e9d3f9fcc230650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab1be8bcc5817b49e0740cee94c25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4002c96522a03185bceac84a19001652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e61f83ea6ae14dddf4f612cda0f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b5e3faa0cba56895f751c4f5b8293654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843517b11fab10601f5421f3f588d2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443fb51639507dab9e1f200681c0ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8e192f28529af2b0296ac500f052d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd5e98b09a0c3c37bd2d22f296ba2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ef1bb7d05f959e82612d4139b390659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212d7cceee4918d5c2d4172ce53aab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27092d4014385eb2fced8391aa444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690afd6c1cd622d58c138bda5b7fda26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50eca26ea1eab97b14defd54a88f96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5e0d4bf326ecdd07e0b974f4b37f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45ebf2ad5bb5a4bf92830a223bd009665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ed75f08ff78a1475b6af5c145e4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2dbe7be32a8703f9a0c09610d371b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae086428b8da95996b9fe920497ea12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a8ccfb16ad383b074c9d5c3c5141c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed3b1e491f0b226431b209daa374e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbca3e6e8b49cfac5c8cadbcdb0d08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e4e33468aefa68b97d0b95677fe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d65a08e898812b7fc5ad28be3e63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1dc24f95128ceb4bdb8091542eaa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1700beeb3e03a1c6147c52d8cb606675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2ffae56c1259718e76840ce80200676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553a3daa6680bd0af703449cd2b51d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d87b902ca0ed77aa6e8ec1a2fd9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab1311522a7ad0835c30f3f5ba89e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee74c43f5d524ad07a3b5038b1857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f331d255e625f5552f03f44beec2e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11985d6f329898e7eab9985e31d83563682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422665cc786b1c1ccdc28eef1e4dbad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8b97cd04f430f9b1c66ec99b1def684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5996073557be296c39620d76c96b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb71958736b03e6fbf31d991f84613686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf9f67091d5b553dbbfaa38a19d6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50ec5aee5d5354fe65d15f053640f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf8f2c69b50e58beffcbe3869f005689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37cfa04ad5c51f38339ed40d380ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f5ecabba9c136f0b45b40995dfa97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798708797e0a265e5dbc71958e1e9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25256bd424fb8e2ef79cdf48991ccf7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f00a087133fe5c4e00343f0527794694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8564c80271083908929bfbf01610695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06c734d2d3cfcc51eae16cc35366b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff913d9e2a732566a5ef44e8cdeed9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905ac757ff6875411c0d4b0a8d2cf76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702a67a7ca73bb4ca0241250c8fff9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7a6ac4c8ccc9642824a8933df216700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3813c22679dc5243e0948069e8e92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa66dfb55d8ae5484e8830d526faf9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86004befd66201162dd13571ad856bf9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394abc909eef0cc8f8f000185a68877704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e2ccb5c6ff29725d638d45c5dc8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3669e72260cd2aa418f8274163cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad069951192378ee7a7d623cd7c1f09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b57bc4b7f4a0d458fc610b635a1bff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b2b2ba0b5fcf287cb88a5f2c370c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadde283e6b4375983482fc6f2e307710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0000f4695f87b4e4f0cd480485007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c137219cca697517c4b3e0ada22a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d83c498eeac0f43544eb5a37483bb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d9fa5e6bbb2249b3c8ae11b137a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf25d96ba8a9a1dae936af230d4713a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09c89901b9a866935a91958d1258b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae164e0a47dc0a57004dbddceccbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d3cae7c8f2cfc0f826a00e0b3535718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d12239ee89f150c75e9585ef6d09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0378b709806d2f1e8c29361d1b345720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b83a92a09ed437a2832820dd02cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a4f479df4c5c15092af22b224495722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e37213504bac9bfa6a5d65587783723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087099a681e7148b9a262a0ee8be854724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567fdb05a9320fb5952652d915ca08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6740a09902419bdcc0f45b197660726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0c361853ce06c2a631536ca8ea62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf542722e698a0c9a7b8e5fd9c2c3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd052437bebd0a334c6db86296cef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad37ab1ba65e06824ab33ba9658506730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12092781e40c0f5f3bac6b3ccb44f68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513ab7721b758ea7fffd66033ed7cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9fc946d8c5c2eeea68f1bedbb82d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16d24a3ced93707f5dd27b86ca69a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222aaaae296c65100f177da762b26e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db74f5dad7c19226b46d3c1df5abd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cef1fe62748368bd89f957fdc3c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed97e1c64008835b8d2f42cfe599cb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed53d1452a836f80f0b9f800049ff5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca68080c2e1a6cad1e9812d8d8e57fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f27cfa4bea3915ec194abd9e663ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c61f3191c2281b09687325823263742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6a2aee12240b28eca8e469aef2f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fdeb1a754a2053f813d453f744eb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af5827304a2a0ff08b39e1d35e91f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14122411517ee0a20be81d9910fd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded828aa02b9bfb509210f45e0e3592747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cebe71680f6967ebe1586ca07a1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321803a787b6215cf2f31a9545fca04f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcddeff1fa95924996df43a6c71af96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6cbc7296a1f3a5c29bda9352a1d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3f5a95f0cfb04b47d797256211fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd30c907f323ef3f5e9ae7dd3b91d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61a3a8325586e7f5b880f61cae33d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d3be1c5fae10b37162cde5b2a040d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a1be6ef8e17b7fb00976575dbfb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67347ae5f0b332515c88b5f41cc57bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f7ece6f2b1f321cb88ea372d98de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df064504a57793afdf4076ae15ce0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9532d18cfa609b9fb1ab88449c57760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e66dc5bd9adc529bb8b5f65225ea86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe1f1f3ae3a5240688db634db26e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1573c2b709327d0d4f7927d43c71e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebe857620648255a9660724d2a836764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294825453d7c1da025b15a2a994bc3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d69718417e903f33e6efeb46fae3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef74b6dff04ecd1e27b239c725509767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>