--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b390dce679d83ea89098105a1b1cd951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352584c330faccdd3127b59e30fdf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888d6071c5ce425ae80b0e760325bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4123b0672ac5f0e189067c13ab9234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4750f292fcc8d0b6d52efedbda91325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911359482d0012ec0d7d9eefced7da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd0b5e82bbb0aa2d2d38e78a04ab517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6934880b567cd599be3c12f6b051dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a479484509717645507f9536da5bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16834a2feb0f1151c5db1a2bc01151ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96613ee4b180c30450738041e1b92211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff50a0b03dbb97ed8bbf81e360ca612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094fd97277b302c5d9aeb5c6dc1907f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590611298e1775d9e98279f7445f1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ae5a8fe0461fbce9bf7988f1dcfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76141e2518b3bd5565a6d4d35507812116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81318a76eae2928ba3cf6a7d10b0f88517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728ab6a5acd5977dd4026a0401802b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57d2693b17419d8fd236258fef8f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1388c9dd7b108ea25a00ecf08f13d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918caa05d31fd90c56574404ee4f481221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a003587e77a31f7dacd4db1fd5cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ecc54845487fcaa62b8de65e653023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fcea99dded014d942cb76b751b1ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8925e3fc8b8e174b6161f25536a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167c4cfeb0ba4fe28960e22ab940f3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc55b48032f676108b87f0c1ab15fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20040e22f4bf3202855e4f593ebdf4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134613ae98d88ab2d0dddc927912e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7ed21a0752d026750796cd5aeef130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18ec677cf693a72a68bd13c551d2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ecd4b91077377cd6ff50526df299732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd864a8b0521d74cae0f60bb42ca2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cf3c743ff2d91506484eafd700ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd87b656cf8d47e78696391e16afaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2583da06bcbf20f12d88466603dce236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf4bbc74e9b79c502be018eff86f9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850fdbf68f771f30daca38ba40755738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79530bec80c7710289bf836c53afe77e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581a28ede4ed6511f96fab1dcc369040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb72f25cfaaf9cff501b6170a8a43441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc7a2f33d348de7dcaec9e21b1b5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93effdcf8a60e020f36779bdf423190b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9d723f140a8e787b282dd307d84344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e7d603641de2fcf472749f65eebf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9ba6ed12975e742352b551f9c74646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f706a3c0535b9ce89edf94145d52a1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566dd2a96a396e7b4a0138d4fbe46ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24119078c1c932f4e7f891ba12632a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5eb66b51a4f082a668d648b3c0e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895f2996ab3e173116334571738df251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059686ddb652a2e0202dd569fd300c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f649b032c781ea14dbf30e0c58c1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec61df52b85979a31ad718a43eb6ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c9b322cd0608b702765f6da5123155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74937d4ded9e0ded192150ec7e2bef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712b3b3524746c8dfa2fde99c91c0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba0bb01995dbaacaba87a26c91352b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ec8e6ca168f4890c10285a4493bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c565ffa1eba43d3a920f9a79ab33deb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe644ad024a56dc226a5b4d158b7e0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c640510a6ec0ab8dd77d1398c7ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a9ad1d51ec0eaedda46923f6947f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69763df30f7648d26c26ded00a67ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a59b7f8b24fbde21669dea65b49865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e96069f9cf23054e2dbfbd939a5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9f6abb6084eba17212768b9fd0c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b6feb5f2c3466069e8253f98823268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a8fb6d343ed4ea8193c99276baf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbeece9d27a82db93df3ae61a7aa4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e93e61f0eee8d7b898c732e6f0d5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a37af47377a4d0190ab73d2eace7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd420ca1d5a6b23af93f9577044d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2932684f60f909ea3c2138aff3676274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb0d01090480900f78bdc407b88ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc4a373c103e66ee1e90dd9a53493676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142de6fcbbad47d5eb1742d3c488a8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b1099ff40b43fff015f8cf1308fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362016a54290ab920a7c13a662090f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2548f401543806ba3f65fc63659980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c83c70f787b6b2dc5ff22029a38481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb6d2623275b34eb9a71791a469ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b852a8e92d9306dbbf7600ccbee88983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091f2b4331d1065891b5357fb7969e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954625e7db13d96714c21399b384e2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49578dd6b6d2be7019e7d1079ae38286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c3cfaacfe544a9a604d582bfbedce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f702d5450c42038dde1fa14a47b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88a0e7136c778ded9d246e1ddb95d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad48e720867748ded47e8175c8eee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b35fd78e3045298239ce54a23eb2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488bc23b87c6b66947612c63fe467e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7cb7062c276995c96ba61c1f9a5c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1649c2993b8bc829544eacd25a02a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7d5f084af737822175c22e961c23b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b7da413c20f54d0fa097af01df2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417435a1495f05d0ec169308d69a8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f03599e6ec3981c8572bfced30c7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23dd7ca92051b118bc26bafc9e0b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7990e943c21215ddb9c32c682a67b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b0d9117b740c9ef543d283769339101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bbc80021150ac7994fd3eb104e424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dcb424b6ee7bf12d1f39b3a480805103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb5d87bd854604aed9309374c3e974104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ff6c996b6b6839b6c9a8e7bd3c38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d6021eefeda7b07bebf3bb5cb10e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422abebc1e5d436ad2e0b781183bed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee673b96516db6729ea121bbf32d39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cbe3184f93f60aa42389c259a944f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbddaeaf89aefe087cc7872289c8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65be1fbbdabfdbc461afc3c102bd4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d066027950f53c9e727b4355b6760e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87121676662f04c162fd5639144c96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3ad7a9edd775615dd79cf5a77be8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800e7185a6582011f09eff63e50cc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cab9d00ea30fdf8e031d06c1dda0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ac14cdadccb0914ffc45a94b158a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbbefe2dafd5ca16fa257afe0c1733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0820c64c8154732e1b805f83aa00e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a285e18a375a3ca7f6f94bf274602120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379a97194231d0840fc04ac1dab700121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375f357b93ae785984bd7dfb33c1d92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841f646dcb0c7a6c2b1259650e5d82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377463b601f1dc91c1abaf547a996447124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2fe203feb9a2fd893298a57f7df54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eda5b9d1b0ed7ba227a86c1180bbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e279fd16960f890f9e0939abce0d57e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a60a98d0b94efe0924b430df3af74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79cc5e957550af381c94d454e3df78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be790eecf958c41a9d21a528dc4197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42a0589bee03e698d6e230c9f52fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1614c20079ee49e375b6054d917b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938b2f65eda04bbd37810d35b65f49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f39677aae60b6c5097d9316e5c001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1522c28e72ff2c6bb53606cd8f8f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36839de6ea72144caff0a271c2ae4e68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef3f074b99654371707af01e4832d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f43646a7acb7ad52ec17de12f70d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba4650303f53e3bcdba9f2a26424b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b12122f36f618afe22fdc06306ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774afe5aa2f6fbce6e89d4351a4d0be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5e6bad3cc02004135057f105c926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a8ca8e83fcda3004d53ef7e67e12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43047b514c03929882e06080d00ce44d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876985652017d6a5ed302d5b2432599d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b273a96e2e0396f274351278d02835146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c2dfc184fe45c59f64535021eb2e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0adcea82fe804144b205e51418a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2225ef7a5a4ab5aa07614e1f7b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d6b54ae9a47c1693aeb49c04ab778150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321ed30fb3026aedd8ab826599a7a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9af5dca0c0213763e9141c137181f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee1f90175c46891ed34d3742dd3816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff241c92f00af8dbc9b6aec6df55316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584952c0e7eb5f4123a89b6743d59067155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d59b5186d80c164b9c8808c6f58135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746e7057643cb8d301f8c3605537c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba73adc82d0e227d0e89b0c4c7112158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f2d04c210b104c5f5125b3359e62b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df1677f7cc72ef1205f92b3a6d6408160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc726e47fb55a8c81fced072dce44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ad192b2463fe750d35f2ca142b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c1b1a36f3a1510399850354882ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37eb44f24e739494a3fb9cb8e89445164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e7077767316915f52c54c4e003ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd08faf4224c8670ae65d7e5d76fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c052f666c9fc697cc31ed97f6ad73e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760166ab5b1bc211fd608a007f6681168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05b57ab6c1c1060627a8e43e4960c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d62a5bbff8f0054d74193aa9db500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc745faeb4d1e9d1b87f88abafc14b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc27dd1c31ecc0123f5f098ac4d9f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee26bb135a4c7c52b2d13f771bc9425173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8fd253b73d8496e0243b9d2a2ee5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb2f3c8996934365470b59eb605cb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdebbb24722566a17b1c77d99faa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8797268f48960996954ba937367ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1096a0d8d43f910ace45649bd651cf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d121acbafb59e9c4ae1af0a20a5b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41017d2aae3e1bc89e7fc5388f65ef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd9ca8dcec5f15853643028d28ccc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa39a74cc72172c0dea15215cad82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b497ecb46adceda8d5cca69f15cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472740b5e34634e18cb13f23a29d5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b2b0cbf106322cf11298109478ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ab540f796452f74f504c42a036f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d618719173e9dc4c92af5629f0a44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e3d0bc7b5a4149a566f90823c424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b66f846929ef42a21d7b2aa732fe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b18d377d9c1f806c95ffb5189faee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c40f31f68bce97c58254eb9e1afb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c7f2ba48c37f2f124cb262f64bcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cc320e1a5ee53b6eb1b1dc4c279b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649270821059f9b0f0061f5d149fabc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1b1cf789cf54e7392940f43c64a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59bece6d131eca268e05ac30e779c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefafad9b159137d5c9efc839b24dcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900896431fc834d02d24f478582f85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60f24df77a5765457fedb74cc068df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e1e943d62ff318b56b64c9d6d0c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f25c466b9b665bada65da3977eb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fd292a1e7b6a04be7b8fa0683a73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9c376b1cb23b787e1a1adecb1080203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824421b1c3479d3853d87695c5c31578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fc7a60e89732833ec24413b696d3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939214d7d85838f6b9215673674c99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c1c64684280803b046e1d367ecf49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57950882fe113f997a3203e41b9b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc2cee1bcf5cf4184b27f62401e01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898f277dece13d11d70129f5bd69b0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818faec740b545d007819feb427d0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9eb3a5d1f1ce68956d12935bf547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e9d48eba40f522314418e0cd3ee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5dd781fca2269f5b079ca630a032214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b44973a28ae2244084f45a063647f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdedd50c4d9b51996ca2c407e79f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bf2c267976ca46ba36a6875cf6252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd0b5dc7803c6b453696ecb147e88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0391e0bbe385b43d93fca9643b29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26c2059baa5752dcad738fd465ac76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22812f337e40762656178638b86fc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00c3deb721aae697ead7338ef3c98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b274cd0d6bcb6a892a9e45019dae40b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0db933fe6b987c78ef3f488c927a2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1fc397c715f8f2a9f255b4593fbb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb9363c22f0504beaa27b681feae7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf38e0f2635db73d1c81176064e48c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2904084e9300ea2270b15d407d3e40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f249274c38069192cc5c3dbfce888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d310ec429777e2a8e02906a636bc4f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba4b6b540ffda699a4037d87212e5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bda9f7275b1592bcdd06e6a5f923232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79cfee7fb9f62dd64299a4f738716233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9de31387eadeaca62921eb75a29123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af6e659b94e9f3eee91d8f36810cd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f11307dc8b832e0a4f224047bacc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79d383520c84ef79e06cacd29f11e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb14f50b007aaeee85bb76908a2288238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fb57e290fd081a3dd582d6604e4bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f83c7125066ed1e52969c675adf0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe9fc13c9316f28ea3d3db970fdc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c71e7bfdfdb0b8ba63c509a60129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d57becae081cb765edaeedfb142b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119ee1b44d7cf450fe7233ac259ba31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5a00e7b16b59eacd2089336a99d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e68813da1bda4f919688c5e0d99b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5706b87452e0a205b91d00645d8d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766b4669c480e9c3099343f2d1455c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9639a1f16f7381cc2bdf5db6aa9a865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c328ec052732af22feaa32b72623250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfedc07250c19ef28b353cc33c13bb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94e6a80e4c9ee3ee07c1d1e6c4822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872d572961b5bb5d0ed3495ab231ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7e6fa18bfdf743c289ecdcab2393b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d455dfe4bc1193515806e0e065d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d68b31a4cf389e8a7084689c032a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad7cdc1f511cf03a174db0d42d615257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1742e6d2a01ed2b2f35b3f52545d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b14e4a579524ced96279821c01fe8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fdf03d7597abe864f0fb8f9a79b38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7961c793b681df55a1fcefbee2a4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ac8ecdb756c60cf2f67d9e260c37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55af752c3c3553745cca42d5bdc65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae667181c9c0a298dde8f420d9b100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a90ec6e9d3498813c795b0ea226b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07a388615d79b7176b24610fc6504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7db2e5adc61a0137fab13342e5b7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c5e90f8533ce446b4e7bcb26e24c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c8f516ffe310400783575669b3bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74882faef591eae2ea2fe917ca2d3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff99fddb4e41f446d70e6ab3b638a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88360305a04a54d69b1525fd5ec78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ffffccdcfd5218f05ea3523b0ee94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c09b113648ad6d39650d56926c1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e80a14915a6b7cd8283b8b971848275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676384fa74445f3ed9e97bc4984f561276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6af935e684dc017f6b09e43976cbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010d02ab3781b3d72a6106d98ade95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f9cea40168c1ad946a5653ec38a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097bff866cf12bf369e066e72d9e99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fe9528d0bd28cfd7099090d3af630281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabc7db714ffa3c92617caf7c5087f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7bab6588971ed7b46f9ebad23542283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d69ab88c93384d1b9658f48b6c7c92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c8c8097d39e62872ce2f1f4eab31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ffa14bdf390138e06e463d226019c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f77a9a4d3687f4b8d7944e627432e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21725ab8269dba12ed033d1b046a4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95782c851f661b09c3ad16bde2993f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff0a0399e43368c658a091201d2083290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30d5c35359aa830a5173bb31b7793291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23530398b41ea91446b062358fd40e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d88f70c80940d9c90b597cfe37f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a0aff888e33d59add79951d6ff3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec8e142a39dc76c4537404f99a73e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c79a643fa10cecd61a71844896ae56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b649bf4d2b6c3b359a286374419e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed643b945fdd0cda252d8e2bed851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab9486bc6b545d0ea983c5214b3f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3194545a178474389f7764aa1d6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00a5baaf0f488d780f814b5aa03df9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fabd01413409e7979bf898d711579302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132bd77397c6bbd0230a57880ba3955303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd76a730e7b95228d1214d17505e91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc252710de206ff4e3b3149a7eef172305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce0acc191b21178ad637ae2049f52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4b79a26e0e01a82de9e51ba7e383307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41c6165fdff8c32cb5871d692bf8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd3cc3a64073d6e89399b87246c87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d65b8c66c7c738dc1782cf69731f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b181e1dd145a91d8b38ab1bf99ea4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb880109ed1ced440ecdea02910965312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d771ea6ae33e527fa87826f6860d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82a4a4413fee900674e6743e76902314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37626e32ca9b6dd49c3283648e288d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929ee4521a41d4ccbd720c905083a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe8e072e362b6644ade0c11aa71a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade8b7e0f8ac5ea7d72238a0734ef12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e16fdf7008aed361398c5385ac52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815497a13338db29107e86b324bb48b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849bfc4a30343e19477e2213af3fb82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76230f6c95743be5f42193cbe29ff9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19038c188813923a38f917eeb05df8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc75d9091cc2b0cecedf6173a587d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ce57f19244f4d81165918dcc3377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb68a4c3a13166ebf835f776160df7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2535a11d1b59c488f1a51f5e1f622327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e769727a75d3b0e0f9882e55470c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb09e87d8fb769a02f56153f965189329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a374771fd64111671b34fa7bb4f1cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625816dacc59643ba3d784f199ee7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6a31acab46505f1a7d92f48ed141332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a863fbe34e5c61f5349fabe31b502a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e63307628526187e2f26f975e516334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a83434c2387675e2eda2d5f894f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c2cdd6b252a7b4b4884cbf2804eee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63621ef1f1b93cf918deb566ef793490337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a77448faab5610ca6f4edeccb2829f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1110fd88f57d09e231e9a045b7dd0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc5cd30337117d967f9ac46f84653340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a063f53eaaf20ff01dd4397af62e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34cb042e469217158c79fa2c56a57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5e32e7f3dd3020af67b6f77a49e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6b95a8e08683a8819298bed3fd59b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f447854e93014755d77cc7fce0316345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7307fe32a6494b3695db7fdf8bb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d9a101df98d7cd3f92d4b03d4097347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ed36d348ab1bda9a281b054e371a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8fd09eeb8e4762b6fd293d3c861d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d6824afc31a7175b60658901292a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4b9b0020c30d921a889fd5a192fd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e534b42b96da8c90aa59bc877d4ac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26887171bcda6f61156f5093c4c2ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d327402990a66375f96888449b7ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d278f48f015fa728f2c454935d6fd4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d56bd26cff3f70874f3c22802e93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009e9e204f63b22701810911eac9b21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f13f59469feac9bda2f183cd542af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e319dffd6571d7460c89eeb2c3c10d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619ce5c034fe492133cca8696475b27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f56429709a11e02ceb4ef9c1d11cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3621e540253372ef74b684992194e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791c83774ae0ccdbc26a18f7d685de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28897bff64f97f0ff4a3185cd5bb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25899fd9939e281f1f730d085c963c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab1f44e70551d1f732072184c19e25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0ae0326465941b5158ef210c8d4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdaabdc4bfa3f18604544ee6a46c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fc4ce8e8cd8d9abf9285c22ec2e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5f528949bb3b010a2758649a0a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6be043a9c261fa572e0f1b9e4321e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861880109e6f84ead57c061dc71a7d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4b2250c88f6089367f98f0f6368a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac479e03d06902e8645553715a70527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f2f98ed5172d4630386826a48a32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a7dd9258452c2a6c80c141ec84c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32c518f87358a3e5b60b9442281a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff02c3e171c35372860a48ebe8193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a7b7437ddaaa6032e1878762da971379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d727508845a024ff4928d14d288a15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b29dbd6dd09787c57925440ece47d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b89beaa5ff3b7554c3f731a8d6d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149fbc2469a99112bdcdfea68bcd34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529ea3997a024d858f2c51eea8eb9b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ff5ec78e2060fcee8b4b6da869add385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce99c9df3587590d843f4cb9a6c90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9a48e6fc3e2f23e0ec79377461bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85f336c2cb675c6e9a29de2117891c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d89d71e62f9ec495ff0c637cb1900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb05a83963cbb8489ca4ac1d8aceb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116d67b3699b9b48b44284a5ad8fdca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052af578eebfb2c6f72cd4a7186b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae10362cba4db3cc2dda22c1f558b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850983c6d15a54240604082837607da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ad100f3f72bf9f5260cfb2589557395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1fee803659c04b69a28074b9017c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58980ade0e75396f12687fe8895950397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e3d60493d298960ac494157d23b1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5afb548831d8f2dca9f339f99734399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ccdc5ba30b0c0c2373e0cfb26a96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f021ea59647aab0d45ccce8f0866401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af94dae20cc2cdec6bf822acd02091402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4723a6b63d03692f528b8bd5400e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75044a4633ebb1bf3a88925b5b048404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3055d26cdfcfae05a6039b2df843f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07163ee5319c339e0bee46a81f267ece406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c43e8478d7b6a90196d17d1107e2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e4fcc4445e788147c30e5a6d759f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af36c249a488868926cb92cd298dfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3454680bdf0b3b334d2cd60fc7f9bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c0e5478a574a0904ffe9def40e250411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dbbb7b96caa1a5c8d842f44347115412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f4b7ed269221c6f682494ea6e19f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e84c269389ff364c130e0d3df036cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff1bd60c509fbcdcc8e85b52215957415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831d2d001720e1a61da80e57f015c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d643c649e02ed986eb6128ccb4a95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590d228eb35c643f99b4dfdc04ddbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b5886b483454e8391baa7f71f7f37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0dbfcff5c98fd1e87766d88396fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953f09486806ff76b7a5346750b484b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb59f029fd20266d9d1808f7ab9aae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bb064e4490eb8a79b9281b6497a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034997527fe61ee3c944d1d122a7d39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706263fa8fc9fd0843f4b98ae73e4ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910342ff340fcc8e6096400fd48493426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae124247b396ec168ecebd8c4b8cf8d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b6a12bcf32777d003c752be5bdc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa47b2a7511c29ee2a96870b4514ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b480ec63012d098f090c80a0e6bf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba310cef541fd4afdcf968680862c893431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d56672d82ab4ebdc5aa94e815dfff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ae3ed39fb2739751c4dd9d2729f57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76118541aed18e8dd51fb8b10449531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a475e02cb5aaedc12ca0307ac6eab9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9db48efdb1220cf729b30efe925e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f050b5db1196da4f1f5f01b089a37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046556facb84416cd361c45f1becb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c0f9e97d70759688b08e03226836d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b6ee31f12a0059e774faab6262d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0e9f810519567837d3758b2fa62d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3491ba4de8963cf016cec6f316657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b5455082c575592154e7fd18ece9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb45db6d312a0be4a4b01ea7ec1c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840b9754895891f04a8975f3a1d75e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc595704b7febcc36602cb1bab9cdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4a6bc3df7fbb908396c5bc54d2e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44305c21970397032fcdfc7ba9046c31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced6e3a10117822bee0d355032e62c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788617a5b831d65c180fb253a473d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17010002f057c774d53867a54924f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba525170601467f9867c38008f6a14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2535a6d592d123da8e8bdfcd5074dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3e8cf1d8627b75cdd73f03c7ed35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd38527ba8ad3610932942d9d14514d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c60526545008ec164a692710f5123e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926d3ca0a6cf73d914124a9d17b5f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6f5c369de8fbfa2698cd0697e87c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc8a17a224496d1c6c49bdcd97c9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d5280492417476d165ae1ab769c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269abdf545bf56d8974c802eb7edab4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248b89b26bd0399b0cebdb70b7b626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57072bb2771bb974a46c30e8d0eb4aac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6785841683e34d804d3a949a36b829464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6ace6b6e25e00cc43c77c1660094465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1e6fd3eecbb350a0808ea500dc91a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdea77f5c68929b2b7ae7c438c489b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206bcb0fbec2dc9c659819886c669b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384cc58d5311c736b4f08942f8e8ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4a280a5d4413d664e3d115916c66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c304128a5ed104d510bf8ba4b817471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852140f116bc60628f1b9d3617c9417e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602f480ab7455e9a09726c81822fd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b991641dee1d9232bdf8baa5ee1482474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7290ce02a3c7fcc8f9cec5fd089f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236fe5fa95269c5b1c838a0a43b3133476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff5b3929865a415594c6a3c869312b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b37d9da67282c66ed8f2b5d279e44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d9e6dc9d03707038cc1bdd19af0ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e50e0b2e418c352665ac626d5674480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768399f85e8c84aab67477a40deec22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95756c66661144d70a8070377231d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2dfca3e8227965980d5652bde3615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d6b5d145b7cbbccf6130e5178b210484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ada11ad9a9e8ecfdc2ea25e17143e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdff696c213cc91ad5b735f0a6b86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe489050f56dc1596042a85404823ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1200450e5c7f4b2b9eeeb1f5d63c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9add8193b53acbb72fba44a8fb32a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad1230ac12f9248d0748866a3990b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a9d0786b9a960635ccb40ab9e7fe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e860c951dfde0680860d8114d786c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eea86a61d3482d16774f1f5036a3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96fa70f31d6550d68a66f790c80099494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1bb8dd922debc3390a46ce935667495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e3a9fe31984e10156f41d96f3e3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2085bc8cf7ed301984106dbcc9c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e8582ea269ddd520e9b88bdbcc263498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1a7ea746c96679ae08f4e1ee0ced1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911471cadd32f7a3901fba9ca181445500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16457ef02ab65017b0a1892ea298b15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4831070c503c58a6bb1e1cdbfec920502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e96625ea831f77e5ffae4906b38e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137093b4f129d4c5a7c92ddc591b884504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fd0a2057b41e59ad3969e37aa8cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e2b001a687998dd091fe71151558506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6264d02539ff463d89dd3afc4502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f5960ee7241226d2d9560d8f65a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668379b5f4c9ce4eae5c98f05d80adf2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50aed326efa57fcd6accf016e6b9ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb96708179e2dcba5d76f7c32ef679511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00873dd84dbce6d9494387efe2bf15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d29f87d5a7082644cb1d0318f0e8b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa1b1b39d00b757dec99e15930098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f3b8686712aad1d83e77bd1d4c14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b7d89b0b71a493070f8dfa139af4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada1a855ded48b85a250c5e2e4965d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdef53083b1f0d677f9adb5cdc13fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115bb310fb4350847de4d5d7622407b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52235f9823e7a61f09e45934f7b2b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6093e34064aa487e122c1b56678a87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4c9601c2c6c4c6af63c98330e6c02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9643e19b5721fb3985a02e39ba31fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0fcd34d1b9c1f0125cc516d72f41d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d22b10dd929c32fa528be837dd683525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953921ed56f6676e4fd433bbc1849d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f699be389942b2728b34ec2f262cec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f368a2cd57dedede252a02aba266f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36179573c91048faa334a3732e97c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133ff192730c0316f1f8eb41fc1bf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b2a3ad507d967da4ccfe0b12377c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc87de3a2a7cb1272d9d79861aba708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56e9961b511370045518853f12830e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427d8778cd6964d9e4ca95f0f7ff15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e36501184cee5cfaed6ed45ebd281535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd2c7f067a5f2895bba4d2919e495536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2772bdf5569febf80e0fd7ee0ce71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d603d99ee207690f98ceb544d3178a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf56737d234460ab1f840f748d38a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab1545cce816c2c4f280a9c81c14f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7aa8304176bf04a646230fae2bcb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f80bd493c85eb59a33e7acc27a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50a4246be814edc26792fd8a6bf29b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980d1d2e0cbf631dabfb3d9a0b597b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5443d5b5b1bd131ed50830ebd2b264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73411cc52996bc23ea4da95c92596223546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07f43fac95ec7da434c107270232b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d9cc9151391d6a1500dc7dd5b922548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9957b621b371bf58b906993198918549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62408ea785e59ffa4ce7f5609eef5b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfbd9acbf55b57abd1d63980a99fac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9473e9e0f5f9dcef284c2dd07344de5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aaf6a7ca200e26b3e7ddc27fa414d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3393acf376d358cbda7a392f73db2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420ee88edf627dbb55e1c5500ec698f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc424d2fbe5d1bbd2fd8cefd42de984a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de231dc14b69891765e7464b0697ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975c0ae26d8fc8034dabf0d230a4092558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888686d965210c103a30caef39b2da5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def11c089f0ded8041cbd9ad044785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a29b63b61c9b55946dc285742e114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014547dbae65b5336fe43c0f3cdadf5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad949abb18f4901228f3593d30b8dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c07861a117e038a744b8b8dbabd45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964c05389a839bdd8fb3eefb293aad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56fe57989ed1125a97b69ea4fb65bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97d2d06131dc1a66eb64e749aa02e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914c5f13dc3d108100fcac66abfc20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c39c0153bedbc32456a697164a504569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5decd616b132b507420ff4f60f7fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40d55da1a5831c9cc09877d3a1814571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114564f07a75aaf079c569216cfc87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a1789f572bee05d4d98667d3cd057573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027cd392b2f8b8c151efede1f48b3a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0635b76fd3d3e67c9bf162c41e1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa7ec48fe9245ef223f1c164509b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489cb639ac9e911df8facf05b42aea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d6e20754e1e2b8b1f581fe8cee87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a900174f467fd5ec650c54d1ca19b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc7890a8d50ddcd0ffe0274ef4a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b96ecb00d26c6ba7e3e28f008404581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921b8998e9dcd8db5636826641a34f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebaabd8957beae1d653b8f10ca6242583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452f926c5a2d5f0b5326f21620d727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd8e2031d58ed47cf1f4c66d6a551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f1471ca717268bbdd41729296cf6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b07902ad155849bbd55be61ce3ee0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc2b54355a483aba2455f24325dd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164326249b6786d008681a7ecd43199589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda4bf3664f40eb7ac71fdfd56e491b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3dba622d88f1829d7079223464e24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09622757fbbf0ebedd62b0811c372592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305e50d0d9907734bf55afbba80a43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a42714cfa2fc9047e668d07b4cbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb5a8724b962a5528e996ed31cdada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e0e2c8d26c595511a94f85b0aed2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f806ee32b17eb47ebc09c4c948efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1309a3f99f673bfcf13e06f241d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919abbdfcc668d3876ab27ab4815e75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef847409198af432de2f2947e21701b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f49797051157284d822f9c066865d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630eb15c2b837ff215476818c4890ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a764a976576e5485b258b2a7f0734c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875f464eae163244de668b8aa1672d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f6770e05424ad0175e72dce80d23d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447aa43cd8547bf17e1d2ef1da77eef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde2041d6f6efc69475482d32f2dc15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dfe587827ea9f5da0b2d6b9a89c1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc767b24b7470ffad350ec3f1521d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8392519e119a198a7f8be93da242610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6b312cb0cf5f6b6cddf3bac29d53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6179941fac8664891aa4e52cca145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72d17073cc6d57ade613bfa24e5014613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14bd685ee9b1dada43aa6706ebb4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bd8673f6048ef13cd342d9d9959e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da88626184108abd033e25aef71f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a1e28bdd8fa788e5dd2c04be9c67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07087c66b7f878f01afb193832bb3cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8f74de8e19b89f4b5ed5a922a653619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05726955320be97ca3a431c31e4bcf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9cc2ba278b0775d17692528739e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c421c58d466f886c06c1d921a0b8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b0584b188b72f75e8b8c861a81726623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66738ec5b92a6375d2c1b3172065b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f116d358470ba8667e8fd2b0017cdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60351b6128e4166ed05f5c8924d220b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411584d4d60fece8ee6c79fe344eb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a655193dfd8e50dba1a72c47233c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b80f684d29795bc4e489d8752408629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688fff04539103ed2d9e134e6e94e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f841d620cb1f48ebcfc16b0c7807d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a93f7c0815f2ec2683cb29f48e59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ac1a6f097a51da7a60269b2d1d15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb32eaa368aabe3329bf80b63a4403634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867a01628791cbad46e436eaac7e30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5bf48d83137c57188da1a4c97092636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5970f402a0c1cb6e3b83db66a7b62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e5f9afac717d42ae39edfd03ffd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2833fef56c22b55ce86c86ebcce73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc72b901524077848793838503ea34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82503d082fea42145c7a8eeff3018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49b89d01b27f65303b39253468544e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b6b7eeffc855791725ad36afb84f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7bc8df8d5e580b5a5d2010bcff39e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac3ba07e6a6c4eb5d1d7617b6212d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742881ea78d06c5982aaabff7e24c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978daa9c71c4f185e32e311eb396f7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f36d9103975cf9cd87f6ad08dfe9d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1da3d8bf6e2b3ebef2978a4c2e85a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca8249def78224166e2d5753b4f32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b93c1c52cac7a1dd9280c7285746651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ec9572e709ad07f2dbac17eec24c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ca2a939fcfab6c78e5568a561a8c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ae4cb70d0506f713f829d7dea3a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd4a59e992849993575e4127e660b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387b0228ccafa86cdee241b8c42ce79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806b5f823575c3cdf064eda2e854954657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47417c1859ed0d97360453474506fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd91f728dee416e98222e523d9a41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0396a95dac206e6d3558e17da790d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086355e068f022cd2145b236ea37d0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908158107bad463cdfc125fc3fe270662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b5ac12e50931b876e8c6eeb8c4385663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8371e5207c40378418e1a5c608bd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd471e85c7a649b3df2733a0351e87f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cd97ea63f5fe5c8ad8e034890571666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e578c0805fdcc3229962cdb9ec64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4aa06ade291ed14d4563bd86734ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e69489a0a80ecde3279fbe3cefec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c3ffe3fda8cb766f7527d4ed2a5e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860111447bfcee2b609423ac1ac2bcfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93e64ad9053eb44d9656e9427e762672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9fa4b001869b9b21f7e50e4873464673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb347e8f59015caab8baddb7d57b825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852ac138423f1d6d3ca41144bd6eee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb711349507ea87273918c07ca0045676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c89dec6bcdd5661626a05ab10652d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9c90c0f33efd87c32ace74f7811e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cac7bfaa378c00208bbab9456df72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299c20cffedb702e48cbd03d09089a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809873303c751036eb732bd5f7d3f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce8c94c30c22ce91c13181bb182402682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510fd2e4fe24ab5302d211559e393e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79618081f06c1f140f92051d3d4f19e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037deeeb19f1b573a77e24195826268a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d65ba5a8457ea22620aac4e0f5627b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3c65355744a9653caa43d37ff5fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfd37034475a03a0dae1ed8d73fd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc8916e35a5fd6272cf8f2c6a1bcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418a2dec144b98f249eacea2c8e96a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc209e950a3c8e8e53f68608f948ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb0f3ed80276e9158a246ae8e0f4f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd14cea8f4c90dc486e16da2d1e6fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b14b8758858b4bb03d2b5cf506158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cba72b32c6c07b7d495fa3e9fb951c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6844b6029cf2efa461876939ff05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4bbb907969526d7aa4fe9b3097f86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe250c63b1c947e511cd7c0498f7188698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9e4131b372b44c66655069a70dc9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6b838123e01e003fb1e9cfcb7bab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e45b18ef886683f9620a4550bf28bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86564011249227f9a7bd6cc888fefc55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3db3b685a58ad8cb5bbd2f1a9b45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b200d7aa9f1284154a3dbb737b88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c860eb5cba048fe84e496d36879b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6b8fa69c243e314d95a7014fa8dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da5fb7d9817b0d793e85d6704d5e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2c930da7b94c77e011c8f9994eb5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551179a3cc0700d5267f3a5f48cfd508709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450c054bc813c167dad6de79350adc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9418030fb9b88a94c74ab144c3cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094c09621cc126d447c7b9a299bddd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2620520aecd31c924238685c28d4dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662b99ad995e02d9614f29636b6b45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed197391558f7126cfba5d95b32dfaf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41c5ea854a1e2515bac54cde36182716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1f49952782ebb6d9f1846f7673a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505b78de2353a1abea0a88ca2a22d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3039b069df0d6056c3c82a2472b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fd320843597f5570e57458d665df2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd0798427e246da34528d3c1ae8dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305965c9cfe029358e655021420821722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72bb1c263e77fbb56eb5e4fb451ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda026ea77ddfcd147ea5b253c8b6694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3e88c837cb49e30bc7baa1b80a38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a81fa1a1fe8135b88138908289bc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128a61fc0a065690568c005281c945727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed78d9791a0e0cf778912d4fc121ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e4732c8580e9025c50da8180d5b43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357598084b166348e11fbf7c8619e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f1a6a56f08751bcc19e97550679e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd100acb2572dcbd1b154cae14039c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f0e9b3e28c7185e49d47fa1237be3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff82fb423aecbef535d5ebb9ea59c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf29f1912905f2771e9eef33524c07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28c30a29cab5eca8e868a7836015b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76670a0c5125af108e30460ba382533737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f27e93715ab811f6c8cd505d233b1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5898b0f7fe89ebe9464e19a5c929c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705d44b26a38eacaa8a1b451c6ab2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd5081a472a44bf21fecd629ff683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439aaa0e0b80264362a3b1dd0ca55a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b8feca2a3b2e9476f8db1d574867743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b20146bc2952e7d9b3d68eac1cee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150813066ad76bd9ad7df99c8d11934745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08425f9fcb1759a440b6cb3b679d033746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9776776f3eb600add180fa490e8b8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776bfa12640c5293bb7e5eb4cdbb0c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6504dcc5c981ca7d412bfa399e99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105d44506736165f1405a32a9e3f12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a910ee337f66017602d0accfe4ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72cd29248de18fd7516e229ebddd7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb1e5ec33cddc51e021875b3f190a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd74a38fac3dcc55e31e5f0fe7df59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227a93601946a551ef0e968a96c333755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d828bff182220a15651e72bc58d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3cce2a75d631f50589c5551384843757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413081534d5516888cef3c97541add758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7cbf756a97527656f03321467fec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bdcda93462a13f681d24f6460ad19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e175af306a60bf3abf70da0e7a1fabc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb3e7c23d833b083c5cefe319ad06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe52820469a425652553df7a6c6a4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1466e5122c8f57d08086fd9ca60aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001f3887b25c3d79492556a7b35b406765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80dfd1e39b8ccec554505dbc3a292766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d545ba4fcc167a884d44e53c10c4e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f574033f06a89efea8ef73951f1980768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274baa7ace771c1bb7fad0e5baa5a18769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c893808e398956b8a2fadefb7d10c6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c952e1bae272d1d11f9dc0c9b452d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f20c9197a25f0175e1518e4cb121772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe51655e1625f266e8d8dbe8d4e2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10d99fa183ffe182806874615ae58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306320105654661d1fe9d509add9d8a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8087fb89487b05cce38e65db43e7ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a5a5bd14e1d252ccac5ced55de58777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d5e361b890a919236c4176edf4c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917ae050da8e16ed28d55ebd90bd653779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9205f68e801fa0f9a4a941f4eafd4a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07101aa13393acdf53969b16f7b9cba6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504b78a4738002bbf88e9b4f8842f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7965ddef0396f96f68af5b95168dcd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cfa86e2e835c3dfb02215413fa44784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d9fbbece8e4cb877b247cccac1875785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330199a06c20feb4ced630cc9fc24cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c99d4f775c6cf3df017029b0babaf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72ae67a7050c39dd679f81bfdb739788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788447f9440fa326579ae4d833d2e92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9aec8a988bcd6829e0fdb8a2ad451790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83da4529761dce45818fa22f9a626791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f720cd1b08c84ac9984405d0664a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece5575a87ff07338d02350dd4c9c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814c4368905c73aacf51d33399c8f16794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9354f34511e8cba3597b89ceab1964795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4745cb0345237dd3feff56e241b64796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2daae898e65bf47a8eafc649eafdd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9073c76721de4c7b5b7a1613df8e95798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe73abf792e62c8b61e5b7fe7ccc72799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aece3cae1362924c0d42fd2c9eb58d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870f86e7b7d9a3baf117534e52759b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8850d3d4a19d25b017a1c4f81354802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1484edd79cc55bcb98e3c7b678a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc5870ada0167151090c851ff46fbc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bddaee25688759e18bf2a767e71ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c4af4d92b56e89951c5a26c58680806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b725708d87ccf260be3a2814b95f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da427c9028aa7ff72aa26fa03780d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec552922ce3a9e9afcc8b52855c3305809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87bc96e11b953ace1e29811dbd083d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3aad0e34e961a2246ef28cd6ea7ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a0be4de87b57b3fc9da8db4e2a7ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304165ae22271c44a7a407f43948014813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4d5ca5c4f90ed40f6f87e324bcfe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bfb0199de77aec02d41ac281dd606815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e76260a302770a47aa8554070c3b89816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd57ffa8c30156385ac6c2b15682b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f21cb69d6985ab9fa90050c899911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654cd6fdaebbb0867ff314fd18c61042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febd197c06f5c8a0a3952632ba4152c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedd9bba34edd62180f5c9780d164774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec5bf31d25911d42c5b8f99a6ca965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c258b99e71c728a1a11368f7d6ae3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ecc4bd4b55e350c9e908017647c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f323cd8e47323758cc477b5119e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe71f945a43c11216fc6ebc201ef359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a143affea4fd883f9ed257af9eb0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace6399a9e6a76f6c80115eb62d60811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996284d2c61dd5830f1a1fb26732284e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ade5ae9183f3666be93c1c71eba5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd582281e33d03407865a98fb36e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bcad976dc631ce2dbe752422b991215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e69f1f014a0b2a6d12b67a38385416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618ca0fb0c82edb00f9fa642516bba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c5474430415133331c4616884a9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0748d14e9593e105022ba0232cf4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfbcf23c37019b84ace28b250803c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb612b3946d590cbee9ed29eb56023421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977537d9b05dbaf6b8f58b299a384f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b3a0c68aa7b87b18924222ecd4bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b4ee16e96449a10c09656c1c088124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c848fee43c8b0f271e726f1de51de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e5858f0853763b880eae847250e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4345eb8faa48b93d3daf6f5fd2983127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20811f0e6a335095183af4c39f11e1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a538f7bfcc59b7b7d827dad19fc14e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36a70459a1e14f3b8254f57d441b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7fb535e18640d082c0f0ce06687fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40e0a97498627aca4e9f9355d05a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5502300967117327833ee982edd18233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b995332c51bbfdb8405b309695f79b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e489f2f6838892a42c400c401b9fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db4d1599588354e5f7f976197966d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09cdfa158d486efcb0d009df704da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b29335d859751ae9d19a49e025a2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32e0998177c237a1a7f7473a5c61b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd913b1fbced3fdf7d71c7d88ea72b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe543e6edf6d8d4b70c920590767aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b085d618025a1ee5ea904a2ed78aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2ae0c4d78170e3728cff78282dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd071b2339b87d3a27849deecb232e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea586c7e975938c13c3ea48b24e495745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8f34c2d32fd7e2973e84476ee89046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defdf01999824991d17eb764ad7cfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb914e2df91cd2d361e63c099fb2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b059929279aaa728f691e591557f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dcc00ca56f7813ef324868fef037c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744fdeb710f0255d61229f3a7142bc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f0e843717faa1da7c840dfdb314a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfcca2a7399a9aaeeb9d227a4002c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4459fa94336c2eb3350d92864733b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187b60f4082a052223bd7b17e5fe4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659c25917e3601b379deb390f86c7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931097524484000fff45cce75f877e7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d798ae2a25507f44e95c8f043b229158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82712a68ca99eb8674b142aa58e1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2675e1a2021f7f5d0f062373c915b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebd47161e61e08fb1bb744b6a674061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9035911a4b7c615e5e86a253105662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b951c6fe39dd54fb4ed1cd76204e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150951afad1627381da49e32ae207bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b8c33de48a622d7d1b9c84de7c73565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a0d66a5d3cd08a495f265cee116566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc031b5900a1fee73e6b2950c097c5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e5f8984fd6dd2dfb4e597f8c9edc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349500eebf794778e9f14af7bf5ae7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210301ca061f856ee3ba5cc603da10470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a720e859af7da730d3b41772c40e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489621a6a8878a954d751a87cb345d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a1131f9da13f74fb3c245baf8ceec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459c37b2d6e3d492808d3fb51a8c4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b4152a96111b3aabaa53ca5c553b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f7f4d2e5f72f801c16b19886adfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4f947b996e04b11e72ac45019aee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da13fa13b04da8e4ab4f36df412ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3ec9a59f4e9f2a31ffdda02ce330079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e32f5945aa555f5bcf001e30eab1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577bdd9387312e0e304b0c09967d3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd2d2d05f86289629cb3f846d5dedd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b1d7270a504489c84b58113bd544083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba721f37ad69a0a0889b1d3187a29184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ed841071fd1ba7edf5bc9788cf6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4493d7eecb3b580a49e646bb8c1f6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad986ddb8f4a789b72a909461fe35087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30663e249317628201dcf1e86811ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248975251de54454dad62c837b263889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaccd812396074f1eac214ab6f552890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8995eb84f3ca81e582dba022f27ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012ad476411d5057470ac0b979e2b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f2ec935ee309885d2cd8fbb3926f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebf6bbbe9359499e7e4f2af4d77f2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851207645f9b1429da803db2ecc98dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22b0c370dc027d46cf4712488109996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755d5bf80789e274fdbec9a9dc94be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972d29c86a259b026c3b46b69b9fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247ac8bbb6ac9738aef9d793f61dbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80897edd0d9e7153dde9097585ea49f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510be7365335d69af31c624f98be0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107daf3623a0d9fb4fd7384a570e8ee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d807f9b13cf670e08de1b706d6c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ab1e54b0eff71b2bb8933f51a3331104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e291ca4cd592121d6ac32ff81c2bcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679e91cdbd4aeda8598fbd76ad11a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58bf2dca63103da8f464d13559096c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec772a3e68cf294f8abd4d3efe941108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3c0cec48279fed8f5085a32bcf3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b88c50b3be14b9f57ff8b4a1b8340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480070eb248f3c418e5ff2a24970a325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29903deb44b675b12f6f943146ef5d20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0b12bf615cf036d79a5088233b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a8bb71113478f4476fd7882be6aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86ede36f6cd86c1d8b005a8e65f773115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79f7ff0b96380174ffed6424033f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed80906edc007a323fb9d172cfd482117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f1b5acdd045ea23a05d7072ea1ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cad25638a581b76b3783f94da7e12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d1aae604e7361a2a982f8d4e5fb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba122f1e570e247116e9db302368ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375637d01c78f75b9753f7adfeb21b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaed49d04977ddc5f0c298bba1c8f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062681dc0da795edb35de62a28ec09a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eaf240c400e55e9110d7bb4e68843125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab6181bdbd692874ff50c8cb60cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b874711a30c6bfc36d23524073e4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d85b4277d1ee2d0216acf7db9ec068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9100f232cde3769d9e334783843e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664991ff3fe2ee0cef01b893e324a07e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce673d14e51a175e25782fff7b3679e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c0385020fe25d6699f2295d67ed2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fb22507fcc2608760b5f0766a680133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3f237eea7478e7a9b5df007b1ed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f91bd503435e94f08074c7379873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3a23022ca4b0b09c1ef0d6f353c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792baf62fb854889530b247246da8e6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3bfc1841d07a0b69b9cd0a026f443138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da5c21273c6691bf1ec2fc37ef6e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5492f457f4ccbb2c14c32a04dd4a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1e30cf34380a2363f0d26fe61fe0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a37a577ee3f0cbe47cce457109ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958648d72e800c1be9b097397bf9b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e099cc7bd2831fe53b2f50b3b4f39c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ecb714d36a8f9e70906fb5b2623a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ccee35d3422291d5b45c58119382146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21250860a125bd499083c54f923762b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1475f2132913bbb7d443b5539ee955148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f40ccdd08d70a2f3bffe9083e5161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba6f41404e13d25fde6e9c94c9eea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d930477d554205f04c0f23b4a242f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8aa1a5c97e2d1afebbf59efbbb827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69c883215b3e42534c4e389c4cb3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c72b884dbc420d717e5b55a09088f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097a37c91cb1be39e6859b0568aca6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66782e2555f73ab1c1b5587ef56f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34cecbc97d34b8335e9619ef2eb2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5e6c1c92cbcbac082dc556632f1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06409d5862d723c8046a9e56fc264c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb96ad0323a9365dc35a40a285361a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a528683aa2ba32b3e3655467fafcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf903822ea34138a5d1c68a523178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e087baad8d138bcc9643aff193e40a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec835c0d7b1bb0e1191dfdfed3aa2857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d6aa88b5c2f010dd273fb7bfccbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d4f90804f94a1f34763c9686eb44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055e8c945ec6807a0d673fd2ac42bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c27210c42dedd32859ec0cd170b322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829ad4445b150b0db42e7229f94b2fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65e61a8398646964581355c7a5d5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c4ce779f8b869205eabe3501c722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ac05c2ff40f64c4599b1bf5e9eaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a09ed91e424c167ce51028d1ec862173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a5a7c19309266180e946f02aa935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486ac3632d1394ffad4756b59346f5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473cf6111b1fe6e178cbac81e34a5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c25833206e6dc8a071df6b7b2b0c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be9f960f9bd3f35da4d2b43c24989a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec228102b43db77f4a05ed8d7b0cf6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b36e794c0229456becea76707df5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be478ac6e8d8d04b87dd9270d7141181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4257bdabe6b9a9003a7c2c894c675182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd82f0058bfd05cb25d419fbb3f618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e5b4885d761af4fe0ff14f4def77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f53023b822148d9cb7d68aa0fc668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7e33f8a677722ce4bb0d4252dd984186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5def5f9b9de4b88b44325e265c99e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610273f1c1aff43ae4c8b3b02f5da5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917b469a0538ca2fa932649dd4b5c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02748819c63342ac766780ebfe684190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0531257520b67eea884ec386ef7698d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1fc6609a4142b35788d19abde7ebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209ffefd855a2904a8219eee644344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1642177a31c72dd613ce05001da78a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f635313f1065beae6e6c9f2af10f9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc58422191e1e36fcea1c04400c2a61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16924da944b5fe21a0eb514c944de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5cdabf01910433c80ba275abb81f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d8adafa6ff8874436ed534e118e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fecee991e19f59b451a8babe15887200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84ef5052cdf92fc979b27adaf3e30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015675d74b23d3bdde751767662e35f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65706266ed27a36870d381517fae587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88416b4b6cba6d768527347fe344d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad27738e1081b4a39df32a6480a07a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ffe6ce1007b8f594af0f81cd6f78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a950eb2f3068379b3b9926179ed83b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d63dab79043cdb97cf613b8c2983208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295caca1be19ff124b88c4ab76b08e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2746d89020f21a87e1fad769fb7888210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72b0c087049fb5e15c200b82c94c11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d5e66906c4c273636a2d1aee4418212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d5f9e8fdbc3c3c2b413312db74a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa3f7704554395b43e3c86e66c70a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba2d8322bc09776b2c9faff4f65c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb817688650244a54cdf7579c6bc9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638c7fa3a31aedd87bba48c14f99db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304b251e8a6ddb3a820e75a6b43cbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5dc6350f80b08cf618c46a16d68b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a191a2f47ddd2d9c940b6401d137a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a1cba596e3a14cfef9b1b3de52a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176cab0bda5744166c014a704d5d5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09eecc01d26a9c12bb8292d337c331223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb179eca50ccde35f576060c7c8a8bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309caea7bf54b4c50e8bf1188fca46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6248cc55bf650596806a8da495fdcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad95a85441c4eaa0c628722724b9998227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935faf714833d15392cbd1360e8c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b83371f7b5f2da7c78cff707285a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874ea6cbcd829d93835ede002a2376230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45763e5a56acdc7fd26a5e1550020417231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497ce0379631ca63456acdeb1e92f17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde897955a41b53ace077c70306a0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252837a8db1de53d7cb34fd1b2fbb96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9589bde8b91dcdfa72553d58b0f7ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb447b89e2096c01b8c883a592b702236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8249348005e23c2a0ac294b2004ded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a118c1f76a7ab7965d966c692dafaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307516bd30870398bee8bcabd3d61b43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637c41077dea55e40dca91a801e6c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f476b145da94b60f066f13846d3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3100f28024f107d06290ec0eb489a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c515947f30d03e984c7cb2fa34e36a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5851b85c86b38d7a8192de7b11a6538244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c495310c41151ac81ef7b92e9920fe9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b7cba6abd27292141f846e288d62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81de13da77c2c131e93ca88c1ef88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447224e3d9429a5e8c7b67f037ca08cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9e88c7d8acc64792f1a833b99fd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d66620ce233decfaa091442c45a950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19db337d5621a5071398f845a5b904251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3a9ee4515342fc320264ccd3dad6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed966781da57af60b0576adf270228f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f5aad23f897168454ea264601412254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608f676825f8b32744da332e264dee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83954e5cbff069c117f85dfbac415eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3e8c9c6688233536df3b49daa3d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a5a91c9ba58274be903f881cb9bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479755016cc672359646190e89740b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f274a9507f6e03c9ee65cf7056efb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32414135f78e80bb2cc817cd00713315261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0e325bffed7952756933f50dd7ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f06866ec83c6126a141b5dd005838263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da36bf388864907b3d01da6cd7e36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba1ca48779e861ae5c416248966f7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ac960fe1b4824033113edf274ebb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78a14ecb6a0722b1a89860b95a890267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575ac186a8d333331ac3e30c20bde7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf0b88760c200adfc8b98a3fa3cbaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058443ce6dd01bc8acebaeb1161050270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00224c6562f8e0fcc025550d4987d82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796652efc5b1f5d2477bb804aff50d87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce1df11788ea5b33180c50591339a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528cad3ebd5a045664f348fde13e244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233445391a76534548ef33c1ee2a1d90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500d55fa0a8d2e929363ccf598b9b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432cb63a72ffbd7ecc5d6bd6a6ee75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2209d35beb5ba3158ee2e4ae43a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf88bd10b69d10656af5e9d9e1d80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e746a696e321fa37e8e2f266bae51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57d69f2c2ba7a8537b7d173f076aaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1750e259a52026e5e01471380dea6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba6c9ac641b9844573709d9cdc411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ddbeaec9ee5fcf86a52c1e57f68d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9cb2be42240e922900b1333bd1dc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f0e9883af5d5a4ab58ea705fe266286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886878d066d079df66bf632c94f57ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a485ff2346f556f307ad73a0c4e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b854d597aed78968f2478235698c54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e489c7798be74097d1ef797c86ad2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abed7abbdf7a2dbd5a1269a50b0d38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c283e362d1c6c915c28537279aa52d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b9a11761911b1e033447d752fce8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa0bd4d3f4bcb4c820bcea0a890a47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd65c2e091e3584bebc20ff8314200295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040b7a8ca67dd931fb241b013ac1d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21dc09d256c81322f187f56305d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0d96585d51e4445b7ef3a765b102298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879877c48eab67aa2bc464de3819bbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c571d7489f564c61b7b3152f680ae9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871ec7bc824ff5d1d000a80754de6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838029f0124d6d3d88b4b74311c049d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f56194f27463d76273bb707df515d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb9d9d381fca6c139bb32ee61c54d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ee3072027a7ee3a723a3df02050a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd02159aa2cf4dbf40175c7d2a9d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d81520816ce5ec5427664687a735d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ebb2594098a1a9ec77d8ea6704e6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059da8bbed64e7277b63859eba2826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beed72081c2085b2f4aad96284a4d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40986a58b3d0f9f5556fd79b099fb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0418ab9eb32cc8cfc7c0c5131643c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc3a08dd31c99eeec76850ffb47a06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f3b5a3b70df422ddaecd2f809c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185bc1849388cdf24a712fb4943375315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc1508e22fb3e752650c69efb0923316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587ede7111b00c97aab0a9cf0fa4ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476890997563f3293603eff4bbb6f84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed35448a0aea23fa057777bc6b4df4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a47e94a86571268b4ac6df7f617ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd9827e3f006ed29565400bd9549c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24911b05538616581724237a3a5cbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02b918de53b7cfa174fafaabb30b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea288fcaf5d77a4404c0ed5c1e513ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffc37350ee7952dfd976ff0fdb1ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129342298867f07859af7ba2c28863b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726cfa56351f59c04b73e4d9bdf85b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56213eb585a999af48f83af7cff6c61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04abc5f146e1fb8d9ad45a3e5307d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e494768881ec6b903508c573e7ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf84330f9e2936382827323d373b46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f6734836850cafa75029cb5a80978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb271eb13ac7bb9f2aa085b5ecbc48c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8246617b4a00102477fed4f1435344334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9a45c3442aa9582d9b3616ba49dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0935308105e5a734787d5b12ec1f26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f3cd49825d11018ad501116359f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b8b30e03f35bdbfc0957a9629f39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c90b2f5c7e61811d2b2ab3eab9a26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ab9b69aa4b2aafe87dc18ff4a3d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4427afd82ad05af4627c55a92cb0c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afaabc1e53a2c15fdcaa7b3163ead4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff140b961a9af9ba74409f5e95251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25632835be7e76d9d8bdba3afc12e1ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddcffcad8c8279bd5bf835c24ec0f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d47e3369e2019c9fcb959f73a6ff82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c137a34933cae3e917509ad27d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e84897eca2670449fb712d70efd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b8cef705b438833dc3e11c77c539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d2ef810407fa0ba6f0cf1f42257e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c173197566552e2eb1a896a09a58a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29716077ec8130605867f46952083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451bb80ee2a4f17d7563789aa168cb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6140b77b56351fd0a95c56328d28d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e052c50f000f93d69b40bb8346a351e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75fd51516a5d7077b6e9331f66b417356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd4982f684a2baecb1ced609a93a6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07644a8ceaeb6f150b8e7c7747d4712e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b4a2fe0fb2d0abbfa793e8ba5f851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4856bffcd395b3590fb393d33361e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ac9dd97c6ae9cc31b8b2e16a3372361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b365dbeac88f28c06f7af6b504a5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987aff0c5deeaf8a635b36ad2f6e123363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b4055a2663ad067bde5d1e8181d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b0c5d0bcc0badec6b7e4624d3735365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379970b1aa70f32e3c4ae4c274bde2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf634ad79d812fa754a5fd80e42c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860f73cc814c32f019efd59cb19b92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f83c874b81f5b2af06bf73255aa464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ceeea5b89819760ccd4d1540517c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207aceed931a0ab9e8c7628349ec6a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44db841871f2da8deb31891a82230b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d94d377f3b24f5af309736ecb83a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1fcbdbfa5d559c001e42cf20b70f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378234aadae0d54f1939c4f605a746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471feb9394f2a89f77c19ef68f4672df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b9511745279322011d8b01e760c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd4cbef9dbb92ed0dc4ef98c1c38e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4706d842b623b5a9b2854ce3916fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeec637b8f62bf949573b7711120b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2767279f187d12b9edb7b46e023dcf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc64c4b68650e82829bfbee87029a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faab6b882bb53fab94de23e985d468383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d4bd93045ede4f6d530aa98141a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ba28101c3d1d5dfa3eecbabbc3aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f9f82dae4da7ef7e3ef4c9433059d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87281298d69729b99c86a064c5085ba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf180e3629c72c668ed9ebf3ca796388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6be87ee968f5b2119cbfc95bc17d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a02d6172d2eb989a7fc3089ca58a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e58ef87e68d26b06c73eb3ef58f40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be71a82ba195c19140199dfd32497c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e0103282f5ab4506734fdb6788c74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06f6762f68a4d31ab16d5140d93921394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cadf509abd978b09f7a86aabbf838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633403db9d586e50ddcc04837ec560f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd208893994806ef02d4816466ea6c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f99817b2e0b3c976ddb491024a7233398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0329f2113d57e220e5f7c52723053399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16038d2ea51f18ebd4ddb48407e6cbf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd84b2e660b5dadadf3c65a52222e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4f4ed18e6d6bc96170ad3f7f9bd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99633214879b2932b9a622c5ac9d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442f915136f1af73f22723833f6752a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321022f6c4ce55e164be290a54ea088c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae628dd1b1c1bd7c758d67a625e98bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9562dce4cac8fec0b6cc90f12d63b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6165356bf7163f5bcd47ef4df2a9b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d65b1b06934b37b0a39385a415ff5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467d23a08fd7aee2c6c6df505bb9eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6027d988099c5c052b5c7ca74f1bde0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c7c97d3f01574e27e7b3d7a4b3c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff84f364a8b5941a2a5c734050ae50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591810f03e8f639ae62b0ec9a91dfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eab889b724a53a004396557b68649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df40d26675f04dbc6111f680d1ca12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a16050dc632c0bf7e7f791b92747417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f830bd70d2157c7c3e06066cbabc35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c62a38ae9da7ffbaa47fcf5109dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039c2088708798e575feac68ca56d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57d42635e18cf96b57645e6bf4ce54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868bd21d0f0d5b1301cab9f5c2573d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981560b5d2f48562f5652b92a7cb5bfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7f36ce3dc1c233fb5c5fed38ba5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6646694b0c4a6f4485bff52ff2831c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa00044248f859c59c348b744f82d6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e957cf9c46a44acd5e042fee4d570427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a0062de7a24f6aa0e6589984c135428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a0cf4e35a1659473e5f650e479409429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b543a89260750c4177df341e82d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c111d9e5d386e1411925612bff88e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbbbb777d27ff9aed893c5b79c1f39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577d78e7c0e0a7a5c1f79f092686aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea87c4cf050ef8b75ab730a500842434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b332568fac40d8e4842369537a4f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61550a955d80f0c323c3493158c18e72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5910c37e6a27a213e70ac24605532437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511308eb75d5397a73269a58598d25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6522fb3be77f41171e25c1c615a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163987bac75a585841346a9a715e64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab062ae3f9a9bf54fbf35b16093bd4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3615a28293b43967f2c7b4d380c2b3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02e62fbda7316e88e01037b1c0db5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6f5b18d587373fa1df23e610775e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883cf30616a861263ed81f6d5836830445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee809c25a57866c28cf2a7234d92ed8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b017d02fbc69a33f7fa15006fa3f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c3326e2d3471b2aeb1cd918645b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed1bd49b675a9e2f500061cb8d392449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f4ea64737e66d7878ec152834b3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3299c9869a5bae9a775edd6f3ccf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff7fafadab5871008fcc35cc93f69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf6e197c4f697ddf5e7360c48093a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b31dd42431da1d8ea5916ec235e4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e9bc5f4d56873a6ebc8144ffd5bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbef85969d5939e26acaa19664351e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba9b940c945380bcf6c95777c623c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08398a1c9760ac1e9a1a56615bc17c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60468bc3d55e9eea0dc0a3ad578c93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f504de14f5da33aa90ef51908440a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85695940e3591425dd8d015a57f5782461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8dcf6cf4bb1eaa34cd00a33283de8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc795ea1b630e76ebc0869e6f2feb44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09018747aefb62d8bd588abc8398d7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dcbf68327e27e91ef0e32d6958ea5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502a84fc41f6657b8932d611dd9d411466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c578d6e85917f16545cfaf517782467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efe24e320047c538b3462210c1be66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad0b3ccf0cb8c7e7f0f40d5c93a7ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373749dbc23cdca47f575100171454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06ef4d8edf360bd4f75a606c84c31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8cd13487401d7292220d301e2f8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c78d60fb8e5ba01c1ea4edc71e71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dedd146304648c8171a69a0aae24a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfcce220921b697d0e768ab484d11a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6a603b4df7f4377658268eee4b34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe717614b6d829e795253d9114905b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd556193dcb8da8dcaa417a77d0b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b2ff831adae7c963342904672d88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d1059361efcb8d85d20d166d4e5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5f7b3c4281195f8abb7efb0d3456481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafdf5de29d4225fe342a305ecc02e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d683299db13e2219db531db25b9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f36fd7c8326066fba825d5603d8c29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0b8aab2702650a55892f74fe9b3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daad5c5d2fda311987de7172ecb51b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b99c20f66a4e1af1c74e33b80f4d3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca49d1dfc2d7f439bd812246ccf6e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7019a65ad98e46ef84be27604263489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab38011811fa71e66691e0df204ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18f50f24987da6211384068ec36a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9e8d023964dcbd04b52bf3de174e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3eb70adcf9ff3f761bc8842c8706493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a107f4ef1221dd9baf241a6db8923494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b1a41b91951f130a78a8264a1e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea71f7aff3785ee4dff55099bd6a03f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2eef0f2ca96320c3d5d37a8b995d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0c76cb413597aa3646486fca40444498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7214c8b7801aab29d40b427a54a41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d33b715c3f2893ba2954ba86c73283500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec6d630ac978f6a945d8c85e83e22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287f5f18efedbe75b70ccacbfcd3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff2da3e33129f4ad75a9f5892e770e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5187d8c9415ba3bc055aec59c2a22d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ba50b83b61fdb1dfbc6808a89467505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f01cf3027c6d6784ce235053c0fce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad0bed41d80fd7aa347567eb5dc35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f5522df2893e0b1b27a6d9ff5dc73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474c886ca6ca9615b877e32e6887bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76300e7e588f93ef027f38bcab9ea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c148420cd862a96659022b4455268e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649a10a9c5548a7596e5e10559296c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755451c81fe8d2fb9ffd592d1508db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799416887e43639087f8b52fcbc83d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dd3c80f86da8b31567f29208a4e16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58223c126868d26931bcbf040fb6c5ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38bc8d1d7bae499fdd130a59809aaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf3c1e5f350f5f689868123f7c4a2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c9f7a725dac7fb4152c1089f4d92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d32887a9f8b652d4ea4e2105416408520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58627a6aea102ce338ca3fc3fca8a8ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9fb9b9d07bb898fab330bb58d31b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66055ae20cc6581eeecd1052a17ea0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b4ff72ff1acd282563acfc6574b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c4141b8279daa346114beead494a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645a014067d7d208aaf8f7f60fa797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dc4f8aa276f0abd25d6a63f7a404f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778aa106e6de1abcc7c65751b6f182c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a534e99bfc38a97199ab48454254f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0e3129478c1a76ff8cb91e8f09744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ed5c9826ea9d48e1e82e2050a3e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68206519fd4ae4f3c6c3454359d4cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf785828fb556a092dc4eed9ac95129533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0555078687ead246ea3d2b0277285534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725842cefe079481660f89d7e3283f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a832c5460e718d69fa9929b39a48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33ccc0afbec5e1ff3f6527cbd9a0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578d195efbc81aaa7d2c6958e3db1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabeaefd25f12ed812320d2812d387a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515587b456e1a74a3b51548fd268304540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4631356a4c8aff0401b29c712262f2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc9d8c200d4ec3751d7ee591160ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b74ebb3f781ec421f465d781d0ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a0dd55209ff9338238d3485b1ee6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5fa2cdf1e801098c145b2be55b039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a52f11d27b4205a48c5010c1e14dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa8a5a487b9609a516bad26a91125c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d58de3258cd8ee0835723c7a00238548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac87ba47e04201488a072c109f05880549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097113c3aa600f7feb65fd36f5b67f0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b257cd2ee8e893ebbb87b15ff1f842551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c943a87dc729095f94c1c2aa32a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0eb94af986a06b9e0bb64964eae6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec4eff5a8cb1b8fdba3eefb2bbec9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2432320785cc549ad93aeceaf8587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd45b3bd6f3a9383951fe61ac9821556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8cfdffd4da9824b46fad22119a2da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a835743201b08a09657aa598e0a1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbaca1bf3dbd5a71702b1f25ee26ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bfa553cfb7bfb1819eb8d5972685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c4ffd4deb72be78507db73d63f22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ccf88af23afdb10aecbe0556f2e7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978d387f923c6dd043dd793cf55ee5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d61dab8f92cda1fbe2666c0e4468564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db862ecbb1268ae7cc7caa5f823fe149565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decbbf7151974cd93280972dfe31756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c0345ed070ab6b5f7d2de2ea247ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfddb210a0b65f4fd31faf700f9146568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac7b70e2fc152987e3f9a0b01f4ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac3edf73d80e2d61aee4cd8a4557b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0bb8a44f55934b1df5a49b600a95c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36da1860af648cf9c6ec7a279ab57c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6fc6aec346a1a1915cf29208929b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763a6a3db2ce7c737feb333c098686574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43af7f6ed5000ebdfe16b293f818bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8793d389fa4b326c16279c22c6455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58e48baa3ef25023f60ed4b25199f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0a7eb0d51c755449f36c8615b897578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6728a0d9e0d412a5e1de94c722fb19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac074b0908b5a2db7af85a2979122363580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab7e09c6dc86da22a7b27c8ddaadb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da492cbe9dc741e7ee4ac5d7cfbcd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438829267507dbbfff9338acc80ac6e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81d3888b2153dc59c30e184e231e0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d0772d11ac000eb5007574e1804e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e014d895ca740776281515b52da9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d694964841f45c712f9e3039ff3135587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e8f649f3c4db3c0a67cb03deb0d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3de1d86dd4e41393aa92c6226a3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c850a513d9825667d0c08d1ac4139c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3776ff458a5499e9556de3a331e85a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43aa270844aa84c32d63cd7747a7e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b7e0007df816a9e12ed3ca487a00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0b8817364be7258100a55bad40cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6a6cf5bbc53f8b84bad67fda7765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb8fbe93e20e07f395a128ab506b69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87c1bc8119cc69f101b85999500d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852646a673c30adf58926c48a00f69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf8e02e093588398ad4fe38fc0934e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751afa31133911e12685fe9e0ce5df6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7772ea3ad0c7b8342cba000264d8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1afd4dba313fa1766a112ec9744db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a419fd820a389dcdf0a72227662839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9c7bbc39c627ec74f59a73b1237b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510f932bd42ecc825836e7d3fcb2f5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddbbed107096a605d2309a48c27c7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd65e3ea74d3f704651ccaca78c14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c17fce60b35d0afc2e353e13686cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e8dc79a16e0c53de4fff48358b5e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476f459b7cea4134fc82c3b146fe93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e43cc99e9ac58991b828b73fcaa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001153d1e0faf5e0fb6f58d9ef4d8dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d30897b2dc5f0a2ada16cb0dabcc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb29a67cd0a62b32305861781facb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027967e21de118538fadc9b1c6cb3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a5c43a5a5b5a429921ed1c2c9e78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5424b3dfe9e1dd26f395f33cd5cb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622276a0e76b9778e7dab5ac09183db3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d2ac34bb10976b38de79b2a2c750a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b6e9405764edbe0fe961229876d6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb946d9a8a8c5970889a538ea5b579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94f84af6c029132a7c95f75507ed9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c635e27c434bb8a7fe4eeafb64c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ee54380a375278c929fe8dcd6d20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd31c9413fffc12b6f6799001b34fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2396c87896135f63c90c2eb515c8b23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8aa05c8edc8a7bff8ecf33e399312627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f96e6632ee597260ce6ffbc1913c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14034dfa13108c3cd3f2b18c0ccce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98ae5a69c85e0696f5d4c2954ed49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28430f149684d124cc8dc91d65677631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bac678dddafed09c7716cabc1ce33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a831d962fbd64f0f1082f7f8bb1c62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07a4f37eca54c9479c9d634b588bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e17fbd91fff20870c55ebef5d8a15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147776cc462f4464dc40f33d3b010753636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5937aca9da0bc9473fa11bb2f4e10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734313be2e35fda103c52ec369859c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a6fc2197f8954d271f48f15615b4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781dddea0087756d85e011979a61af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0960712ad27ef4c538bcd9ddc158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ca2595b09d2abca7ffaab042f805642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255041b39c86e276269e9e23a13152d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64850565d7ad93eca0d69e5c55313644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e1f4879b1ea26218cb25a69b5381645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a8afb5cadf32c933335f8cee9b4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21a464079aefe6d3db78e1c51b66e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d0056235b44b4f34bcef4354ea8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137a35b56e001452bbd2025dc900e41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c5b581b049e0a5f057c96ff5e732650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72ede02d17743ef19c8a124c9f8f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a0ef78ee214ee310245cccfa94d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25d2784349ece2916b1bc9b84064a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c32920cee770d869f4d50e5fa655654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfa7bf48674a4330f90b07163da306655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316262d06e6ee7ededd36b3d0d8aa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b615cc54fab26cec130b71d1b695657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd77f63d2702cfc9490dc25090bf9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a848651eea7311f81967859bc0ef60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f487a9cba71066e70ff8c12f0dc9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e887b0b1b438eb3236b56744d341b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bab5e0b067d0a8e328f426a42f2a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe31215579f11ebafa135c5aadda1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b408a31c5269cbaaacb458753f0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad125f959dd160f6230b1c5aa8663bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190aced8f5b4177450a9664f05a2836666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102070a79383547f6c16d25be099f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3e35122f02564248908d93994518668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5921495ccfd327f73b808561afef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9407753d726aa68c31296b83a097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce7cf67ffa87c9d37bffbedb7b1a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266b8a70a4d67a095fe7671f8850b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c330b8143212975818a3e7283ca1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580124100ebde301c9327d720814045674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c2c3164429408db30e1ab6b17ed6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d569a7dcb0cac1cdc21333c50cc9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c23a8362af6ed916bf6a0c009f5c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6c623ddf52ea42e4de79eaa2617e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3834200d905bd3e353ee8f36d40e297679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a667d853a33a4d123ead31440c1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372a63c8a8043b5078e6769a72525e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592b2abaf7a389152218d457590311682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b453b307e4918fca7722f799912ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586badb3c27692614725b1787eae2d05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4271ebdb4010d7eaf839c790274974685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1280bb72d41d1e602c4cc3835053686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51850fdef6d5167bbed8ab9afc90d5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ecefc31a74201d1d2ab7e16cc605d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdad321a90009fdceee0fd0b660512689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ce17fc7bcc5075211fc4a871e33c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd676c33c80e6d80499e01758f87fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c3aedf05c95faf43fafe638311394692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933aaac646057df5efca27a4e7edeac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f984f0862986299ab0624eee353e1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e18421ed10bfdf9a432e260067fa9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85e90c8d98c5f3745e6add8328edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8510e4dfc74c5ca73c9dd077e15d88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a7933170ad1e030a8d90f95c85f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d798992f0b1c63466a8b2b7883ad1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970cf221a2ce13e63170562e6a89e93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3b8c550aed71ae0fd7a9bbab5f9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d48605c96ebe6bd0e985736cac825702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20fa0e7ffa5076b2e2e1d4434be4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ab4b559ebe43538e27ad71d93b04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e63180974b0a004339a789f7c660b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a6f27110fe256ba338f131deda94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2dab0d8d5492f1c35d11cf68ea81a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753fa3896949364d6ebcfcdd8cf6f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657b25d267459dd020f281b3b42677709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77493ead42c52b8f8333b85b64d7a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e233c42d53eafc70b828d4f7c90f36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c170b23d9bd5b070d89617730bcd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98301c0dcdef9e0a3a24b12ba070518e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025e92f694afa85c79cb7991bf34fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a546c0229ea815a2b6a0306111c943a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631cf242bbfe12ddb82c558aed1f8d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b5ef123303cbea6d71e318994118717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57542e5f977628b8a59aeaf8b03c09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce8ceb5a79e22f8496e27b5a75d4cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3bfdb31949ff965a7dc50ffdd77c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c024dd6a05bf6369af8907d80cf444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f8b3da5c99026b2d08ee4b82dc46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f77f6c65a62691a10f4bb5d9b73e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76235aa66f993aad8c619eaa59dfcd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c42519c1d53423fdcfac83d33529725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed9ac6a62e3e5648e998a4cd01363726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a574afd11eb6fada7d8a6d1d16240727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42a50f87feba68bd503eb66872197728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fabaaa6f3f9cd4600c52c72ed885b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ddcc4bbb2bb5b46ba3034d36fa54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa289797f3a69631c340c2f4a421e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c05239b034c4cfca324e048e9df0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5470cd166eab9b09621b4bed04c857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5260d7a1509b0384f585f230511c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19ec987c4178492fbce852f7b21ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690020a016ee4ce4f37132a9813ab94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f5fbf4523594ee82c19353002fe9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5b963006e8ff862e267c85b38e1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672944036c2dd6328bfdf9d42f23a2a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50b597fe9df70d38176d661110ce98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66fed4fd18a0e2204caf6ae8e3574741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096caafee2d4443487e09a37c419532742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c110e8a7ecfd1866d9fa9ae82f5818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d3e0184ca8981b93df5e6ed44137a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce972ee06b1e0dfe2f5a2480428ba1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df863c8f38bcfab6103da4d47e8782b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649662ef92a5533a1bfb4e6b954d51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3be38a35a2a134a29954d251c51b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603cd3eca462825eaff1c89dda0453749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d0509e7120ae64fc9756381a1369750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf617c9edf331f24f29a470b8651df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1754c4ea0c4756193f49397bd0448752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb5d866b20780ae5f1924c5c204adf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf225ce57fa3409f32146c2d34fdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45ff420f5168b4e48c18d09a30511755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1014da905edbde3edf6d489fab79d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d99dedd82b10b9a950d7887c7e76e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed35edfe4487f39442c36020c990b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94d8f3def91d4431f2685280a8b57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b0e8ab26610a1f99d4d6a8098682e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cfe2ed12fe2a32dd9e710602e8e70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107392500dbe8e288504dc3cfce7fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6c293e31650ff311259034e296b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81b9a47a7cc5423df46ae490ee9ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c900a88681e2ce34d742d9dabf24765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d3340d8783db6d9528152303c5c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8539515ede12a85b67babd76a4e3ae767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>