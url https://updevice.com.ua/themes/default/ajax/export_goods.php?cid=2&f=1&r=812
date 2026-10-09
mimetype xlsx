--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274a2f0aa37ef9d8b5f159e8e9df491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65160261d888f49dc408e9a682de6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c5f0b0c1c82921f0935464691d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff98754d5ba722613c4edae422051384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419f66765ccf7d8160d4e6f72e18f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974976bb878cb84057278d09abb5e0126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb12a65ac3b4eba3392da40a1a0b927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a99854a2ee87908a6773e8ca2057c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9143b8e324d7a3d70c15db2d76131379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd57fc32d0ad71de3833b2e91aef0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a75afa37f867fc552bc1623638b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618054936b1cfe6bab6a388b8778ab1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be910461a6d28feaf4b83986ffce213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d30b542d9cca55027f921be07689814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa04cb5ce89ded7ec26bfa7fe9de33215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d38305da58bc6cdf2b7c0f952d91616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bdced572417b8204951b3c1fcf16f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af74cbaeeea3f6782b59e9eb45808118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29b4dd9800de87189b806329c1708319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba4433592632a595f9a548b5b4ba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82eb17c6df3d71d7edd1a9bb7fa02521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3da15881b8170da478dd02cdd9b48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e209c74b665646ce2c3fe713ef572623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253df238500bff80e8b14ff8918cc1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1926f435e3299583c3fd4b929fcb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a0cb817b8edead2bce9bca968b9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09979b8f0b5dea43b5a9c322e72d0d1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03e7e36a427181ce1bcf98cd34e23928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e0bbd22a1119fd25d1b07286a5e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e6c5d57dd327c05fdb672f769a3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224817f7e949bec7f56ce227048636d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10455c9b1bdcc0277d04b7a7210e58232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c6a8d1cfe8349ed108c1ead118f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f1577bb9ec8abb10c6b1525d78d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceca3c076575b27fcfe289dfe374bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31473caea8ee9224acae21cab5e2c39836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352ba337ef0623c6528c22488a9a3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ccf8a4a4c755c21e202d2b2cf03f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9843b1aca953671900d76e0391e7d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a3c5e72143f4044f0c3ba185ce5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f91369a7f0de4d9ef1bda805856c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891221e17c1232a282c5fb7a379e2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02289ef559fd46671c9dfa71a3c0e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65760c9eb4f3fb9eb6573d9f80b42044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291242fef5c8ff8b3681a124d5faf3ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162c26209aacc35e861993c1a970fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09ecee4372fab53759c106eaa13d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51b09b5ada541dd1c29184d94820048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982a1123ac0ebb3f3a02a1f57e8c6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38bbe0df0f706afab194919948580650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d608ddec5164af1106c0e74da76fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7015f1049f03cd4291b3dcf6f90df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e7eff211c4a3fe8c6534c469525f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da7822ed2a10edd3bca207322267654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff79f06f6083b1558c4139073465355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e757259b78bcdf528b8339adab607156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82572fd8828cd22e43d6d47c6a0a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb094220845b2bef6e09d78a73ddf51b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f354c01b162065659c73fc1b797188459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2d36f4192141f854a3bbd68ceab960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd903c5bc09b97970afb47d06c13b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b2527a17268a2b2201eb0418366762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd523f4eb0fe0b754b310cbd4dfe6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff6954b36287fc03e3e294f6e2403f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca6248bd49e73bb27590c39504c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f5d8202bba28af2d0bbdfa1882b7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c5515da2849bf406c0fdee2d439c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d6ec4115ef21d1b31af8ee4a73c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ca517a1dce2729a46b89735f0f6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d38e88f89defb482582fb822ad08ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df32de2cb09bf294163c2617524dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa599c320307ad31ec7bc9f37e934172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c276271c910defca7c0f448d658c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b42d90fc96c7e46cb4082595d00daa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0257ff8af935adfe75fc4d3e904875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf8b98b99413fc44b55909456e99276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc243bc8b3bf92f7f3abc31b2059e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289e1ef24c05e664c550aef39d706978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501af84e00aa7e5274b9bf4b9019ad479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7651cd894fd84bf7e7c304ea51b3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ad93a380f5682beb7c6f6cd331ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490729092ec1d38373729325db7650382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f796fcceb646b7cde2aed1468825e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6e1b225bc3e8be9b973333fdbd3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878aea255a48b212a5e79c822cbe5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8ba9387ec7470d991518f386968486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51d30f07a116fef2a9edd9bb1bd6d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd462aab17d3e9d8a90eb7d94d8cd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e03f16562153acda8c31b3e0878d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff654c326485bf7fe32250484342ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa1ddbfdd26665d92fe884915af8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c05e95c757bae1357413ea9821b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c9f0411a789cb14566647976b2a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123273a0e2e98be8a2d950e3ef579a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2544968693274222ac1747e2c50dd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f535814d852324b373ef8d54258afa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf192622a933897aea01cf7fff3b8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606487cf014409efc91f0bbf82776898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5280c891b76430dee9e37e54d19ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514ce477c7fd2d4f2f8f9d22a3fdac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c691929e73e2584b869690dea2c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320612ea85d319735b50a374b780fdfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec239a04f9338339129f4e7476167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679af82cdd8e8cc655827b949634b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a615cf5866aa6f0ae1b14bcd8f7d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760414f5057183be420a8ce77e44ab59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673d6ed350273bc3fe3165b4a35581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb3a64dcc3addcb61db488c9dd75cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9903b07d5875c6869a55a69d3fc3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6243b9c37d9f26b44806650abdce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35260c9974a6ac047e957352bd7b873111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269210102328d3ccd16524ebfbc694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a310fc981f8811bc597e44b213006113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33198f59d17e82028cf0214577054fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e87856cc3dd3e30d41e9e550c6b01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a6c74a39160e4132373f60f6031ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f7b2e9699a3527e9b8ba409c2f26c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeedc42227b92b1a5d07da5d0ed233118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e249139f3f4322924de634fdf47bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a30fcf8fda412ace85b115b58928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a4683958be0cefbd25b51ab1f620121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c88762d3267148b8e968b4a7aff4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d48f4d4d57eb85a5bf012cc68164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798556aa8bfc27ac4e7c5243e7c122eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a16bea7657b00db75a1814c6e9aae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927472a0a897e2e9a7f8eb622f2e2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc598dce5650e56895a1e44377189f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fa91f846bee8a47dc8252d39978b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477bbe97f9ad329a011bef3c277974e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcbd5004b0b6148a2d7c65b6b5c699130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326e9765bc355957200588949615ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab6747dcc6db2a756d538fa05cd8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67848deceb0204a494699ae980a903133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e6b68b09f0a4908bfb9c18d72b02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741042397c5953011908986e40369b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4decfe7b16b8fbf0b8d81726f9340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7cef1ff0395e9950909ddbec8607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04b843d3013389cc0e7912966c9a18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1cb1dd75b0afda9a4aceb9ac37667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d825e906a103666deadd42b57fbe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7abb27f4cc22e0f5fb71da89dfa9af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccc58fe7ef201cacfd36f6d234979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571b04de1af76e0ffbca6c9fe83b07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc9dc13be8fcfe4a6a66816fca24a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce2c08f60a2ddf70d9a66c599eb0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1983897b05ae800c1033d55496b6be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a907909414bb5730e47ececa7441e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f567ba661109342dc9c1f85290dd5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b578b264e0001a05225abf92de421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec585f6ac589f0309045aa9d3189af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94617768edbe05e6d9bd747785c3817d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec769a3da6512d87b013780c45daaded152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb03cf9109b12abcf98aac75fc8bc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d0cb1f41d4188a6bbdcb529f1b1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e05c15adea2ea21736fb2febdad7d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ba415bfd871f1445cae569d74ae0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e223adfbab2454a1a44904d44a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604a7bfe2155ec95351487325dabe4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb134a913d931fc2a1ffc072325a2af8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b8c101d64466243fccac763cb6cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e8fe61cb2f720efa42a3b32b2239a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb0ba82d59a5550d5b866a2d00c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9393aaaab5e2345cc0e433c25636bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ae8be40dca10b4b79d5d1e926261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033cf80eaaa28ec7d4120fef5db2ada165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a342e6c49df2a2097691bf6fb50b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4303d92f1f520a90a358a9ef9f112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64371ee741e2e5c95b920b1b4021b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd104d327594e4bf5579f989f4712363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17928dd8e214777fbdfd9692c4f6cb86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bde16a72ada1b64552682aaa0b3b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9304433236c307f19bd78835375de0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d6454e5c64bcf2417dabae9bafb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861bfa0ae0b051480e3e48e6007e840174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b6ea43b45084bc813d5686120147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eaf5de18acf7b2469e73eb23b06da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacacd42fe39a7cc2b9e2878f1df079177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acadbb68589ef24364f59e04522eab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d61bf4c30c6b183d606b1f8b6e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c403a83da66ad9548918f4a704bac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1834c1f55988cac5ea5bd00df25d10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f76a80b7d6cb6761f6ca9e3a6a6af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1541f8c1d41d53ac291b0752f96dc83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0e14e3c919741f699a3420002b42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfaf83909ef6340f58fd8410767da4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc22aeb86c7ea27c154bb1417b88707186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ff8a7e1b2a143376a7a548468404187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd397711cef75ca3a0be8e3dc32d4e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581d2b85e41d92ae208aa0a00f8407189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1478af1a8a623183f37e700e971618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5cc8f99e698870e35e5e8cfb94a0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ad8f19b6eb6dd4662acfcec85004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadfbb5458e9e50cfca44cff3d84ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6be7c4c1a937de2ed5628a2702e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ed412358d09245dfc2ccbc70d9bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f605046c928ea60f64a45dca7fe420196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ed969cf69b4f35b903b2c61cd974197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3272325e35c1cf1c1e87360dccfb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f3e2dd2c4022b00c5ec5e1acd255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a083ed233913fda601b8d8efa9a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb4b970bc84ac251ae8e8f8ec824f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabac0672b8b3d992773b72bd2577f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199597ea5f42c01587887f60c26fcdac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a788fbb949f250f716a3009fda2cef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb871671dc3909e93574926d70c8edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019234e0d2f07f0ec95e45ed9e18c6a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062598a516372fe18cb68e8f3bbd4d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78294ecd9755d83831fc108c974011208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37ec1a7c9305be0a1d27ef41a5fc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66059396edae1c4d6725cec8e52a2f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a367d5d412e854d9a28100a56c89ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c945f36ecaa06d4647b79bf2d173f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f3ba11f6b01dc0603b27b2a58496213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef1f0c85a928b03a415ef76bace649214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f9005eca23f79a42e9f3c367da73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ad15688bb40376f34a48d4d3d339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7817a1c3169cf0084e04f9ad5d2ba4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f37c130fdbf8bd0cecc3b137fc88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491e9e2e0f992935fcc814c81f2f95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c12d7bb5a76df4cea4eb28e806dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fb384ec327de842eed3d1c3c9d71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50585203cf973314c4b48a020f988568222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7cbc2aa88642c6a2f0947f23e3cf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887a04b017b978019d310000291dfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4198acf3f619ed78307269e09e0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f614320f56b94f060d59f5a843e5b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc0b95c30acc89a7a76148fe71633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533aa4701d8ac7d286033ebdd0b1ab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92a3a7c4919364a0f303a5fae99e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20fe7fb7b13b5f353c12cc632f02e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d56e404068e3e3e6d6d568738d61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f0e69b8b5253e2306c74c415ef05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd34bf4f2934935b3294970f27efd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb22ac21fce231741b60ff7d9eedb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f25a997ef17ccb0b191ca8b1922da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6ee33f45aa657fba2d6823961c01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec621720d51846a9ec1928428bee06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbded4a7e07d894be23c6b57f3aaa0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d257ffdb0cc75b59554ab147f564ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70602ffffd8236cd609ef49e0d3b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaec37e0eeb73f281e37d8f24eb7e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517442f48cc657c53b07764b848e0158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a83b32775409af662d4e18607011a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55a091cd72a868bc615873ec981fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262da7ade95925d97b48b5e23f25bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5358002d07a374e7fac2204be3cac5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898927bc04afe97e4b012268ec48483e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d460211d7d8a5de1dac6733cbfa2ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033628cf40c5648fd31dfd17ff7c1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17216c6ba2f21d79213b2fd743104b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3c5d36c5df9a4041baf609db9c291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f73be34ce59036bde0387c1731842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab820b9de6cffd08b848eba9fde85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb4f96b7f90f7f7ba86bccf740798254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b66213be7d48e8e1c683ec2746eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5265557a4b69698e5b96170f0a280256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d4b83ebb25b5b7632fd98395d178257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0c8cbb131d726ea7e9b77e158e242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bb654b709d06c9a0fe41dd1c89a49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeef942ccd637589d302332b02ddf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf48c6e0c8fbe5dff2a5e8854a9226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e075b567bd09857106c2fa6e922241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95550907d0b55ff193a8df379beae0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda974171b26f2f27845620121a75e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc2bbb97d62801e646e4e0ae72d716265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac5789e44f46d5b9b5813b59cf0a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306637bde0d23c7d1e420571b1cc664267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56eaaef170bd1a17ebd7ffc96c28a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984b148a7ae983772a58772b549e88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ee0f915e67ec5d480a6e24d2c1e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c33e182bd932cc66681e8a3eb49d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba689051d296286f3a40096eb6b9e73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4cbfac8583a31f9c5237b27b97a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec64cde8880750dc71644bfcae060dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51274fdf57ac364dccbf4b906acf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d4824bf72ab887510a1c1776f248d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2523f44af3978875c6d64ae4821bf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54554c70576b570783f3401dd655860278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8229035c1909c06bb4f152cb2c6ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faad7c2442a0a3cd01cc5fe7437dc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3db3c488d061eec57ffc9ddd31651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9ebbbc8816a73094d24eac996b54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38b4ec4696d28e7f63c3ee38a6dd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca0ba02f6ed1b72b5575eb8a93b65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872274169015f363317cf29da3d083285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc05a3415c3949aaecfa1c213f24e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f48b4627e9a02b1a862e883618e6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69fcef3aa78ba4b067d1c3d2d89681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe32199346cc5da4756303ffefa58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74271a25696cfd51224ff9a5064c44d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fe3586c8bf6674c72da5dbd6a419a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7d476c3e8e871635c482847379df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2640a2989b1dafa579e1d214dd41b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e9adf9ef5630bf6d75ad206212c7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4976cf542dc9c8e019d56d208481295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab97ca82ecc2344252657e9a5c1b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e5404a82c1f5468ea349b683d664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8669f5ba8ff74c7303a72d8d02143298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f388bfddc1acbe57e0f52f102b80e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020736beb9e8eac80a04594237401845300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfa918fd55d56d2db78b9be17029cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244af55af5a4f41285e72ab6d3ddd90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292dd50ee218de78018bcafc7fa4f29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e284caf8ddfd6cce689ffe5b4258b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb9afc0e5ff4f4b7ee2243ef46ed0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843bc322066ad5cf829a667b984049d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc97b79d4585b9ebbeb7789578e4cfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c50b466cbd81e186517bba65c02a25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438627852385ba3e1f0ac15fbc3ad5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4a4c38c515cd6ef9913d1f9c23f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc90c893dd42fe6f0e8e39f97cd73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c024caf07b996275b8a3f9a1b374312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62403017a8398e7c9071243758d39d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f7078a4393c244e7aa5d707e84e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c370bc08dce85bd037667e325e743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf740b3721ad19187b7799f0296f23cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1201415c072371e862c3a0ce89013d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b2f297c1f62fa0be6263ecc0d34bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845acfe4a5f1ef708b07ec3051a137319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1b2cce0cf641ed476a9744069755320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb0791975468fab5ae185ff216116321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857d2e55cde6e1e00254e5cd060440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53cd19e5808d0afc5a747e5c06b16b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79814cc74bceeac4cb4994cd621e167324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95723fec0108cc2c053c8489042dc767325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3a06bf5a1b0b02d48c3d44e5ea12e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138a5e8042e0a2de7b85ee8eace3ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4aef5a0ca7aa3781e03f5d8d0d68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a548ef2f316d3e2204ca705b1fd69db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1ab76fb321f235c4f9b3b31f8e45f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e51510c29054888f646b288db7c73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba1126a1d0ee42362011cff7290ea0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6dbf3876ecb3bf0132637c458a07b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad3194058ffcbf9f5ee731d99ed8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182419f28bb9ea80df61dd6ab69476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461794eec057980d19c15665f87969336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e81b476af2975c7cd01c7e36d729e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60083594b237a69434d0d41d0e93fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04331b6bb3bc96a77462222720d7d52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1cde1ebfb6e6b8ac3d5f3c9cf972e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ddace9521949a622de768e942b173341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c1fad74932c3a718f82cdfcf9ce0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee287327ba2e6b9491bc17d0f7673343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e65dc262f294bc38fa15466bdb826344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7f86322386ae1df837ebcff928b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00028c9f06d9655e9995a136841214cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe3e27591b5868c3ebd8c8e3f0067347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf14edd896e61e8b5c022f5157dd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938a8147fa9e41ef59f5935743021c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052cd808382984c507d937e0c01b66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96237c204929777d0f1c1b62c2f066351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe4a8ac2aa25cd21f9d79b833ea64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2e3a73b6557141a059b4bebec22c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ecfe4a2737f82fd5bbf28e1a2ebe0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536626aede6f6f9f93655086833ad28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e6d7cdec3a341da5b71d6dcbc661356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7f748e42b0413fe9d513d71331aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476af5067f53c3586e03f7001ef185d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccadf0a03d3b0609390c56b37517919359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b79fb3ceccc708db241f4ca44572360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2692fa4205a1f50b2459a023c37f04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3d0a0b730ab4d84e7f446612fed92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa28ede2ee64f375779bc64a589de2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6858321dd6a0867735120e8d73e651364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b0e5bb0382d1859f5561ff4494b2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e87a4359981df1f7fd90f4048a01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873e6119ebea86da76bb330fac99b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45fefe24653f7cbbb307394b80a092368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4af7b887a27c783b65ec31da7bf48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82800a781af657dead49cb225b0233370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba150c872412988884f17785fe23c7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e6e1fa8d1a5ad6ffcafc52980386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d644c1f67c237259bbfee66ad139373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4bf10e2da02d407e3aacfdd361917374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770892ef8e949e8d0df5fb85214b27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd91dcbaff32df6a5fc2d0a793ce727376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2a71304019ad555d205735e545f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97504bbb9aa9b1686ca96158f779ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e538e1a2cf192cb74f91957a7aaf55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ff806efa8726c4d88c861cec6f8ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31067cd248c43e334a71e5cd32eefc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa0d0c4cfe7ab528f82adfa9bc9e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35290e8c11674f5d81cba4b30163b31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab087505d49a70a06e920b7eb011b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f30cbcb956a2842a4499613da0a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a639dc6bb28cf75a637514e291bd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eae253e455351758f6ee3283b2d91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5a97a804c228d0477dfd4ce8a2bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50eca89dd6b15047466428be5852f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33c805755aaa0d789c465f1c466a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aec42a46ee045e20436ff1d67c97a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4460460e3b6b8a91bf109279eb10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a91b2ba45f155280fc4d04a1fcc1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52c7f852a27c7cf6e46fc9e30850a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b94b10270a29f43a035b6bd043b9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1c42ee315f1d38dc10aba7c46316f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa22863e95552d8caca3c0ebad312c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4904461f1faa66006749455ed9ae25f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f2a80828281fd8b6119ca77568ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87460da689866dfbd5e91e4a3ddf5ce3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4858782419dd2de05e3e74186530401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865dce864d350128e8c5eab14f69876402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b96bd05dd6235eda95a608e7970e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5c45beb18bd0549bc17215dea5da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf5687d5471e2791aca7ca53b67e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1742ad060e697b7259b26506c69130406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a7346d09258799fb5980565106f53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163968d747ff90d5f163017f2b91ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8aecb2e77d275e756862db978e0b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b60c8440e46f7abbf265f6fcf7a94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14a40204de93c07a5c69f420f8da7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937644961871edb15ef490d2e5b1cfec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad281c8c012dab4ce718b07a9560b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137d3e70b6f5d52fc11a0bff981c9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b17df02ffe31c65436264e379f579415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe476dff5f5987eb30097a037c6a823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4c32cb7d2d9eab84b26ab0a550e77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e038657dd388c8b4a7b2c0bdc622418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad2c1c76f15b4355ba0e2db0d2aef5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26a5bb7f614e1932cbf9416e82d5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a8df0cf024fef1081627d3880bbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b59793ce62f30d2c5f599e22d954422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170112c479220825eafd84f1d127ac6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58639263e603759e7cfb22321763e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653747bfb40894ffa203fb7851eb107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75d1df7a82777b03eeea28f0d78af0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5442ef0392747bbdcba0d5101c61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff2f7eeb492a4341318768024efb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26992e09b3c7b9a81875a8b006e27301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890ad2947bc818a945d14194831b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d789874684fc7db3b49179a0b9bb50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd660b91e64d7ebbf6009563424c92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80584d09852bea2cf86b8cabcbc1f4bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7768e67bc6bbeb3c6659e75351c2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a27115f903839c048a59b12af3fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cf10d879f1bd7f6b81a7e2c61d2b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bdee59c0edba609104cb43647083d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0ce3f15b91383417598d04895e974438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beced536c61ae418e10aef2f87de1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508900c4803000c304aaeeff8648dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ca846d429d5511fbcedb2351c71f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d236cfd6c442581218393274bc5fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b6b0dab24422fa0c3c3b918c94cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eea00f32b4fcc87eaa05a6d790048444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b4e862e1f788655c432916ee3d35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40fd3d96fb92234135a043a8bcf65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9263266ee865ae35a0296d5fc0efc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cc1149cf43d16241bc6630c7fc94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d552e8ce7494b5ef9a116f24f2bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc14f54289e9f1743653a835c08d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780a62243ceb624b643c360437a479451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007d507f93f3c4963ba818dce9f559452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7260b120e016d29ffdfea244fc3b5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e9f1d388d957e73bb8764ee8e306c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3b85f2baef07115ec45d6666fa6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86fe9500ee7d5c2292c406f3ec15ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490532f989108a19af2631207e19a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757bd9f686abc855439751b38f9611e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af00a23c2ec138e87f2026eab72a84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab94b4c08cdedd25b9c51a03b7b7289460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51226856c36a408ba75b2458c4e2fbac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b72825f09bb781b8657b8ea835482462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107d87c40662b47bcd1c23550c8b97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb29c1102233f8cf8de05f05686c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cfc39117001f33ead947d202ddd20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682696162d0ef6f465511efce9986eb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9bf7704ed88a7fa53ea67b9db933467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c554e94704adf6951b0226bacfbff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889db55af99909dacea2e1c9c5db997469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c993ec20aa2060c423fd310bd794470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ea7a91a5e7db99455cddfbc2edad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab99c6060ea5c9d8eea71adc1629a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958c870c1cd0f9fda3d72853c515415473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03ced0a6cd52896476299d7d30e56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c62045c6defad74f2f0ec9607ad0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ea2b463112f7ef98548f9ac76b67a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c797bd0bd4024c0e2c7f84c7e4b96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f938ecec9e71a3992acdff3ebc5e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9c39c7e4ffd5f8a366a455fea45a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc43f0c521df7b5333910f776059bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884123e3af228c54ae17c6e1e717cb57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2cf094e3d94732572d3148f2d76f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0afdc3af9a4fb640a770953ba196483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49236bb8589cc1357203856ce827df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6cbac4951194f304ad7a751da53dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04871f282773423efc15ab393c55530486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b7d3582dac97a6507d3799551be9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba6fb0abe19a809ededea40604253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23baf61329a57e16c0af7c3be70d0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819f7f32cbaf9fdf34313f616ef1119490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6efeab521b4b72f0e76162cefa01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23a7d2095ed49b2ee75769ca562c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836cdd1b7317ad81c9d1a057a680033493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbc80d8a82f1386b6a554b5c6ae06b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b8cf24f6ebc91257afb38dacf6d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba80b6a95770b0fb85f691846d6487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23738fc0d0e03650e41c4b02a3a8d3fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1baf86766bc359edf2f53d326530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ffa99510f909f669389d8f781f88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712bd9b07e23c1375bc1f89a10c9a5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d389d33daa82005f14f251ba39b8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204826519155793b83b1f10cd18f89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327c06027f36824a0d5c86e6e2e6db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac5ef570c0c3c2ce6090b4b93fcd3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734818c094718293493b10cf111baa84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b38d14b8d7056bd26cea2697b3045b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef533999653c5ffddd1318a52b647f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e1a8406b66d772d31c975beb349e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c0f7c53b0ed24ef5c0114b0fab7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d61f6b97a18362e6558bb01a78611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffbba6b7c55a91b468d8c7b4227cbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f50bc76ecc602236e2986e3881918512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e861103c8f7a0752b2f0cdbd12af00f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841469ad6ba33a85dcdec29aea4a5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a783e743dfd3fb93e68f7d1fa64e03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc4de60adec5469cded00b8d71f30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfe2b7ed59515e351d30001a51953517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0838b71d6657ca18f12f5d3ef15aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47e89df4ae1fa95664db95b9fe3620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1ca98ba263f2c794deee5ca98f42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a4ea1d55c39a6ebb1b70c11143b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e7d5eba61b67796e4549cf858b07d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c44dff65c69c71eaa23894ef7283b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b36c53e6098509b78845860b0ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb881a97acba5a0ae1b9a4140ecac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad3e5afa0053c98407bf59af590e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119888be559f3aed18f3916c4059fbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f8f62334f322402eede281956f608528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec95694e51f12280e1c56039ea563529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5afd4d5e3da5d4b17d0fccff1689530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a175bc18ed7458aa9ab1b41b79bcea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b6481568072465d534146546e1aad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da36cc4bb70cc9e088ecb06a32b5d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd97cdb898177764136bb83adc521df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ede5fe314e8d011c7b56177c4075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381aac474b6c0041a9b5de6cff19c63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c181cb592c3abf2977afcb5405de48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657df4f25bd4a65466442008248023b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094e6d2cca72fb7812e3b3e25fe187539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af2f1502362940381e2ed1383dba6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e7fa5965d5097a6bed6ceaa9a5e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a49cb78988862963fd31550cd53d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f7157a5ed04ec4e32515704b1a93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28026885f2416e7028e31e5136e1c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a451f41facf613ccd86c32e45c6803545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d610239fc888ff92391b810ad40b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bacc248cc8f4afc9134db0483c6f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9baa51c061f29dd76c1042a09b1ca4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a48a74e0caaec9e2a0bfde894b9087549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344217a7ccb59132a28525de6727743550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a6369aa55381228d189f0a86296a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00df53c09a5607a66a863eab70d86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c662aea413b99bf0ad37797603376d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb218bbd23d31843d0807ff1b6284c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c8696c37fcc66554383c53067fc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd465e1a92c2d06f10bbd6f937c148556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0866f809d37473bff643b3806004a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201ee344e5dd4ba3c8a93246ec5264558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161cdc50807ff89af07d89763da5808559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f941e9ef20ccd53674cb2351b4fe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dd49c4054c83c57884da7b6c75586561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36e11157c9f63bc4795569b19dcedf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ba509db17c326a1bb2533055e60e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623aacbc9f1da74cc6fa722ed5c0c0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981db585abd5f4c3079319c265d772c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6c7c50d9d246ce900dfe9ea619ae3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd082219b7a35931866b6cc50f1125567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f3ee82a941f1bd1aad4b5e34690f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f445544794335014ce5ba66589f7d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17148cbcf42fa0347a61b0f0ef1e1e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcdc4dc4dbb92096796404a8b3022a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3f520fdaa3ff523ccfd19a868004572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472eb54fc9ec41b42fdc096a5142fcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de97ea2b3d2043afe059b44842ceac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680d019c3da52cfa62a877a1fb98f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ab7ff655e0ae805444d6d0e36372576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf009c8a67af0fb52719cccfc8e0f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d65d515cba73cdf9dc0d8db350026578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c26f1ef5a06bd2c293d7db3cb214b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb9395bf08c1f6f1057a8e6c4b299580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653772046b92059135c8bd0de759b039581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab32baf770474c3323befc47a9d90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454c42520c2f2b0adeaccbe8e7febc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5999e4cc130c4d901d4b85f2c4cf47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f52303b46486379f57b7bf41a7e9eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3d1faffb0b0821b9a58e6e5b4745586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b1476affbe7a95e42bceca5415f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747734e5b347cba06d010630c1297b51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634577b958b093ce7e124d3629807a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a01ad8b108425a3ff3e38ff5b481f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b108c0e0fd0b9ae8ea1063def6746591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6c6ad1ccbfc0fa72d4800235d32c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670e63a92d706df65700e15bebf0a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc55df8398e8ceaab26820caf7f1d20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f975126b8f7316021be7e291c6cdb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5eb022a513f4e33eeeead759ab7f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe3e8998a9111e80dffb8f3c3eedc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b6f1e84f570a690e41c3751eba6d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75a90bd38f006f78d28eed2fbb1de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10bf672a6e1928f574e6ec196ae16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bfe03c31954d91a7441b81a9008c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebdd9545f06ea10391407236f28219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b8bfdee6e75f544fac5572b57cfdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e510bb49314fedc2556a54c782d0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48aeb40a1296e3f3a594c6afac1289605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77656dbe67e5a3ce623b153846d71180606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac37b938c64382a863a647aea16a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46ad77844979528696ca70e10e476608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf2afa82ae7562159582891bc098e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b5526665713210321e50d9fffe554610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dacb7a878f28ea679c31272438ec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634526b1190f70ab6d9b677c3075d472612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794606e65fa6b2c0d7768e235cab19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bba6e99e7823d12338141faeb8789614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0a203939083ab1dfc8861bf096d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72110c5a1f5e42e25dde9ed27830792616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d322887e0a7deb4eab1d4746622ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afd6213a19c6cc684bf5e76190c35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd339d8b0d88bcb6ca1272f4674ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52d7054453faea1fdd389df4c30c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b5903c8d985572f741d62213d8de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c9c9d123beccd7095f9fd336fe07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a942e8d8d91ff810f4218a0e3a21d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9dd32106a700e1b309b8941ad8369624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e971cbad4c816fe2d8ced48f35e394625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d78680d32fe79928dc38a30acfe76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ba11f44051d2e6fd039dd3328130627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126dd356fff1183622f3771e1f276d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5ed9eede9f11c6e208c2ffd98da6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8868334162674eed8c0ea3939739630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e7521a90133629ad7ee9bed857c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b1b0590a284b7c610960ce006e6d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07394f961e903c5f0779ece8d4e2ee62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19268b68eb0404cd56a996eb8c4752634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c09808087efea350a48902a3abed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d1000bbdb3088f989afe43634e5f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3c8dcc7e8a9d42456bf203e3943e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2ac890f4dd8dafc1059924079eac0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe3abc58d3bcb30da4709e1ffc0bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2cb3f7ac7f57e2798d3639a8bc28b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369f5f7e80a017937bf838f2a33968a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867b2d509ce4a7a8378f4da6322064642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f703e1259943b6570dc8642e2ceb67f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e14d5d98f3e91af5872723e171df0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234762fae6ea2520b621e8fb169e9979645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da63daaadb488d63d9f647c88de42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf2b2123e97483218bb632c99e302647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d2b75f5cb318d6e2c1c47d98a9dec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78d0ab81b29309ca031a35bd42000649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa3a1dbeeed21398e8aba97c7b5de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f0e44f57682c62ab4f7a15b4f62e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f40a85ded1cbbc5ba32d4049f595b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163f39703eb70b97dc7f16e13c7780d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a6fd08dda4080abc04c421a9e763654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3691f80b6ff58bbd3f68f73ab35d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9990342bf539446efa53fa26060be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5086eb84f2f46558b0e0210866141657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80264bfac074a0d6b9666809bd288a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38218babc6af5d86d60af479014592e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3bc89e1635286a74f9d71da6954cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502872f72fa4d73edea23c66768cc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69860ce263c2bd9c6d3261e1437e1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be302b79241c3009533f534c687c1d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c89ddc447346e204711a641e23b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def2910bdf774ec0eeedeac89ec9e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a266a66afde46c9b734db4c948652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea23fd7ed1971f53d1d1bc8cb8b8f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7baa278e591556ffa367a4541edb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416dc07124b659be1c857ce71df44f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef94f371b89e5b9fe3a1fce906f34cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361544f8f2e5feb30130bccd60f02e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47af3210edf71c3ad9a7c31d006b25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8af375d18593c360d99d643dc76e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e558baba3940599009b8e97bb7c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965139c19d4a48ba55a886206982bd45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c2745d0c90470bc2c65de05cd53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ebbf22bc23a8afa262ee6675e22f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29595a6b621c33740f4fcd64339a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f4e6b8581fa0b2fb8a1a198c798f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95f88b46c3362347a453c9e03228fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610d8533228378470dc4f3e34fa154681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45017650221d310b8bb7abca6d148c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5eb33ec0c331506227cd7c084f181683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f57b9a82ddf22684a02c2908af92c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cda79044d7f7c5a8cb030448ba54bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622896574bf52b8b741fc8f4364fb48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880769b4fee0d6e16a8fe6023d5b9e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b69b11fdc5d3df7d5b4013041637688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d30cc97c86a357263a02626ed139689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6f067638b5c662240e3e1ac3680d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fee0c13944e965b627de1aa98d20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415f0749db183f7f4a85598cc58b93f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f288fac3c0b8bea2d2f78fa1553e24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb61ebc8590395afd7a1967084a46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f02e488229f708939e5020e03da03d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf518725f8aca31a87c9c699682261696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd821f5ab66c18881a2106c7c8d823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1169e8894ce27c282b0dacc9780d0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef10a5a70848dfdc7eb0fb8771103c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c70d2c82714152007627d3595c9cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6b889b4ecb368c9cb1af9f6c5988701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9260dbef356c5c8e6bc9462315a5fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affa472e6bced16d352f4981ea22ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd861f3d47e78ffd1b47899f7b223b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c1154a3f25dc1c1bc602dbf5cfe0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4f4fce0aaaee69fccea85a934e55a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53faaa010cc2c79c7479f716dee9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320ae77889cdee48885a319fe6a1336708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03e9b9fe47869a0dbf279b67704b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ed16779994ed59d71999aa4cf251710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ee52c718d8a02cd8a488489679a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac2ee9c1207de2a1db3e635e22082712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9192bae9fc30010c177228d781fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ecaaaf03eb1aaadaa7235614a2b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c55c6ba567ba003e49455d3b259d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c452a44d316198ff9a059547032b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2143e1cc243f59830552143f7cb34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310373eca846d0d5fbdc357086c07939718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9774ddd621c65f44904d83f0a9b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a49c289bbac254dbab9addf063512720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca23c35800645c47e1f9d9bb59c449f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2c978468c5a040345435828cf88f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb79485c8824a9ade2716d81ceebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2136b600f00b737b8e783e10421a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4e32a704dd63d894356b754ee0bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f871924281574d1ea2700f5e38d0d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6f7d5e54b95e38137c196a6c94a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365814b79821560622fbd349415de147728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810edb3dc5ec68262f6383d2825321729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388e7b13e1c8fc70340b1df136ad40b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e77807addac090382827effe7717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb98dbaabac2c1581ad8765d722a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c04450143c66e867b13a057f870b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd602bc448152fc370a8165b3c7e7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd8a65cf7eaa84ae7d5f21982ccb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137959b2b5396a766e44372989332de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d76f04fa52f80b9a19a337cbe4aa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc5a60ebe80e75d8c243dc98b883c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd8281b4d269b4c1de8aec7fa221b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303132838aeeba1b5c9925ddb5a7bde7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967fe2e3b83f34bb42407c726ae9dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b78b4ff451ee6e7009e947a11ccd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dab47032b24a4f3c686f1ba100c2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d8302a30593316c9ed0fe3bbeb89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ea6bd3cdee174ba45e621446a501745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ecdda8fc8527781c564bedb0049a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522f9f03b9f162915990ab4c31f1d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1238133299591d6dcce1caf87a605a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af912d704acd139809cb36e51b86a33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34131bae7db413021ae9f3f8f049c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4261bcc9a2608654960414aa949b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc631774c5c8d10cf4d95f77ad1a4f29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0d34fd2925ce59fd85b11d4dc1d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bc9a8f90e966bb99401c00188d53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f8df7a30f2831a41ba0da07746bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a31a658494f2b133c6b5dfa405c78e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c0e598057493eca99341d58a14091757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eebb3f955b01ff7c612661d1bd86b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5915eada09a89282cd32e5367f4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e76c092b97550847519f270dbde27760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0484902994eb6d5df8092e8145ab2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4ca4159ab84da29b79619f4b4405762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608944378f13f5e93fb73e27673c43a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0e9f08b0e29eb79080094b7f805d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec76ea1d23ad0339f74c93e150d45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc12a2525ed6a66eec5c7139a0f82f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12022219a7971833f6438c4c87ea8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa6e5b0f34ca8e9f67e64c836ad64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ad4a5d621d0d0954ce8f4ba3ceb59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b7c428f0098c9c8db96aedfdf011770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f206da2f90404656c090543336a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596bd124dd27936a5daa6d0a2d6504a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d17f2a206a12ac031fecbd1b15f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332bd97057a1924d26877f24c104b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6121cfe38fc46dc138023d1f82257775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a709d4fa2a807d978f3fc445fe523776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bcde730ea6e4e058871911f6907c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2558dadff8c40656eceb8128ebf3f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb98fb1f2e60278448b7eec2a4449779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d5dbcdf8599198a6e8a11c545e3b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd34fc51aacf9a970ee5652f73323781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b97f06204fb3920022ffcdbf6a866782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17d817140c345c8cdf08b596f379a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905ea9cbf3a65dc5c0dbc2d59eada8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869ab2b03987917c00b6fc0b1eedab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fe86dee6dd4bc870f91b819544d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961003fa27e19728df4a90980c7169a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47fde0bf3f339ba50e562bfed14c2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e143e56f89851cfa5277b9ee57a421789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf67c2bb68d8366b5c09e9723194f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55e18abe6b65c7390e19e5a51ecd7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bad9bb91bf7113984d3ee45bdb74b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160276c75a29da5ac7bcca0813011f2b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81f5f67c7c3ae9741d8c89c137abe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f72d5da9431575393989a32bbb4c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda18785126c5a120f7beb06fda40820796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdabd53ecdadb42771229c77eb26515797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a227294c3562e68a22bf1a3f7f4613798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f7ec31d294071c69aa6a07d5ee6a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7a2d6a54c0dfb1ac5d2baa8b212a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339cdf5f7653b1c1dfb44c9bac9f5a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe8584a354da81b6f83b570aa2d89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98d861c30e5201f6e49a7e51f1f08803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5159b2e6b3f715febde7e9d6282ee5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e2d1ae87ff14b3e8857949ae110b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef46c6a67ae33123243cb396430c09806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e08a1d29023fc5b0b37fcfeb5c0e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe25c0e1127f3b967fcc926d9c243808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c934554f8d38d67c265d29d5525e8b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff015da0e56f0ef1d43d90abba148a60810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f07f588c935e9b81b2e95832ebc3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699effc588176068fe56f041704908812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c0fcb8077118c25776dc1b2c1b7f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a348c412a9fcd61fe052a3e84d2243814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe66caaaae5269bc3d0815801f07aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb4132aff7c8aea9a5cba1893ba29816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914601844990b460dbd0df46e4ecdd6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c71bf283e9ba679f7ecc594295c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc506bf4fda4241d65db0ab9c563f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b2b669da5b7fe334a1aa24d2d9c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0f49d7542f4be019389adcf0c56d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa4fd2bb7b5d7bfc97b76553e523205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c756699f2b99945d2e36f1e6684e25e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787672c0c03945d2723f6646a3dba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d959a85f85f57ea11c2573a8591ef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ad493949c902f702507c53ce5f3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b53aab1309b9df1c7c3d8b5b2797210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd125ce48044709eb5b4b21ce8cc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc124e3302022fc511c2553b177cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a373693afe2f8faa60216750fe881213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a7bc2762a60bf63b1599ed26bfbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4367cfb88f995aa156c0ad0abf881a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73454c8cbcca64c17b8ee9e30809d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376791a19643d4cd077dc1ed39bdcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120119f44eb87454a24373e652eb4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251133f1f5caf782f66079994447c8bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd37333e7faa9548aecce5d7b2a3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909387f6390e212256a7102ff923fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d228fcbd4ea2281b7362c6527a412722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7281e6639624ce0e4d8bf98bbd35623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3540c54ac776f6d50c438c43f4e6ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404c6209b60c8322904aa86d4012a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de16712a2ea9985087ac9d39c956db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5871b0262750b2983c10f14f7887627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca743c02c4303e5cc83de4cb544de128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4533870cfedf625eed0423868106129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac9e5f2d1683234aefe77c2745d28830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f9bd295a10defe775d208a07310c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73178d5c1b007e55f36973cc1f65a28532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d389dac5889e315f088ccfbe0c7d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa299db65397a529904df8af0491134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3a0ac105e8b81835476ae6c72b2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d104623076d39a3a79432a575ef38136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ec9986db5b2bab09233306af5d5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc68bd0ee1f7a0951afa0b824a0520e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda33f0152131d59259c392e729d07d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5eac6239d85ccb8fab0a4e56e39d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464073c580d7fea906ef1a846242c54541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb0ad3829aa329bb8f42d9074672742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247697b84ce6d5f4b068d95c86caa6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ec533f14e0d4664f0670ba919d0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f575eb182688013ebd595ee7a669ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9acf9cd885fb8afe68e42fd9988046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0055a6b0839398ab680ca4f49be9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3c37a177795483071a58c6f8c7e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59321df89bdc8bac16e75904ff0dca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2f087a92417134675472a5986d7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397d9767214f37e47b24310653263d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ee5d400c1d7a9205e89f0b384e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b62811d73f726dd1b621d52f6cb3d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c67f9f09e7b72a771215cdc217efe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fad9cab28c03af904ae1864a77c4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275b959fdc66379bbb9cacf376ee6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999d50b2e4a910c12cc26e2c26624c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd72d2f38e6dcbca353870ad2d3c08858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4c0703875f38193b9227f0b40a1c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b734f58a6e53db0c864c7e46267960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deace0eb2d0577b3ff3057852094c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf678ed2f0e60122c48d4b8e2be1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1c7eb3edbadbdd0883ed5c5ec4bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc85600d3772997dd261249ea4703d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff6b194c75290a7a7508e1f6ed3c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8589e020d96805cafa34d91f7208a0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3c02f8ab28b2fbc45fca23961a35467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6716cc69914418aedfa605dee9299868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3aa983b459c21f017079b1b8cf2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31debfc248058c7c2cb4d062b42621e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc0e902e27d8a2e89ae3c28dc747a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbda56da5aaf98a68c0dd4b00b664ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b59a923e6ac7fa13249bbbb3e853973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390995c8e521b888556d72257d336774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e72464b5e1fb98548dfef6444d16d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3326a10825107b821e91166d42c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e089c91359d2a019e661ab87e5853677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6ad96a208c85d1cf162dd4eb6eedf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de8a44b81e1228fefc16ca7b5e53179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b65c67f257fd0a81b18ea71b139780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d45cb6e7721e620d110a45e67280e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81cdf5de7b3234c0346ed2ce2689082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31e3a7d351f640e6e40a472a84a5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5157cf80302d77924288d11f0614f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307e93b6eff4f0010050dfa40ebd0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580515efd81dee2940244c53e43f3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2df9f7730d3444626fced2baf3d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf0b814edb1bb7d5ab03dba07defa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae7165d8b7b3fef685f2bb8d4e6f1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fbbae6213748475f8ac351e9f8f3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43049d569872f82bf15a25eed109324b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c9e379294c6c084e1999bacaacb1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda1c4ef3a227b732f7f07b64c1ddb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eaabf830acf3c463ee5b5d3ac41ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9d35ae12af37d5be25d58f0bbb66895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da220e89f30c9b2b95abdda65579b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a18ffa6699c0832a9103bd57e2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b690f0a21ebb219373a69231bd57598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eddf0dd3dd7760108505d01cf08c9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10103d147fd911a9fc9b2096736050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72572a6769c44e104c3d0be46f48357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecdcd1e49b70e67843ce503ac1609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85974906011963bddc716ffa92b8531f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8313851c042bf6e9a73430f05f97405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fbf7eaca6761f1cf0dbfbf51d6c02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c05196e586e590082cf0b5d79656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486faabb80eb607125d3f9eb4d610f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a6eaa2058b7c67ab9516fb7e777e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d2c2e862e9727936d4e360e72781109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9e23fea481dcdea4353a242742283110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579a3d308c708ef0491ba03073e5a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82d249a93bdfcbac4093a5a54990d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181986243f3242f7eec1cd3767c537113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671144aafccb4f05646e2cff4fab71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea5e1a085106e703aeece9444e25b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ea34dfa8bd32cd7180bdf13d5710116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9f9baa4dc7db76a7fa37d1768625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fada717b32a85d4a65cbe276231a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbc18a7b0d1b40255426eff067a99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a523e3e32d1d806e899642adaac6644120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627fe12b72cb35f30b12b04855348e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05900c6444a4bca1fffd31591da0ca5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f154e9109e2857f8b258413ed7d2c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acffb4cc37b698282fe21e7bb7fe3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e12affa251761783aab2db10d373125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee37adf34d679563c6ef5bb94efe98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16923323fd5679b0635260f2fe030238127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba585299aeeff967369bd52464288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada4365dd5f8210d0c74decc2d7bfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8fdee75bced45e2f0da8e13faa79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be4b9d218441dd422ae8b1d1bb3be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d1b25ebc8261fb99365800f76750132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e4ad14bdb2fbe6bad69b133432b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c694abd87b67aeda22e9fb8b3b929134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788494ed0768640eef19965af2f14a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623d789a701a0dccd9d4f1f342993a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3229e5da9e2727b13d87f71a18121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5449dea95df44928c9063c99c1d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f9e6d9711877b488a192cc68fe2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22af4db30d5cc921075d592efc78b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa99159761aef7b466beb6a082ba41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f904f0019abef6a38cadba838d609a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d723661fc5c57fe099b2370dc1c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f71c5ceaf802521d34d64c7bdc1f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe911f4b5a21e84120b2615959c7f58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04d87346824dc230d40d4ea2fb3e9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ef900e0bd9a759e4e80dfb3b1d85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751081e9567b45151823ab218900c7b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5dd60cb63840779d31e88c436ff6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd864fb58f265dd05809071da516f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa084269eee50fb968c9e386a9481151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ee4f8d2e67da2ac20854e7c2ad0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587095f75050740db068238212bf32bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff8a08af009fe0ca3f41e51f336afe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f7cea17aa80200a4bcbe07527a44d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0bcf29fb1e59dc024d8c9b95c1a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a256b600cc60ad7685209390638f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da734253d8bef0c1bca0aabb2d05c084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776ea495fce321882cbf17f4d62127159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53cc2ff9f46bcd8b0a30eba77ede55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e323cadab8bb6855ca8045893a031161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c761776d97e8b7052b3de65ea75edb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216eb48297115120bc060c3eb5a1e4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f412e5bf97f24be7fd03ed96b1c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbdd2d5ba2bf705b9d63c779c058fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b813841b66d2aa5ecc209cc840093d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7783f2d53e3bf97c859b7ef088044d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd812261a552c395cd07981e6db069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47df928286d1d983b731303b3c378169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c95707fa139863736e839a904b95d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d7750c9bfc77c98df3bd9cab3f88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad291968be4ca85c7ce7111e070939172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ec84b2dab6b1fa6f85b7b18069a13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ce8898c9774bb58f98e40b5f20fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611fbd151a76881b27a60116305422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aee8017e3290ff17c222e38b1d7903176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309dd429ffbfb4e1ff48df51b032022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c9aecab7f765a8a25ed69ead92002178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5ff903bd8f134d5129da534b03b30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4341f24caf73e6a939645c949a55b11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8709f8d0fab7345041a65b56b75f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b700683aecc0724f2297d4c4d87173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c06b6cb7f947ab92f6139ba59f6e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3da7a5112d42815d706c215572dae2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8f1ee520b82b45bac81c7da3442e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f42d2840b1f8b13865e22cc567da73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55de2acd5838ab0ed407f1f57be0c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888313c331f360ba481bfe1d288d85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315fdbf4da9e199ddfdd66245286149189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c8dcc413afe1def87d337a87e870190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ecb16d4f5f275225bb742d4af4d45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f39b35ff59d3fc2fc18d841df79e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab27de432654e51d736c4b6a04efb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa1d28d18eebed8c4879f84c541817194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58ed82b76a5b74751eb9c5b97166b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cebd53845eef35ce11c4e1d8f698c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ee3ecb059fef31639d49fb851245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2d445d1d9753e561ce8718ffe6966198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f1e9f4b3b64dcb0832ce37556acb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c5714224c806f61d753529250b4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2429c0e20073c858a5153cc2dfa33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998ebb13db044b71c062bf6f769c92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a264fb6924a9e5da88d1fbd9f094c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13643ef9a15ebfe5bd19a66737411a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf03dbb5ac7d8fa7885a9c4a76728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37b206adb9bdf58e2b258a0e27052206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66058b60db6f5a50853309ee3b18d75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ee3233fcc34fe965df080bf0a91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9308e9ba8fdd3952ba7351b93a5daba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eba8e29e80e8cb6caef6c2e647674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368a103a0a9a6afa9c2bc8f3265fac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb6089c04d6804092ebd7ea598717c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9db1ef2b8c377ae8affaec465d287213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506125b64fea517f6ba46d32a1fc1a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92206bcbc4d4c39f4aa346df71673fa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752415f3ea157778b45753462224584216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd9e45606f1f0c2ec954402e0eb54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cbac54c0ba17cb9f1a16e0f124eeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15efba8ad98155920a165aaff5118c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354471b17ebb76e81e9bb6dbf0f4bcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc6f0ff9b7579dd39e574fb278c47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec47721a496e75cbd3678941fedcf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbd26412644bd76ea818cb5282782223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aade84571edda6d25598e31fc36b8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2011f015b143c4937abe57fd610a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377be376a13efed38d760fc772af0ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed6f679563f9e4f7f5788ee3c0502227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6da6c1cbc96cdf31019e3d0d0ed2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82fbf2d9834294cb49e92f0c8fbe4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4046d9e8e2480795690cf066c0a3af2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0170fac6491ec1072f6fa0c49600de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c820a632f1c7182f55f20cde5c044a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af76fe58f9a9e7c66d4a12dfe68905233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec86f69b73c1baf55b83a252df3edbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5599a69338da47790271a7041769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5762de611f3af00c324a140dce6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f52d8f3c6175d890ab27e47a4a25cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e38540c82817570cdd4522b03e1ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104607871d614b71d5817b9f85fd7d0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7d15067411fb0e1cfcd3f9ea5780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc844c8f7e6eb49e5e70ddfa0741cec8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b1cff44f8a759a8e7a9d4bfec4305242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079237ed68b41d94c5b900f021a931ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c1df2acc4771b7470a6fb13738a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f558c3dd85682641982e7dbb2c96f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d99a682855a46b1721e747857bc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767417d62e60b2fc64658b4498f26103247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96104b649906274310dd34c6ddccf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800fb8854871df5ca378357ca590908249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317c9f48c36b38ce143872e5b1f633250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04d97f4dd080ca171dbde9308ef305251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a118d24923ad97844c889eb15ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c747a3b14d8c82104fb87d47310f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d1c562dd51de4fa65de1e3a90c145254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901caa5d6675a9db46f0bd21f796cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ca9aabb219ca62c7087188181151256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37b9d4f61e6c7dbae84d58d5bc614c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b58beb0cdcec95ea19e2d291bcbcce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c764acfed5f090fce6534dbf1637d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c92a226431bbf12d5776c78bf8b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97b5ea195dfb3680f4dd841441ed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4025a047ac1cc3fd03ba88cefdf17e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb6e959a345fd438d60d12b0bd1ab1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb9d4d1cd22191441f159db9bc197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3af1a3d43e889c9f734142d27ec6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b7a4a52ca3a98bfa5e748c005111266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d0437b21f4865898112af9aff3473267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ccb6cd25ad82e3057062671e5177268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4f9601158b830405a0ae3070e7cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e32e378987531e861b5bef40d5ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39995052a0209d8bf10d611314485406271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bb12fe539dd4c727ee35ccdb70dad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26574bd0f3027e6bd41d0ab5d6435b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d18232fa51fadaa474fe1e6be9318274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6592dc66a6375b72137e69c19447f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d72ae4e5b1ecada0bec44cc49efae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a27071538adfbe605c9c4048a10bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6fdcef68e1b614738943b98d38ac9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5675f2d3531cb327884daa88faf7d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce1f8372668b26bcfe7fd8302b542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05fb968c5160860ef14068f40a1551281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66312c37f6e2a8472ab9a09027183fa5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d09eb0f2e24be70b3fcd045c4f368283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290cff917e5b07ff541874d887c0b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a818d6cf4709a808bea1d06ccee165285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb8eaa0cb3eea2a9d03fd8c3c54e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ed72552572cfdffce9089d237dbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59dd6b8724ecd88ae70dac865c457288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284296d1e565ec4fd45c121352a2c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407bb5818db51ccc49d7ffc93f7c70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997695b603b0fb2dc74bbc07af21845291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333860ae18cdb91414ac8802d39cc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85bd6f77ccce80cc07f04e68a1fa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb934359dcc9f2f02bf2a6dcce1acfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734836f8f01e6604054f65bc716a1e5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976de6a8bdca60a4b84ef8212067905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f876ea0ce2f1eb434bf4d6b71304807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f28733c49937090ec7c4158d5707298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c359457a4bdca8f1c25f78fc73acf68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa212baef3bdb986f9b209032d5ab28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c9d4cd0662cb12386dcffaf78e05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fa73b5df782f61aa6e6d661800cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5154f81b7920b1bc237dfcda0a075e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884b8bb0439e28c306ae2f4774c460304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2486a0941556e98df32bb55851442305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7520ffbb09f57a3eddf9ebaa0ddee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be230db48dce6d32764ac05ab63c2056307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bac86c8d240a7e95e9c3233ef2919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b42892a2869f5e61ec06abde22b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c5eb8f3c8fdec3d693defd61b8fb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebba6bb7ce994702cb8aa7e7c5640a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00cf4e429811d419c1f3f117ceba4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8dc3acfa7162541837adfb3043c91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597372242d719d2aa16c898660ad89b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d9439efc90a607789e74e5c5d8cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bcdaf481b95354f4e12bed2ca343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59017e3f69e50861b393b68a52beff6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d071269b8b613d020624c2d30c5e01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f76fb9c02e0516f25357195450ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903e2c57a6afe498425f8c3e2b58d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad75ebac16a4ddc2df59322be7208321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd30d2e1502209d070fe237a59db6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bcb7c9a65e9e5e83a9d900d132fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3b55a84d714bc6e30d1073c1d0b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d4091e29c473959f1af71da9b78d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c6eb5efef9061352c9e318119500d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb675d66049e8bdf750a29bc25733d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b31611989f15a4b995861a2732712328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876228cba41bf577ee036ab298181e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee54c8948499a45c16898afe5a029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945463e8a1602bd0a897a5b98b99cdd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd88fcb2830d256f2b293012485f98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ed00ad4d7b8855bc937926a141fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880881e34b19bbeef5ed6c0280f2e29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7cb7d175295070373c6500abda3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7787c0c3fe6cf2b30c85fec3c1279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24d480de8e90dccb515e81259f361337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7bb107910e7c26273b7a1cea8c7f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c890646f35884cae0e3e9d0592b868339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102d5683ae24e9a3e10b92d47cef34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04787df008e78936f0220140cd1445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693aa3cf76d283b52894863522a7139342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f873d85b7e562bddc475b4540ae5d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed56b40b70f54ce650539de269b5a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9f870ab0a34f3367ceef39b5cd3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81d7874310de2a623e9a58359c505346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f7bfc3a52d53a2e204401c64cffdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c65e104d98c1e765dc871399871bc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3c8809a6965f8c49003e010389c58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53d477eb2e096a19c5b06d5d7dc5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db306f0e9afdcb1f6409ebe7a7b68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c05b60e3a9860ae0547b5bd33cca9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac531b7b6d5e9ff2668644b34a76b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd06b2264f7d4e552efa608de8f6203354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95446419d05f7f884070914bd7c61e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a417328a79dad92fe8ff2f9fc035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902005fcc986c8bd405701e6b62d332357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19f55ee89cddd330ef947b1bef2c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c69c531cc442716af6d5f147b8451359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2a86cb09562af8799950fe5fb60e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16993ed9a18224320e178617fede9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e9f59b0a7345b0c65f126afced9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03ce2db519ee00d4701ae6341ffd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432de70966a1069852238e6b778ea230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abf053f79e727e5df086aba72dda6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea209ee0f7ce41053b1163d703c556366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac989d7803c704c5f029eaaabac10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06660ae8257abe8dd42649c0214dffe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df7b15fad68fce93930e94eee9970c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f87a32220061d00d4fa97d8f96bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7056ce50b52ec5163ea63f74278ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ad47711d25e0087385118d0c6b7f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc30182cef6283b0a4634d716cb3bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a07cfe912a023f660d7a70b445b68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d655aa6d04ed1c96a7c8ac3f4935e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6763144bc3eeed099ed561365b215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d667307d7852b5f4b10efcda8b25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a806a5e9be2742834d54510110057378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcabc79d800c2260f849d3eb2ec988379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f06f34cbccbd9104c1cd0dab7fb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356b2e57e8ee28847dde76d5a112e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607015ae763420d345b11a8f3356c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d64e2a3a9d4ca65ee608ba77c866383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803bcf2390a1c7c00c12e7087d7ce81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e7abc0e75bdba2f28f02f5b14772385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e86c178d77cc9a7cd95133f3cefd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48646429c17365af09ef8850bb934f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab676dcdc1c4ab96e6459e8a0f84b754388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a87b177e4f8971f42622cb75d30b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bcff901b2cb38aaa58d53dceee651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95559a988b560e1fab7d4569754b317391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d6bdc068b18b902430b2858a0140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a89feddb877dbd724d974b0a2b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919dd2534c59b9ae1465af1bf0f10c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba65dac25d1af1bee3777b2424a35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf59871696be1dedba8fbf858cf2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a22f3969e0b8d80d1e4166821579b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45ccbd566f29f51405400905184ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc6a414b01df0ba73b58c5c8d0dccd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd37b5a5488f8cdeafbc52240bc3e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c63359ce0450cfef43e717ff280457401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698579f082a5df719ddb646bed0b1416402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc61d592c40c7af8a46604032af6ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82c70562f4c43ee8bfe2e77062626404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c52f8af9b204728b50e8eaf73646405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff205f66141e9e96dd9aaf2c81cbcf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d1f38aa4f2ff30217bd60c817bb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d28f5db43ea95dea16ade9980dde8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d2c22a98952dcc810a6df6ce33d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50697541da507159674ffbe13bd7529410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd669d9b4c5d8f26004cdf52893a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a769a0c5331abe5f651b637a7541412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85d9d339133f3179c00e13ea02044413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecfe65aa56693058e64c5224a68fef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b1d466f196d4cfed7f125a9223e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8c4ac324c4f6e553e78fee58a515416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130480dca2a12c659ec357aa181b9ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292ced4aae96127ffc5f54111001fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346ab3a35d9c0eea9b3d6d43fe41347419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae1ae21a10a48f94bb91714bbcd355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecab5655fd4f118efe729e5bb462bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532bf5fa3c1821f29cf777d196b9289422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c080a2ee34d295c853049c210610a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff63c3239c61a89e4d485a22f64c7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf86a1c3658de38c8ce4230239e1df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db77802862189468cc51b4f0fe885426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a26705904ee8c0e79de1511b24e84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc598264beb4bb2722dc0c4ed9a3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0506f03d5bac19628245cb9cfad094429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72a6f7e69169a45f52a767f16192c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579b36085c2dcc6a94e3f2fc4f4cab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df9b8fe68327667c6533d0153c138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea971bc278a41867b5778a3ed9f5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64459d4bbe1bbb4b61a51acd53b25af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c3c11b2608dde4fe4b10209d1fc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b0ce02aae0d2d75c18ba729af5904436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf247479f6491cc93ff07b38616a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f700fde50aacf1b1f7cd5b53f771c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6442b22b3d2a324070a34eb80b321439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71248ff2dfa9105ec215579181b60a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95edbc9b6f8dcee8b406bc97946534441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7002805463e57191d0d553a6aad45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb5224d1d4855a9443ef7d1187d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a96367c1e2cd43e99f4c43ce7f81e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223f2c4b8657867a5f7c613c4fae5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4ccc91925e6bc3ede28360bb58e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701659e73460ac7e4032f78c87bc7ec2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb04f2a9972685fdc93088b740ff2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f162cefc05d978d44906fb23ceba42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db4a316acf122d198893df73cecbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3654b6f84b3ec7c0caba97f00ed23b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd5504f2c9c10774f0f5554863601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cb72d5e339ce94242ad2c5bc2ee3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f19f37ddd5f577bd09b776a0ccd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f86af162592eee2f1cd0badefe006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd6f7e6d8fc78c09a09b7a02e5b99c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dbdc25d1e88168b704ed5ba673eec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff9553ca1020b9491ee44dc8bb34f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd5a1aca66ae568dfa2aa5ac78d66f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e6834021574b199080b9f078cbf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c493c466aa4a6d2b67fb0f659c66d4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97044497accd0d571249e1660b473d86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76561957af1eba0c0e1d745e047862463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cdc9bb125c764ad3ace5276c1249464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719a4548fec84ad9a432b2762e585a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d2b82429d095fb1bf4b000e6b3cbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d32cb737d5a7001fac109225e1f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fce2205fd24d95c20833bd1e187d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1cefe9fea885e8e4290f7dffb445d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134c9af075bfca47110ca93a13e742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee60d94264bfac56831d453befaaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5e2ef6e08e8bc85271395b23c9f2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0878e5d08c94c9b18f31505cedac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c222a31d822b0bb7304f16aa5d2f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6d5cbed9533a6e0c0f23e4d753080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e708b4005357214981a07b3b001554476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ba1e830e8710245f2039ebe2a4cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc20386a8bf03a943269815a95812c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ea1f9126a9766c51f48b32d563e32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58efb4961f4d91543651b93b887ed2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d973f5cf592502c94e7f90fda88d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375118ed244e805159b13a8661ef38d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995633953eb2482c1c8ffff8e98c1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70435522fe318c742a72134ff2f5bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b7b7b92281314bff153575eb2e29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b4abfab0f8ce6090edc547873346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc3e5b2eb2f35bb00f3df7fb0e2879487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce1d3247ab764ba0d16bc7656361c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259beea4cba58fa6ae092d18694b0f32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddfe2e0922af749886729a3cca652490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eebf2ba4b851e4bba8fdbb1c238030491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81c6f000e6841684d2708cb87c7430492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d78e4292af84bcaedf1c0b8a6383493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34394e69d68286a8b81e7dba3725e2f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899727d8a3ee32e8127a26f941ec04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87c5c7c2915a003dab5948745a282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce57f10c0a67ec2db54502ef31c342497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5517fa4b22ba23bf6405be0ff5265c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40328d55b3f67a13d4be6bb61abbd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838efbae35225743e74eb5fa5e02fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc59adebafb8e6b49f5827cfeb8bef6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004965ea6a3e20714940652eb3e36b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8101a0a4d94f6831fc9cf1ea358b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aef0ce92295c426f61297acbef181504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe50e2207a5576e918b40ea203f5df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c185f34fcdf001896df74e65e1d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69212245c2424ff5c9917ed2f378b58d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9d4e583c2fb79d9dc88d8153f1c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a3bf048222e8e974c898aa005046509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310920ddc657ef67d1bc30b07dea2532510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639fddd07944ec0d44478e025a3c33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57397dba87c33ae0eabab0cd39745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b58a9d1d113d91ba5c1bda2d0620a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191baecadec1a312a5568be8ad3d81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2512a192bbe49a94ab2db3e3c9d44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c099d4bbda390d040c0a0331043805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45d58d0508cc6b2c6181d9a01cede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae437038805fee8ffdde47004a36f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c771d6d755eb0c57fa0a3b342792519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f05ec1ca93544fc2f35f2c8c2d419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139903839656909e791ed054bab6a2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008391bf65d685a319a8f8dea627ed56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0cf565b477184575df6d3fd53e7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd23107ea29fc79abfa5507bdbd54c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a891aec4d6388df06a33c55ceffc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965900739241a34f9a9dc4764a5dd90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa11ecf06e3604963a5e8ff072bec9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70730f64a2b54e4ed5454548db5c3e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5de51ef6412d219434339274eeff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124fa03f5bb3ec9c776097987e0e2fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e5743e7eb3f0c095c5c189b6aa24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1c5422848f8468704cf6a517b2f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b6834c37c9f8788004ede6d13ac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becdcc744793a00863517b9a9dcae4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d828cfe9f2f38400bb37d097decbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec4c38583604537802264b7adbd08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23511b548b2c0efca7e03c50098b057d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115bfd2a5f6cd2cf2e55b973e28722b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5bb2ef59dadfa294c34bb2dab5c42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c3cc360d264a495fd4d27623ad1a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf6962cf6ee5177eb744a17898c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc28e9566b7879df2561dbfa5cf0205542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca350a8a31c3e064764f41f6cb49b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcbac35872085f70b5dd18383339ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce640a032160954b6b83cb724c409c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702085ba56a7fc3123d0a9b89863ff69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe4d8b76e1944b5fdc8cc93b9d393547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64e1e891d22400e3b7f811b6a7f5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce597f19c1d4d3b1bee33528db56ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc925b70139d9fbb20c30509228b496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8c675a9f091761a967a68dd3d6f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c30baa23db93a62c1976e514f9b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533ff0f9ee36bdd9ff1d237284b4a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314c978c4edd50f11d488d7d5788cae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0aa5c82d1069fd2aeaa0945627a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99014af82c7b8593dee07a12cae759556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc25c76adc697c68a3499bb758961b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed448b881e025e22736813ce5225973558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0658dc5dbce31eacf0fef23bfc48cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b880139d3735380c281525adfd763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b365c1fc5f11f5dc7009ac68a45a33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228535da411133e619528468dbfa0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e23d82f775db5e3255dda2a59c37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc44170898bc8f0751ae542cfe608a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01cabdc3fe664f56dbba30b649c3bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a095bd1f84bb46dd86bae7c28949566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bbd131a5fc994c9dac7c323621b22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c3e5108fa46de6e9158b521c4a1d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b9db0522574e0e013404541ddae3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9282a6b70f3351dcbdb0cea79bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4257b07436fc5151154028f2c1bcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8f9cba63f898335694c0a3875b220572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24560ac697bad07a8265f7e673ee02a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d6c399b8c9a96fb1f11ac5ff01f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b3896aac0fa153f6da14b0a0f882575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c48b79dbc0fd1b8b10248a13cd82f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee67cb2d46c3aa16841918765990f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dcc012d8f5522bc3d6d397d41541f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2c6d4e6109226ed92eb89e0e4485579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d74b430cf58098c4b38bc6cdeb475580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1702277f29a953c26ae8bf367d5dd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3444c423ef3f65ff2d9bf485f7acfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6331f4bfe0679c20c474f351b274e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e1a00a188cf82ad5c247d34ce1ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae8a26357744246f2c49b1039d66b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4ab8de2c66e754858746879cb342586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bdc7333da1169a8da819c49e2310d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1699ad653352b3619a0950e1c656d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b687de980ecfe34f60945c74d673589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e874dbf4bfb85c7967dcc4e83d65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07c0596928486fe85c6e161b1cb31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303796fdd6688abc8273170a474e6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6078ea2c855dcbc85df499e73ebb781593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3b97489406c07345b0111d0d123d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46669ccc74ab6789f97412c6acd5309595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e07f71a548caefdbc931c8315b875596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a5b38df753025e93d82684ed20dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b50f8dba0b8177c43dbc815409e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533dfc9541d62ca861cb2048e0fabca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd76aa7206a9bf4415fa7df499c053e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d59f86839cb72f360f68e04351a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b3b475c90b3f02efce8ede545f84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f0ef43362c90fb521f6d26d25403603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1208920cd6bd2284f55fe6067345405604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528d42e114a1dc98e9ca28f86286af9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d2d327674275d186ef162c0c8e08f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3556b081b930e03c87f5cc1874ea3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020093d1ba9325b890313308769d0ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea1e96bb4f682c9f7201f4fc5d3f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b139cb6599432c2c7031641d41b12e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80ea868548d627d6bd0f2ffd7236d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926b515bf6b73f5b502b30ef356ce7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79883a71e588822d50bca96d4f787613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a4443811e7a4581188cf8ca21d7e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae09698684a10b00c62e0bc3bc794c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a229290b15fa6240d0d908a08fbb6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf1091ce30ddbdecdb61a517b5a74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd3a0e385968bc4af28a0255773d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301508891f5044bac3acdc0f6858b8d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae7a59557f78ed2d70a43bdcd4bb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312a59382b87e529a9f2daeee1fbc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af160cf5a6c34c0af4291a97e447155622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062f10ac0508527abc41bd27e94e5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b49f874db6b63baa2ab24951b13f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b3a5703c4b6248636dfc13a90c5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b1c649cda44fbc5bf225b7bc3075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca301c7fa040a765408c6ccb43ce259627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0312ac171a04b3995636c8834bd120b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a6ac1b99e36f54c0c0e39e00ef03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9bd6eb7b7c6978701e5bb450eb7cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6dffc3dbd79e285b36ba2daa12163631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf7ffcb3dbe3a347243cdf52c9e0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4f3a8cbdbcecadc2deee43f2b2df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e66c8ba46c22cc3c1cf2d56de7f72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c321f088c7762e12dfc94abf1caf655635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd1034ae6463f870a7c56671ff5ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759f377cb433e6ce631532d65d83b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f8884053b92ca73c74a81f914ebc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294e8d86345828d6b4519658e2d4fff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85855ddd57da9e74e1703ca3e4daff51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22a960a8b91e3b679a7d8f644ce05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfa1ecce9b5fcdb2c0504f4bba0e4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc03b67e95ea26fa73540638cdd514643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48052212985da88a26be7c734440e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf2b70e35d4524746f68bc248193f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc071c6adfab63d3649f46115c79bed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e199f1acccd1589e995bba6b8845553647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920f9c1a960dff6bdd839ab601f7a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a180469b4cd3c269a3f4f6f2a521fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb113ae9022b0c20b8381f1664ab152d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128002e055b5dfc5950aee3c8497f62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2656141916f77155431795972c8e60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad46d84561b57283fa50e01ab690d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c149c9bc7244d168f6fd9d71e331e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cb8bda092dd67fb70eb9370e38b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d82eb33157c893206ee27ccd23ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5fe2125e38f43f2dc8a198470882657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f515937b28e49568e2f22ea4b359b4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcd929de982f8891ac55ae03316773659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d9362b247d54be964740024ecfc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a9678b03206bf326f76f08e65b00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8932439f066e48ef5153e6357b209662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315753bacd86e2c9f13a212e0d7d1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393cef7b3e8de79e2c7061b81ac6bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eac02b27d4651bc84ec7e98610c8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49255aa28282af87259d89b2c3dce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f41fbf48b97332a71490a98de72ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a4dabb85f6c5b532f6b1c38231c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79f832a21682ae921d32f352d83d73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50563f9b777e5387042e39a3d8e801a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d263bb5b046dec004e088c61c32fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143d29b5d100be3571a926394a76e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea1981f73aac9be3fd94e41140875a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e61e5f9d63b000b80b994f4499b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f6132fa60442bbc4d378168edacc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0518963373adea429a3045644c0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4076c64a5dc30dee6d39cf22c63a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f266b36f3aa937a77c0853d4a54a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb4e086a8017c0bfeff81c8d051f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d5640cb7973ef9e4fd74da19c919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6971f0348f651582c1880b6c9509681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c9749a06304318a5752287f56f11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808c16525607eaafcd3095eda8b18e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840bb38fcf50b1a45ca9b2d7a2febf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de586a0fb6e75bf5cf18bca8f9b3f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f573d9dbf4d9d2b015c5ea35620384686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd17f954c4939e6b0d67c4f0378eca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f829dba9b91aa377ffaf540308204d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019da96f0a3e8a915794c5df108d935689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b72dd074936ad9637821e77216732690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf97d586fde6827afc273d8ca6946691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f5d57acf515e7fffff05df8b69af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae0b74c454004bac8f48fa6d0c173693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622adac8abe9252ac934f436df508f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e612d6632faeae401ad6a45f272df5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef91534511438890eb37f09c6fb9d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6fa25f07a1195b2ff5785b5f67b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f26a2ffa8426bd3303ca6b1a8a8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e882606de059a6790f5e06601a3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3f91bd7420c918f4f3622b87f64c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94848f0b81fa7f673714b7e37fdb7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd732a645735dd6d7957d330d70cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73aec81cc139458b83c2bf00b07310703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f767fb91333e720882d5dae68b6e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0821c58f9d08d7c44450f50a311b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42fffc9ef7d03f784f8db133484ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c3cf82234558105787c3b0c0539b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ddb375e3999fba6fe5d019e8e42b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1fc71b914caf69c6d400bed8cb2c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4d6a130772ec574f8fb28070308a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6655ae4f8ab0b6c0de321c567b0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab1910768cd1d052e9c5a748fd029f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202aeb9f4757cde5df482de158795b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a90fe564b0072d8c29218622476ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa33a72f9cce3a1bbe034aeddf8dbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc002a2149eee74236ed8cd73fade716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc5ba326b7cba3ae9b6c7e0e12517c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e655716e3ccef7975a2b38a4579d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d82b8e0031d870efa256c9ab257be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ab829bf7103d548d842e6430828a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2989ef426c008cbedf66555b13b1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ffa5aa4ea6a91baa08d14af21737d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f42be1d67d7dc57342ec3ea7d6dc3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0f5bc5ff192b9b989dd20c8fb94f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ae4f8d4afdcf14be8eb0a3349f8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07cd9bdfd8365c91e31b9abe03c642726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed71f7476eece101a304672224488f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228d1dba0c248a42c4f7fcc8034730728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb1eddddb82949637e3dc8415fc26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe60c8b89d4f14e6e2399067bd5f0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f6483fd31dec0831f81e3677acdce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184be1182d4e2ecd7eb7b61770159fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa40f100f26983f5aabb3e02fca52d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7cac076da6e927d57c102fd6c58b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6a48fc8668150236b171988459ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f72d6e5ca8bd40b16c61a9c77c0bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde713fb90532e057ffb2340b96abb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcbb44ba3147a43ebcb09153ce4126738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb0370ea4de5d89fe3ae65bfd7ed2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2cacecc6f2a43004e28ba1973105b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75b8919f9e747858cdbf196ddd9c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a853e09a65b0e6ef2bcec4179658b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78454851fab5d8ef010a81f9520b33d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69836676c2d3510fdeaa7998fbd8ce7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bada7d40f3043ff314bf9dc8ea15646745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519700b255f2bb3f5a14cf7b6227c6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aca0445492bd281c8e0d11a708745747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030310616a55740e81dde4ddc711aaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3af96cb4fe38357c6c41854fbdb88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686dd1e14d65ecb1e18523ac52845d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d9a8ce61cf004cc8bc5ce3fcac6d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ed7d4324697b337b06ff3c512e85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96f486782a61f7e4318e8fba07e60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cfdc5044af090355867c8023b0548754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0c523dfa004e709c1ab3fbb239dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2b3b2272e1a3f0a748862d104551756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdab47b90198546621555196f69654757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83614dc9bbd1c75947547a1a8611e3ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a1f30f1af9100617ec3fa88d832d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782b59a3a19148dac1a87cf05132a2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faa6bf0e810014c53720410291d4ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3338b289e3b7d2c9698c2a31f1863762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd783b7fde6f16a2e8475852be7c97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09c32642cbf56685a42c0e01f03ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c43240c620e1214b250014a2cc3f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a871194e2fc14e4a7db6070f0459cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0116746527ca93af59a39af68720ba767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>